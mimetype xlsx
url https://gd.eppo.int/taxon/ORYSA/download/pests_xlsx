--- v0 (2025-10-09)
+++ v1 (2026-04-14)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="ORYSA" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="284">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="288">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>GLOMGO</t>
   </si>
   <si>
     <t>Colletotrichum gossypii</t>
   </si>
   <si>
     <t xml:space="preserve"> Listed as host by Mendes et al (2019), citing Tanaka &amp; Menten 1991. 
 * Mendes MAS,  Dianese JC,  Urben A (2019) Fungos em Plants no Brasil. 2ª Edição ampliada e revisada.  – Brasília, DF: Escola Nacional de Gestão Agropecuária, 970 pages. 
  *Tanaka MA, Menten JO (1991) Patogenicidade de Colletatrichum gossypii e c. Gossypii var. Cephalosporioides a plantulas de cinco genotipo de algodoeiro. Informativo Abrates. 1(4):58.</t>
@@ -264,50 +264,53 @@
   </si>
   <si>
     <t>HETDZE</t>
   </si>
   <si>
     <t>Heterodera zeae</t>
   </si>
   <si>
     <t>LAGRVL</t>
   </si>
   <si>
     <t>Lagria villosa</t>
   </si>
   <si>
     <t xml:space="preserve">* Ruzzier E, Martinez-Munoz CA (2021) First record of the invasive Lagria villosa (Fabricius, 1781) (Coleoptera: Tenebrionidae: Lagriinae) in Europe. Zootaxa 4908(1), 147-150. https://doi.org/10.11646/zootaxa.4908.1.11 
 * Spilman TJ (1978) Lagria villosa in Brazil, with new descriptions and illustrations of the larva and pupa (Coleoptera, Lagriidae). Ciencia e cultura, Sao Paulo 30(3), 342–347
 </t>
   </si>
   <si>
     <t>CALGMA</t>
   </si>
   <si>
     <t>Laodelphax striatellus</t>
   </si>
   <si>
+    <t>* Hu SJ, Fu DY, Liu XJ, Zhao T, Han ZL, Lü JP, Wan HL, Ye H (2012) Diversity of planthoppers associated with the winter rice agroecosystems in southern Yunnan, China. Journal of Insect Science 12(1), 29.</t>
+  </si>
+  <si>
     <t>LEMAOR</t>
   </si>
   <si>
     <t>Lema oryzae</t>
   </si>
   <si>
     <t>LEPRAC</t>
   </si>
   <si>
     <t>Leptocorisa acuta</t>
   </si>
   <si>
     <t>LEPROR</t>
   </si>
   <si>
     <t>Leptocorisa oratorius</t>
   </si>
   <si>
     <t>LEPLAU</t>
   </si>
   <si>
     <t>Leptoglossus australis</t>
   </si>
   <si>
     <t>MELGET</t>
@@ -385,50 +388,54 @@
   <si>
     <t>Parnara guttata</t>
   </si>
   <si>
     <t>POOPCO</t>
   </si>
   <si>
     <t>Poophilus costalis</t>
   </si>
   <si>
     <t xml:space="preserve"> * Koudamiloro, Nwilene FE, Silue D, Togola A, Oyetunji O, Sere Y,  Akogbeto M (2014) Identification of insect vectors of Rice yellow mottle virus (RYMV) in Benin. Journal of Entomology 11(3), 153-162.
 * Pawar AD, Bhalla OP (1974) Pest complex of rice in Himachal Pradesh. Indian Journal of Entomology 36(4), 358-359.
 * Shih HT, Tsay HC, Yang JT (2005) Notes on the geographic distribution and host plants for Poophilus costalis (Walker, 1851) (Hemiptera: Cercopoidea: Aphrophoridae). Plant Protection Bulletin 47, 171–178.</t>
   </si>
   <si>
     <t>RIOL00</t>
   </si>
   <si>
     <t>Rice orange leaf agent</t>
   </si>
   <si>
     <t>SARMOR</t>
   </si>
   <si>
     <t>Sarocladium oryzae</t>
+  </si>
+  <si>
+    <t>* Iglesias CH, Castro CA (2018) Principales insectos plaga, invertebrados y vertebrados que atacan el cultivo del arroz en Ecuador. Revista científica agroecosistemas 6(1), 95-107. https://aes.ucf.edu.cu/index.php/aes/article/view/169
+* Venkatesh MG, Kumar A, Lal SK, Bashyal BM, Bhowmick PK, Dubey SC, Singh D, Sandra N, Javeria S (2022) Morpho-pathological characterization of Sarocladium oryzae causing sheath rot in paddy. Indian Phytopathology 75(4), 999-1007.</t>
   </si>
   <si>
     <t>SCIPIN</t>
   </si>
   <si>
     <t>Scirpophaga innotata</t>
   </si>
   <si>
     <t>SCIPAU</t>
   </si>
   <si>
     <t>Scirpophaga nivella</t>
   </si>
   <si>
     <t>SCPHMA</t>
   </si>
   <si>
     <t>Sclerophthora macrospora</t>
   </si>
   <si>
     <t>SCOTLU</t>
   </si>
   <si>
     <t>Scotinophara lurida</t>
   </si>
@@ -742,50 +749,53 @@
   <si>
     <t>NEPHNI</t>
   </si>
   <si>
     <t>Nephotettix nigropictus</t>
   </si>
   <si>
     <t>NEPHPA</t>
   </si>
   <si>
     <t>Nephotettix parvus</t>
   </si>
   <si>
     <t>NEPHIM</t>
   </si>
   <si>
     <t>Nephotettix virescens</t>
   </si>
   <si>
     <t>NILALU</t>
   </si>
   <si>
     <t>Nilaparvata lugens</t>
   </si>
   <si>
+    <t>* Iamba K, Dono D (2021) A review on brown planthopper (Nilaparvata lugens Stål), a major pest of rice in Asia and Pacific. Asian Journal of Research in Crop Science, 6 (4), 7-19. https://doi.org/10.9734/ajrcs/2021/v6i430122</t>
+  </si>
+  <si>
     <t>PACHOR</t>
   </si>
   <si>
     <t>Orseolia oryzae</t>
   </si>
   <si>
     <t>RDV000</t>
   </si>
   <si>
     <t>Phytoreovirus alphaoryzae</t>
   </si>
   <si>
     <t>RGDV00</t>
   </si>
   <si>
     <t>Phytoreovirus betaoryzae</t>
   </si>
   <si>
     <t>POMACA</t>
   </si>
   <si>
     <t>Pomacea canaliculata</t>
   </si>
   <si>
     <t>* Halwart M (1994) The golden apple snail Pomacea canaliculata in Asian rice farming systems: present impact and future threat. International Journal of Pest Management 40(2), 199-206.</t>
@@ -801,82 +811,85 @@
 * Horgan FG (2018) The ecophysiology of apple snails in rice: implications for crop management and policy. Annals of Applied Biology 172(3), 245-267.</t>
   </si>
   <si>
     <t>PYRIOR</t>
   </si>
   <si>
     <t>Pyricularia oryzae</t>
   </si>
   <si>
     <t xml:space="preserve">* Pak D, You MP, Lanoiselet V, Barbetti MJ (2021) Management of rice blast (Pyricularia oryzae): implications of alternative hosts. European Journal of Plant Pathology 161(2), 343-355.
 </t>
   </si>
   <si>
     <t>SCHOBI</t>
   </si>
   <si>
     <t>Scirpophaga incertulas</t>
   </si>
   <si>
     <t>SOGAFU</t>
   </si>
   <si>
     <t>Sogatella furcifera</t>
   </si>
   <si>
-    <t>SOGAOR</t>
-[...4 lines deleted...]
-  <si>
     <t>LAPHEX</t>
   </si>
   <si>
     <t>Spodoptera exempta</t>
   </si>
   <si>
     <t>LAPHFR</t>
   </si>
   <si>
     <t>Spodoptera frugiperda</t>
   </si>
   <si>
     <t>* Montezano DG, Specht A, Sosa-Gómez DR, Roque-Specht VF, Sousa-Silva JC, Paula-Moraes SV, Peterson JA, Hunt T (2018) Host plants of Spodoptera frugiperda (Lepidoptera: Noctuidae) in the Americas. African Entomology 26, 286-300.
 * Valdez EM, Joshi RC, Rillon GS, Donayre DKM, Martin EC, dela Cruz KB, Sandoval FR, Quilang EJP, Aquino MF, Mariano J, Pascual MK, Faheem M, Annamalai S (2023) Rice: a new host of fall armyworm Spodoptera frugiperda (J.E. Smith) and its strains in the Philippines. Insect Environment 26(2), 129-136.</t>
   </si>
   <si>
     <t>SPODMA</t>
   </si>
   <si>
     <t>Spodoptera mauritia</t>
   </si>
   <si>
     <t>THRIOR</t>
   </si>
   <si>
     <t>Stenchaetothrips biformis</t>
+  </si>
+  <si>
+    <t>SOGAOR</t>
+  </si>
+  <si>
+    <t>Tagosodes orizicola</t>
+  </si>
+  <si>
+    <t>* Way MO, Vyavhare SS, Mock C, Mock W, Metz K, McKamey SH, Porter P (2016) Outbreak of Tagosodes orizicolus (Muir) in Texas rice. Southwestern Entomologist, 41(3), 871-874.</t>
   </si>
   <si>
     <t>RGSV00</t>
   </si>
   <si>
     <t>Tenuivirus oryzabrevis</t>
   </si>
   <si>
     <t>RSV000</t>
   </si>
   <si>
     <t>Tenuivirus oryzaclavatae</t>
   </si>
   <si>
     <t>RHBV00</t>
   </si>
   <si>
     <t>Tenuivirus oryzalbae</t>
   </si>
   <si>
     <t>* Khanal S, Zhou XG (2025) First report of hoja blanca viral disease in rice in Texas, USA. Plant Disease (early viewhttps://doi.org/10.1094/PDIS-07-25-1410-PDN</t>
   </si>
   <si>
     <t>TROGGA</t>
   </si>
@@ -1675,1143 +1688,1153 @@
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
         <v>10</v>
       </c>
       <c r="B31" t="s">
         <v>76</v>
       </c>
       <c r="C31" t="s">
         <v>77</v>
       </c>
       <c r="D31" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
         <v>10</v>
       </c>
       <c r="B32" t="s">
         <v>79</v>
       </c>
       <c r="C32" t="s">
         <v>80</v>
       </c>
-      <c r="D32"/>
+      <c r="D32" t="s">
+        <v>81</v>
+      </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
         <v>10</v>
       </c>
       <c r="B33" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C33" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D33"/>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
         <v>10</v>
       </c>
       <c r="B34" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C34" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D34"/>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
         <v>10</v>
       </c>
       <c r="B35" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C35" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D35"/>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
         <v>10</v>
       </c>
       <c r="B36" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C36" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D36"/>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
         <v>10</v>
       </c>
       <c r="B37" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C37" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D37" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
         <v>10</v>
       </c>
       <c r="B38" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C38" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D38"/>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
         <v>10</v>
       </c>
       <c r="B39" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C39" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D39" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
         <v>10</v>
       </c>
       <c r="B40" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C40" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D40" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
         <v>10</v>
       </c>
       <c r="B41" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C41" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D41"/>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
         <v>10</v>
       </c>
       <c r="B42" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C42" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D42"/>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
         <v>10</v>
       </c>
       <c r="B43" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C43" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D43" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
         <v>10</v>
       </c>
       <c r="B44" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C44" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D44" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
         <v>10</v>
       </c>
       <c r="B45" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C45" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D45"/>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
         <v>10</v>
       </c>
       <c r="B46" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C46" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D46" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
         <v>10</v>
       </c>
       <c r="B47" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C47" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D47"/>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
         <v>10</v>
       </c>
       <c r="B48" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C48" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="D48"/>
+        <v>119</v>
+      </c>
+      <c r="D48" t="s">
+        <v>120</v>
+      </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
         <v>10</v>
       </c>
       <c r="B49" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="C49" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="D49"/>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
         <v>10</v>
       </c>
       <c r="B50" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="C50" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="D50"/>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
         <v>10</v>
       </c>
       <c r="B51" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="C51" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="D51"/>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
         <v>10</v>
       </c>
       <c r="B52" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C52" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="D52"/>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
         <v>10</v>
       </c>
       <c r="B53" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="C53" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="D53"/>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
         <v>10</v>
       </c>
       <c r="B54" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="C54" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="D54"/>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
         <v>10</v>
       </c>
       <c r="B55" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C55" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="D55"/>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
         <v>10</v>
       </c>
       <c r="B56" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="C56" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="D56" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
         <v>10</v>
       </c>
       <c r="B57" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="C57" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="D57" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
         <v>10</v>
       </c>
       <c r="B58" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C58" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="D58"/>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
         <v>10</v>
       </c>
       <c r="B59" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="C59" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="D59" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
         <v>10</v>
       </c>
       <c r="B60" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="C60" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="D60" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
         <v>10</v>
       </c>
       <c r="B61" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="C61" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="D61"/>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
         <v>10</v>
       </c>
       <c r="B62" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="C62" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="D62"/>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
         <v>10</v>
       </c>
       <c r="B63" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="C63" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="D63" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
         <v>10</v>
       </c>
       <c r="B64" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="C64" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="D64"/>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
         <v>10</v>
       </c>
       <c r="B65" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="C65" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="D65" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
         <v>10</v>
       </c>
       <c r="B66" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="C66" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="D66"/>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B67" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="C67" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="D67"/>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B68" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="C68" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="D68" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B69" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="C69" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="D69"/>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B70" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="C70" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="D70" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B71" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="C71" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="D71"/>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B72" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="C72" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="D72"/>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B73" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="C73" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="D73"/>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B74" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="C74" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="D74"/>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B75" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="C75" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="D75"/>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B76" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="C76" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="D76"/>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B77" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="C77" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="D77" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B78" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="C78" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="D78" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B79" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="C79" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="D79"/>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B80" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="C80" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="D80"/>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B81" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="C81" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="D81"/>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B82" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="C82" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="D82" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B83" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="C83" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="D83"/>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B84" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="C84" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="D84" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B85" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="C85" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="D85" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B86" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="C86" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="D86" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B87" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="C87" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="D87" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B88" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="C88" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="D88" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B89" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="C89" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="D89"/>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B90" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="C90" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="D90" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B91" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="C91" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="D91"/>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B92" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="C92" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="D92"/>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B93" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="C93" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="D93"/>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B94" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="C94" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="D94"/>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B95" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="C95" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="D95"/>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B96" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="C96" t="s">
-        <v>232</v>
-[...1 lines deleted...]
-      <c r="D96"/>
+        <v>234</v>
+      </c>
+      <c r="D96" t="s">
+        <v>235</v>
+      </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B97" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="C97" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="D97"/>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B98" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="C98" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="D98"/>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B99" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="C99" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="D99"/>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B100" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="C100" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="D100" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B101" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="C101" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="D101" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B102" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="C102" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="D102" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B103" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="C103" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="D103"/>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B104" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="C104" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="D104"/>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B105" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="C105" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="D105"/>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B106" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="C106" t="s">
-        <v>255</v>
-[...1 lines deleted...]
-      <c r="D106"/>
+        <v>258</v>
+      </c>
+      <c r="D106" t="s">
+        <v>259</v>
+      </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B107" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="C107" t="s">
-        <v>257</v>
-[...3 lines deleted...]
-      </c>
+        <v>261</v>
+      </c>
+      <c r="D107"/>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B108" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="C108" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="D108"/>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B109" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="C109" t="s">
-        <v>262</v>
-[...1 lines deleted...]
-      <c r="D109"/>
+        <v>265</v>
+      </c>
+      <c r="D109" t="s">
+        <v>266</v>
+      </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B110" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="C110" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="D110"/>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B111" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="C111" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="D111"/>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B112" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="C112" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="D112" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B113" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="C113" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="D113" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B114" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="C114" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
       <c r="D114"/>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B115" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="C115" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="D115" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B116" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
       <c r="C116" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="D116" t="s">
-        <v>280</v>
+        <v>284</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="B117" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="C117" t="s">
-        <v>282</v>
-[...1 lines deleted...]
-      <c r="D117"/>
+        <v>286</v>
+      </c>
+      <c r="D117" t="s">
+        <v>235</v>
+      </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="B118" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="C118" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="D118"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>