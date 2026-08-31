--- v1 (2026-04-14)
+++ v2 (2026-08-31)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="ORYSA" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="288">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="291">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>GLOMGO</t>
   </si>
   <si>
     <t>Colletotrichum gossypii</t>
   </si>
   <si>
     <t xml:space="preserve"> Listed as host by Mendes et al (2019), citing Tanaka &amp; Menten 1991. 
 * Mendes MAS,  Dianese JC,  Urben A (2019) Fungos em Plants no Brasil. 2ª Edição ampliada e revisada.  – Brasília, DF: Escola Nacional de Gestão Agropecuária, 970 pages. 
  *Tanaka MA, Menten JO (1991) Patogenicidade de Colletatrichum gossypii e c. Gossypii var. Cephalosporioides a plantulas de cinco genotipo de algodoeiro. Informativo Abrates. 1(4):58.</t>
@@ -566,50 +566,60 @@
     <t>ATHEOZ</t>
   </si>
   <si>
     <t>Atherigona oryzae</t>
   </si>
   <si>
     <t>BALAOS</t>
   </si>
   <si>
     <t>Balansia oryzae-sativae</t>
   </si>
   <si>
     <t>* Booth C (1998) CMI descriptions of pathogenic fungi and bacteria. CMI Descriptions of Pathogenic Fungi and Bacteria no. 640,  CABI (GB).</t>
   </si>
   <si>
     <t>RSNV00</t>
   </si>
   <si>
     <t>Benyvirus oryzae</t>
   </si>
   <si>
     <t>PHYPOR</t>
   </si>
   <si>
     <t>'Candidatus Phytoplasma oryzae'</t>
+  </si>
+  <si>
+    <t>CERCOR</t>
+  </si>
+  <si>
+    <t>Cercospora janseana</t>
+  </si>
+  <si>
+    <t>* Miyake I (1910) Studien uber die Pilze der Reispflanze in Japan. Journal of the College of Agriculture, Imperial University, Tokyo, 2, 237-276.
+* Braun U, Crous PW, Nakashima C (2015) Cercosporoid fungi (Mycosphaerellaceae) 3. species on monocots (Poaceae, true grasses). IMA fungus 6(1), 25-98. https://doi.org/10.5598/imafungus.2015.06.01.03</t>
   </si>
   <si>
     <t>DIATAU</t>
   </si>
   <si>
     <t>Chilo auricilius</t>
   </si>
   <si>
     <t>CHILSU</t>
   </si>
   <si>
     <t>Chilo suppressalis</t>
   </si>
   <si>
     <t>HISPAR</t>
   </si>
   <si>
     <t>Dicladispa armigera</t>
   </si>
   <si>
     <t>DIMOPI</t>
   </si>
   <si>
     <t>Dimorphopterus pilosus</t>
   </si>
@@ -1262,51 +1272,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D118"/>
+  <dimension ref="A1:D119"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="404.473" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -2212,191 +2222,191 @@
       </c>
       <c r="D71"/>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
         <v>163</v>
       </c>
       <c r="B72" t="s">
         <v>176</v>
       </c>
       <c r="C72" t="s">
         <v>177</v>
       </c>
       <c r="D72"/>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" t="s">
         <v>163</v>
       </c>
       <c r="B73" t="s">
         <v>178</v>
       </c>
       <c r="C73" t="s">
         <v>179</v>
       </c>
-      <c r="D73"/>
+      <c r="D73" t="s">
+        <v>180</v>
+      </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" t="s">
         <v>163</v>
       </c>
       <c r="B74" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C74" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="D74"/>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" t="s">
         <v>163</v>
       </c>
       <c r="B75" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C75" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="D75"/>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" t="s">
         <v>163</v>
       </c>
       <c r="B76" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C76" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="D76"/>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" t="s">
         <v>163</v>
       </c>
       <c r="B77" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C77" t="s">
-        <v>187</v>
-[...1 lines deleted...]
-      <c r="D77" t="s">
         <v>188</v>
       </c>
+      <c r="D77"/>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" t="s">
         <v>163</v>
       </c>
       <c r="B78" t="s">
         <v>189</v>
       </c>
       <c r="C78" t="s">
         <v>190</v>
       </c>
       <c r="D78" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" t="s">
         <v>163</v>
       </c>
       <c r="B79" t="s">
         <v>192</v>
       </c>
       <c r="C79" t="s">
         <v>193</v>
       </c>
-      <c r="D79"/>
+      <c r="D79" t="s">
+        <v>194</v>
+      </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" t="s">
         <v>163</v>
       </c>
       <c r="B80" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C80" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="D80"/>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" t="s">
         <v>163</v>
       </c>
       <c r="B81" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C81" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="D81"/>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" t="s">
         <v>163</v>
       </c>
       <c r="B82" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C82" t="s">
-        <v>199</v>
-[...1 lines deleted...]
-      <c r="D82" t="s">
         <v>200</v>
       </c>
+      <c r="D82"/>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" t="s">
         <v>163</v>
       </c>
       <c r="B83" t="s">
         <v>201</v>
       </c>
       <c r="C83" t="s">
         <v>202</v>
       </c>
-      <c r="D83"/>
+      <c r="D83" t="s">
+        <v>203</v>
+      </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" t="s">
         <v>163</v>
       </c>
       <c r="B84" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C84" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="D84" t="s">
         <v>205</v>
       </c>
+      <c r="D84"/>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" t="s">
         <v>163</v>
       </c>
       <c r="B85" t="s">
         <v>206</v>
       </c>
       <c r="C85" t="s">
         <v>207</v>
       </c>
       <c r="D85" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" t="s">
         <v>163</v>
       </c>
       <c r="B86" t="s">
         <v>209</v>
       </c>
       <c r="C86" t="s">
         <v>210</v>
       </c>
@@ -2420,423 +2430,437 @@
     </row>
     <row r="88" spans="1:4">
       <c r="A88" t="s">
         <v>163</v>
       </c>
       <c r="B88" t="s">
         <v>215</v>
       </c>
       <c r="C88" t="s">
         <v>216</v>
       </c>
       <c r="D88" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" t="s">
         <v>163</v>
       </c>
       <c r="B89" t="s">
         <v>218</v>
       </c>
       <c r="C89" t="s">
         <v>219</v>
       </c>
-      <c r="D89"/>
+      <c r="D89" t="s">
+        <v>220</v>
+      </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" t="s">
         <v>163</v>
       </c>
       <c r="B90" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C90" t="s">
-        <v>221</v>
-[...1 lines deleted...]
-      <c r="D90" t="s">
         <v>222</v>
       </c>
+      <c r="D90"/>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" t="s">
         <v>163</v>
       </c>
       <c r="B91" t="s">
         <v>223</v>
       </c>
       <c r="C91" t="s">
         <v>224</v>
       </c>
-      <c r="D91"/>
+      <c r="D91" t="s">
+        <v>225</v>
+      </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" t="s">
         <v>163</v>
       </c>
       <c r="B92" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C92" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D92"/>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" t="s">
         <v>163</v>
       </c>
       <c r="B93" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C93" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="D93"/>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" t="s">
         <v>163</v>
       </c>
       <c r="B94" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C94" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="D94"/>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" t="s">
         <v>163</v>
       </c>
       <c r="B95" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C95" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="D95"/>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" t="s">
         <v>163</v>
       </c>
       <c r="B96" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="C96" t="s">
-        <v>234</v>
-[...1 lines deleted...]
-      <c r="D96" t="s">
         <v>235</v>
       </c>
+      <c r="D96"/>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" t="s">
         <v>163</v>
       </c>
       <c r="B97" t="s">
         <v>236</v>
       </c>
       <c r="C97" t="s">
         <v>237</v>
       </c>
-      <c r="D97"/>
+      <c r="D97" t="s">
+        <v>238</v>
+      </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" t="s">
         <v>163</v>
       </c>
       <c r="B98" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C98" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="D98"/>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" t="s">
         <v>163</v>
       </c>
       <c r="B99" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="C99" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="D99"/>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" t="s">
         <v>163</v>
       </c>
       <c r="B100" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C100" t="s">
-        <v>243</v>
-[...1 lines deleted...]
-      <c r="D100" t="s">
         <v>244</v>
       </c>
+      <c r="D100"/>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" t="s">
         <v>163</v>
       </c>
       <c r="B101" t="s">
         <v>245</v>
       </c>
       <c r="C101" t="s">
         <v>246</v>
       </c>
       <c r="D101" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" t="s">
         <v>163</v>
       </c>
       <c r="B102" t="s">
         <v>248</v>
       </c>
       <c r="C102" t="s">
         <v>249</v>
       </c>
       <c r="D102" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" t="s">
         <v>163</v>
       </c>
       <c r="B103" t="s">
         <v>251</v>
       </c>
       <c r="C103" t="s">
         <v>252</v>
       </c>
-      <c r="D103"/>
+      <c r="D103" t="s">
+        <v>253</v>
+      </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" t="s">
         <v>163</v>
       </c>
       <c r="B104" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C104" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="D104"/>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" t="s">
         <v>163</v>
       </c>
       <c r="B105" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="C105" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="D105"/>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" t="s">
         <v>163</v>
       </c>
       <c r="B106" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="C106" t="s">
-        <v>258</v>
-[...1 lines deleted...]
-      <c r="D106" t="s">
         <v>259</v>
       </c>
+      <c r="D106"/>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" t="s">
         <v>163</v>
       </c>
       <c r="B107" t="s">
         <v>260</v>
       </c>
       <c r="C107" t="s">
         <v>261</v>
       </c>
-      <c r="D107"/>
+      <c r="D107" t="s">
+        <v>262</v>
+      </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" t="s">
         <v>163</v>
       </c>
       <c r="B108" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="C108" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="D108"/>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" t="s">
         <v>163</v>
       </c>
       <c r="B109" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="C109" t="s">
-        <v>265</v>
-[...1 lines deleted...]
-      <c r="D109" t="s">
         <v>266</v>
       </c>
+      <c r="D109"/>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" t="s">
         <v>163</v>
       </c>
       <c r="B110" t="s">
         <v>267</v>
       </c>
       <c r="C110" t="s">
         <v>268</v>
       </c>
-      <c r="D110"/>
+      <c r="D110" t="s">
+        <v>269</v>
+      </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" t="s">
         <v>163</v>
       </c>
       <c r="B111" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="C111" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="D111"/>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" t="s">
         <v>163</v>
       </c>
       <c r="B112" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="C112" t="s">
-        <v>272</v>
-[...1 lines deleted...]
-      <c r="D112" t="s">
         <v>273</v>
       </c>
+      <c r="D112"/>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" t="s">
         <v>163</v>
       </c>
       <c r="B113" t="s">
         <v>274</v>
       </c>
       <c r="C113" t="s">
         <v>275</v>
       </c>
       <c r="D113" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" t="s">
         <v>163</v>
       </c>
       <c r="B114" t="s">
         <v>277</v>
       </c>
       <c r="C114" t="s">
         <v>278</v>
       </c>
-      <c r="D114"/>
+      <c r="D114" t="s">
+        <v>279</v>
+      </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" t="s">
         <v>163</v>
       </c>
       <c r="B115" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="C115" t="s">
-        <v>280</v>
-[...1 lines deleted...]
-      <c r="D115" t="s">
         <v>281</v>
       </c>
+      <c r="D115"/>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" t="s">
         <v>163</v>
       </c>
       <c r="B116" t="s">
         <v>282</v>
       </c>
       <c r="C116" t="s">
         <v>283</v>
       </c>
       <c r="D116" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" t="s">
+        <v>163</v>
+      </c>
+      <c r="B117" t="s">
         <v>285</v>
-      </c>
-[...1 lines deleted...]
-        <v>233</v>
       </c>
       <c r="C117" t="s">
         <v>286</v>
       </c>
       <c r="D117" t="s">
-        <v>235</v>
+        <v>287</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="B118" t="s">
         <v>236</v>
       </c>
       <c r="C118" t="s">
-        <v>287</v>
-[...1 lines deleted...]
-      <c r="D118"/>
+        <v>289</v>
+      </c>
+      <c r="D118" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="119" spans="1:4">
+      <c r="A119" t="s">
+        <v>288</v>
+      </c>
+      <c r="B119" t="s">
+        <v>239</v>
+      </c>
+      <c r="C119" t="s">
+        <v>290</v>
+      </c>
+      <c r="D119"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>