--- v0 (2025-10-02)
+++ v1 (2026-04-15)
@@ -12,95 +12,98 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="ORYBA" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>PYRIOR</t>
   </si>
   <si>
     <t>Pyricularia oryzae</t>
   </si>
   <si>
     <t>* Diagne D, Adreit H, Milazzo J, Koita O, Tharreau D (2025) Population structure and pathogenicity tests of Pyricularia oryzae on wild and cultivated rice in Mali. Plant Pathology 74(2), 536-547. https://doi.org/10.1111/ppa.14038</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>RYMV00</t>
   </si>
   <si>
     <t>Sobemovirus RYMV</t>
   </si>
   <si>
     <t>* Kouassi NK, N’Guessan P, Albar L, Fauquet CM, Brugidou C (2005) Distribution and characterization of Rice yellow mottle virus : a threat to African farmers. Plant Disease 89(2), 24–33. https://doi.org/10.1094/PD-89-0124</t>
   </si>
   <si>
     <t>Wild/Weed</t>
   </si>
   <si>
     <t>NILALU</t>
   </si>
   <si>
     <t>Nilaparvata lugens (as Oryza)</t>
+  </si>
+  <si>
+    <t>* Iamba K, Dono D (2021) A review on brown planthopper (Nilaparvata lugens Stål), a major pest of rice in Asia and Pacific. Asian Journal of Research in Crop Science, 6 (4), 7-19. https://doi.org/10.9734/ajrcs/2021/v6i430122</t>
   </si>
   <si>
     <t>PACHOR</t>
   </si>
   <si>
     <t>Orseolia oryzae (as Oryza)</t>
   </si>
   <si>
     <t>XANTTO</t>
   </si>
   <si>
     <t>Xanthomonas oryzae pv. oryzicola</t>
   </si>
   <si>
     <t xml:space="preserve">* Leyns F, De Cleene M, Swings J, De Ley J (1984) The host range of Genus Xanthomonas. Botanical Review 50, 308-356.
 * Reddy RP, Nayak P (1975) Natural occurrence of bacterial leaf streak disease of rice on Oryza perennis. Current Science 44, 131.
 ------- Showed symptoms in inoculation experiments.
 * Wonni I, Cottyn B, Detemmerman L, Dao S, Ouedraogo L, Sarra S, Tekete C, Poussier S, Corral R, Triplett L, Koita O, Koebnik R, Leach J, Szurek B, Maes M, Verdier V (2014) Analysis of Xanthomonas oryzae pv. oryzicola population in Mali and Burkina Faso reveals a high level of genetic and pathogenic diversity. Phytopathology 104, 520-531. 
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
@@ -489,76 +492,78 @@
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>8</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" t="s">
         <v>13</v>
       </c>
       <c r="C4" t="s">
         <v>14</v>
       </c>
-      <c r="D4"/>
+      <c r="D4" t="s">
+        <v>15</v>
+      </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D5"/>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">