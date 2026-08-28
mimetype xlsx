--- v1 (2026-04-15)
+++ v2 (2026-08-28)
@@ -12,77 +12,86 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="ORYBA" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>PYRIOR</t>
   </si>
   <si>
     <t>Pyricularia oryzae</t>
   </si>
   <si>
     <t>* Diagne D, Adreit H, Milazzo J, Koita O, Tharreau D (2025) Population structure and pathogenicity tests of Pyricularia oryzae on wild and cultivated rice in Mali. Plant Pathology 74(2), 536-547. https://doi.org/10.1111/ppa.14038</t>
   </si>
   <si>
     <t>Host</t>
+  </si>
+  <si>
+    <t>CERCOR</t>
+  </si>
+  <si>
+    <t>Cercospora janseana</t>
+  </si>
+  <si>
+    <t xml:space="preserve">* Braun U, Crous PW, Nakashima C (2015) Cercosporoid fungi (Mycosphaerellaceae) 3. species on monocots (Poaceae, true grasses). IMA fungus 6(1), 25-98. https://doi.org/10.5598/imafungus.2015.06.01.03 </t>
   </si>
   <si>
     <t>RYMV00</t>
   </si>
   <si>
     <t>Sobemovirus RYMV</t>
   </si>
   <si>
     <t>* Kouassi NK, N’Guessan P, Albar L, Fauquet CM, Brugidou C (2005) Distribution and characterization of Rice yellow mottle virus : a threat to African farmers. Plant Disease 89(2), 24–33. https://doi.org/10.1094/PD-89-0124</t>
   </si>
   <si>
     <t>Wild/Weed</t>
   </si>
   <si>
     <t>NILALU</t>
   </si>
   <si>
     <t>Nilaparvata lugens (as Oryza)</t>
   </si>
   <si>
     <t>* Iamba K, Dono D (2021) A review on brown planthopper (Nilaparvata lugens Stål), a major pest of rice in Asia and Pacific. Asian Journal of Research in Crop Science, 6 (4), 7-19. https://doi.org/10.9734/ajrcs/2021/v6i430122</t>
   </si>
   <si>
     <t>PACHOR</t>
   </si>
@@ -426,51 +435,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D6"/>
+  <dimension ref="A1:D7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="403.33" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -484,86 +493,100 @@
         <v>5</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>8</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B4" t="s">
         <v>12</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
         <v>13</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="B5" t="s">
         <v>16</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
-      <c r="D5"/>
+      <c r="D5" t="s">
+        <v>18</v>
+      </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="B6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C6" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="D6" t="s">
         <v>20</v>
+      </c>
+      <c r="D6"/>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" t="s">
+        <v>15</v>
+      </c>
+      <c r="B7" t="s">
+        <v>21</v>
+      </c>
+      <c r="C7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D7" t="s">
+        <v>23</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">