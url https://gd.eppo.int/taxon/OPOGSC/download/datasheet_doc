--- v5 (2026-03-12)
+++ v6 (2026-04-14)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Walker</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> banana moth, sugarcane borer, sugarcane moth</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421969b310a36bed5" w:history="1">
+            <w:hyperlink r:id="rId532569deb6af4715c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId724669b310a36bf3e" w:history="1">
+            <w:hyperlink r:id="rId258369deb6af471c5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> OPOGSC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="49666122" name="name287469b310a36c4d7" descr="17571.jpg"/>
+                  <wp:docPr id="88593970" name="name199669deb6af4727a" descr="17571.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17571.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId927569b310a36c4d5" cstate="print"/>
+                          <a:blip r:embed="rId926269deb6af47279" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId866869b310a36c5f4" w:history="1">
+            <w:hyperlink r:id="rId633669deb6af4738a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3370,63 +3370,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">O. sacchari</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> originates in the humid tropical and subtropical regions of Africa, where it is not a significant pest. It first attracted attention as a serious pest on bananas in the Canary Islands in the 1920s. In the 1970s, it was introduced into Brazil and Central America, and started to appear in greenhouses in the EPPO region. It was later introduced in Japan in the 1980s, and China and the USA in the 1990s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="77463121" name="name938269b310a36e430" descr="OPOGSC_distribution_map.jpg"/>
+            <wp:docPr id="7052790" name="name112369deb6af491b2" descr="OPOGSC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="OPOGSC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId736669b310a36e42c" cstate="print"/>
+                    <a:blip r:embed="rId396269deb6af491ae" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5429,51 +5429,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 171–173. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId440069b310a36f2eb" w:history="1">
+      <w:hyperlink r:id="rId668369deb6af4a09c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/OPOGSC/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5559,51 +5559,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 28. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId985469b310a36f3bc" w:history="1">
+      <w:hyperlink r:id="rId806869deb6af4a16b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/OPOGSC/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6398,51 +6398,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">363–396</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId972369b310a36f91d" w:history="1">
+      <w:hyperlink r:id="rId685469deb6af4a6cb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1046/j.1365-3113.1997.d01-47.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6751,51 +6751,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Netherlands Food and Consumer Product Safety Authority. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48 pp. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId109369b310a36fb5a" w:history="1">
+      <w:hyperlink r:id="rId440469deb6af4a8ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/2823b66f-ce73-48eb-8272-082124412092</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6948,51 +6948,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Opogona sacchari</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId152569b310a36fc97" w:history="1">
+      <w:hyperlink r:id="rId825469deb6af4aa3b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7171,63 +7171,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 513-516.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="28222294" name="name434469b310a36fe2d" descr="eu_funding_250.png"/>
+            <wp:docPr id="52563315" name="name849369deb6af4abdb" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId250369b310a36fe2c" cstate="print"/>
+                    <a:blip r:embed="rId530669deb6af4abd9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7325,137 +7325,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="81150091">
+  <w:abstractNum w:abstractNumId="32082307">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="17140278">
+    <w:lvl w:ilvl="0" w:tplc="97643812">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="17140278" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="97643812" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="17140278" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="97643812" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="17140278" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="97643812" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="17140278" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="97643812" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="17140278" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="97643812" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="17140278" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="97643812" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="17140278" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="97643812" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="17140278" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="97643812" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="81150090">
+  <w:abstractNum w:abstractNumId="32082306">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="52107770">
+    <w:lvl w:ilvl="0" w:tplc="87154397">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8207,55 +8207,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="81150090">
-    <w:abstractNumId w:val="81150090"/>
+  <w:num w:numId="32082306">
+    <w:abstractNumId w:val="32082306"/>
   </w:num>
-  <w:num w:numId="81150091">
-    <w:abstractNumId w:val="81150091"/>
+  <w:num w:numId="32082307">
+    <w:abstractNumId w:val="32082307"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19805,51 +19805,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId603699101" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId745762075" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId421969b310a36bed5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OPOGSC/" TargetMode="External"/><Relationship Id="rId724669b310a36bf3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OPOGSC/categorization" TargetMode="External"/><Relationship Id="rId866869b310a36c5f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OPOGSC/photos" TargetMode="External"/><Relationship Id="rId440069b310a36f2eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OPOGSC/documents" TargetMode="External"/><Relationship Id="rId985469b310a36f3bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OPOGSC/documents" TargetMode="External"/><Relationship Id="rId972369b310a36f91d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1365-3113.1997.d01-47.xhttps://doi.org/10.1046/j.1365-3113.1997.d01-47.x" TargetMode="External"/><Relationship Id="rId109369b310a36fb5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/2823b66f-ce73-48eb-8272-082124412092" TargetMode="External"/><Relationship Id="rId152569b310a36fc97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId927569b310a36c4d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId927569b310a36c4d5.jpg"/><Relationship Id="rId736669b310a36e42c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId736669b310a36e42c.jpg"/><Relationship Id="rId250369b310a36fe2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId250369b310a36fe2c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId544847129" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId473513759" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId532569deb6af4715c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OPOGSC/" TargetMode="External"/><Relationship Id="rId258369deb6af471c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OPOGSC/categorization" TargetMode="External"/><Relationship Id="rId633669deb6af4738a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OPOGSC/photos" TargetMode="External"/><Relationship Id="rId668369deb6af4a09c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OPOGSC/documents" TargetMode="External"/><Relationship Id="rId806869deb6af4a16b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OPOGSC/documents" TargetMode="External"/><Relationship Id="rId685469deb6af4a6cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1365-3113.1997.d01-47.xhttps://doi.org/10.1046/j.1365-3113.1997.d01-47.x" TargetMode="External"/><Relationship Id="rId440469deb6af4a8ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/2823b66f-ce73-48eb-8272-082124412092" TargetMode="External"/><Relationship Id="rId825469deb6af4aa3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId926269deb6af47279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId926269deb6af47279.jpg"/><Relationship Id="rId396269deb6af491ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId396269deb6af491ae.jpg"/><Relationship Id="rId530669deb6af4abd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId530669deb6af4abd9.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>