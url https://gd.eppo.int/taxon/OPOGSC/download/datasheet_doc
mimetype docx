--- v6 (2026-04-14)
+++ v7 (2026-05-05)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Walker</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> banana moth, sugarcane borer, sugarcane moth</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532569deb6af4715c" w:history="1">
+            <w:hyperlink r:id="rId794869f9444de728c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258369deb6af471c5" w:history="1">
+            <w:hyperlink r:id="rId105669f9444de72f9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> OPOGSC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="88593970" name="name199669deb6af4727a" descr="17571.jpg"/>
+                  <wp:docPr id="88651750" name="name684169f9444de7acc" descr="17571.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17571.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId926269deb6af47279" cstate="print"/>
+                          <a:blip r:embed="rId742969f9444de7aca" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId633669deb6af4738a" w:history="1">
+            <w:hyperlink r:id="rId808569f9444de7c10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3370,63 +3370,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">O. sacchari</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> originates in the humid tropical and subtropical regions of Africa, where it is not a significant pest. It first attracted attention as a serious pest on bananas in the Canary Islands in the 1920s. In the 1970s, it was introduced into Brazil and Central America, and started to appear in greenhouses in the EPPO region. It was later introduced in Japan in the 1980s, and China and the USA in the 1990s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="7052790" name="name112369deb6af491b2" descr="OPOGSC_distribution_map.jpg"/>
+            <wp:docPr id="31658938" name="name966769f9444dea048" descr="OPOGSC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="OPOGSC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId396269deb6af491ae" cstate="print"/>
+                    <a:blip r:embed="rId628969f9444dea044" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5429,51 +5429,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 171–173. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId668369deb6af4a09c" w:history="1">
+      <w:hyperlink r:id="rId962069f9444deafbb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/OPOGSC/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5559,51 +5559,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 28. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId806869deb6af4a16b" w:history="1">
+      <w:hyperlink r:id="rId943669f9444deb0a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/OPOGSC/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6398,51 +6398,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">363–396</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId685469deb6af4a6cb" w:history="1">
+      <w:hyperlink r:id="rId100669f9444deb61e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1046/j.1365-3113.1997.d01-47.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6751,51 +6751,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Netherlands Food and Consumer Product Safety Authority. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48 pp. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId440469deb6af4a8ff" w:history="1">
+      <w:hyperlink r:id="rId511069f9444deb85e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/2823b66f-ce73-48eb-8272-082124412092</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6948,51 +6948,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Opogona sacchari</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId825469deb6af4aa3b" w:history="1">
+      <w:hyperlink r:id="rId550069f9444deb9a3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7171,63 +7171,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 513-516.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="52563315" name="name849369deb6af4abdb" descr="eu_funding_250.png"/>
+            <wp:docPr id="22863866" name="name355369f9444debe6e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId530669deb6af4abd9" cstate="print"/>
+                    <a:blip r:embed="rId970169f9444debe6d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7325,137 +7325,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="32082307">
+  <w:abstractNum w:abstractNumId="36152537">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="97643812">
+    <w:lvl w:ilvl="0" w:tplc="80462934">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="97643812" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="80462934" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="97643812" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="80462934" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="97643812" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="80462934" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="97643812" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="80462934" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="97643812" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="80462934" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="97643812" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="80462934" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="97643812" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="80462934" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="97643812" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="80462934" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32082306">
+  <w:abstractNum w:abstractNumId="36152536">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="87154397">
+    <w:lvl w:ilvl="0" w:tplc="39043621">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8207,55 +8207,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="32082306">
-    <w:abstractNumId w:val="32082306"/>
+  <w:num w:numId="36152536">
+    <w:abstractNumId w:val="36152536"/>
   </w:num>
-  <w:num w:numId="32082307">
-    <w:abstractNumId w:val="32082307"/>
+  <w:num w:numId="36152537">
+    <w:abstractNumId w:val="36152537"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19805,51 +19805,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId544847129" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId473513759" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId532569deb6af4715c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OPOGSC/" TargetMode="External"/><Relationship Id="rId258369deb6af471c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OPOGSC/categorization" TargetMode="External"/><Relationship Id="rId633669deb6af4738a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OPOGSC/photos" TargetMode="External"/><Relationship Id="rId668369deb6af4a09c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OPOGSC/documents" TargetMode="External"/><Relationship Id="rId806869deb6af4a16b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OPOGSC/documents" TargetMode="External"/><Relationship Id="rId685469deb6af4a6cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1365-3113.1997.d01-47.xhttps://doi.org/10.1046/j.1365-3113.1997.d01-47.x" TargetMode="External"/><Relationship Id="rId440469deb6af4a8ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/2823b66f-ce73-48eb-8272-082124412092" TargetMode="External"/><Relationship Id="rId825469deb6af4aa3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId926269deb6af47279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId926269deb6af47279.jpg"/><Relationship Id="rId396269deb6af491ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId396269deb6af491ae.jpg"/><Relationship Id="rId530669deb6af4abd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId530669deb6af4abd9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId359480177" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId178885287" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId794869f9444de728c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OPOGSC/" TargetMode="External"/><Relationship Id="rId105669f9444de72f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OPOGSC/categorization" TargetMode="External"/><Relationship Id="rId808569f9444de7c10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OPOGSC/photos" TargetMode="External"/><Relationship Id="rId962069f9444deafbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OPOGSC/documents" TargetMode="External"/><Relationship Id="rId943669f9444deb0a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OPOGSC/documents" TargetMode="External"/><Relationship Id="rId100669f9444deb61e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1365-3113.1997.d01-47.xhttps://doi.org/10.1046/j.1365-3113.1997.d01-47.x" TargetMode="External"/><Relationship Id="rId511069f9444deb85e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/2823b66f-ce73-48eb-8272-082124412092" TargetMode="External"/><Relationship Id="rId550069f9444deb9a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId742969f9444de7aca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId742969f9444de7aca.jpg"/><Relationship Id="rId628969f9444dea044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId628969f9444dea044.jpg"/><Relationship Id="rId970169f9444debe6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId970169f9444debe6d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>