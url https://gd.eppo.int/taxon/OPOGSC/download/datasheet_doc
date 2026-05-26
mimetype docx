--- v7 (2026-05-05)
+++ v8 (2026-05-26)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Walker</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> banana moth, sugarcane borer, sugarcane moth</w:t>
             </w:r>
-            <w:hyperlink r:id="rId794869f9444de728c" w:history="1">
+            <w:hyperlink r:id="rId96086a1531c52accf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105669f9444de72f9" w:history="1">
+            <w:hyperlink r:id="rId77326a1531c52ad39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> OPOGSC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="88651750" name="name684169f9444de7acc" descr="17571.jpg"/>
+                  <wp:docPr id="8990998" name="name95776a1531c52b2b7" descr="17571.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17571.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId742969f9444de7aca" cstate="print"/>
+                          <a:blip r:embed="rId69156a1531c52b2b5" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId808569f9444de7c10" w:history="1">
+            <w:hyperlink r:id="rId67856a1531c52b3ef" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3370,63 +3370,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">O. sacchari</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> originates in the humid tropical and subtropical regions of Africa, where it is not a significant pest. It first attracted attention as a serious pest on bananas in the Canary Islands in the 1920s. In the 1970s, it was introduced into Brazil and Central America, and started to appear in greenhouses in the EPPO region. It was later introduced in Japan in the 1980s, and China and the USA in the 1990s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="31658938" name="name966769f9444dea048" descr="OPOGSC_distribution_map.jpg"/>
+            <wp:docPr id="25822526" name="name44546a1531c52d2f9" descr="OPOGSC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="OPOGSC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId628969f9444dea044" cstate="print"/>
+                    <a:blip r:embed="rId48016a1531c52d2f6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5429,51 +5429,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 171–173. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId962069f9444deafbb" w:history="1">
+      <w:hyperlink r:id="rId22326a1531c52e271" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/OPOGSC/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5559,51 +5559,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 28. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId943669f9444deb0a4" w:history="1">
+      <w:hyperlink r:id="rId37106a1531c52e341" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/OPOGSC/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6398,51 +6398,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">363–396</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId100669f9444deb61e" w:history="1">
+      <w:hyperlink r:id="rId32586a1531c52e876" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1046/j.1365-3113.1997.d01-47.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6751,51 +6751,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Netherlands Food and Consumer Product Safety Authority. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48 pp. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId511069f9444deb85e" w:history="1">
+      <w:hyperlink r:id="rId41126a1531c52eab7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/2823b66f-ce73-48eb-8272-082124412092</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6948,51 +6948,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Opogona sacchari</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId550069f9444deb9a3" w:history="1">
+      <w:hyperlink r:id="rId21466a1531c52ebf5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7171,63 +7171,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 513-516.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="22863866" name="name355369f9444debe6e" descr="eu_funding_250.png"/>
+            <wp:docPr id="81017985" name="name26926a1531c52eeda" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId970169f9444debe6d" cstate="print"/>
+                    <a:blip r:embed="rId17466a1531c52eed8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7325,137 +7325,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="36152537">
+  <w:abstractNum w:abstractNumId="92390644">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="80462934">
+    <w:lvl w:ilvl="0" w:tplc="18307238">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="80462934" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="18307238" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="80462934" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="18307238" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="80462934" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="18307238" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="80462934" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="18307238" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="80462934" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="18307238" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="80462934" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="18307238" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="80462934" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="18307238" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="80462934" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="18307238" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36152536">
+  <w:abstractNum w:abstractNumId="92390643">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="39043621">
+    <w:lvl w:ilvl="0" w:tplc="67858064">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8207,55 +8207,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="36152536">
-    <w:abstractNumId w:val="36152536"/>
+  <w:num w:numId="92390643">
+    <w:abstractNumId w:val="92390643"/>
   </w:num>
-  <w:num w:numId="36152537">
-    <w:abstractNumId w:val="36152537"/>
+  <w:num w:numId="92390644">
+    <w:abstractNumId w:val="92390644"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19805,51 +19805,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId359480177" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId178885287" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId794869f9444de728c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OPOGSC/" TargetMode="External"/><Relationship Id="rId105669f9444de72f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OPOGSC/categorization" TargetMode="External"/><Relationship Id="rId808569f9444de7c10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OPOGSC/photos" TargetMode="External"/><Relationship Id="rId962069f9444deafbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OPOGSC/documents" TargetMode="External"/><Relationship Id="rId943669f9444deb0a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OPOGSC/documents" TargetMode="External"/><Relationship Id="rId100669f9444deb61e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1365-3113.1997.d01-47.xhttps://doi.org/10.1046/j.1365-3113.1997.d01-47.x" TargetMode="External"/><Relationship Id="rId511069f9444deb85e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/2823b66f-ce73-48eb-8272-082124412092" TargetMode="External"/><Relationship Id="rId550069f9444deb9a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId742969f9444de7aca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId742969f9444de7aca.jpg"/><Relationship Id="rId628969f9444dea044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId628969f9444dea044.jpg"/><Relationship Id="rId970169f9444debe6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId970169f9444debe6d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId143445169" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId242602155" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId96086a1531c52accf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OPOGSC/" TargetMode="External"/><Relationship Id="rId77326a1531c52ad39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OPOGSC/categorization" TargetMode="External"/><Relationship Id="rId67856a1531c52b3ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OPOGSC/photos" TargetMode="External"/><Relationship Id="rId22326a1531c52e271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OPOGSC/documents" TargetMode="External"/><Relationship Id="rId37106a1531c52e341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OPOGSC/documents" TargetMode="External"/><Relationship Id="rId32586a1531c52e876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1365-3113.1997.d01-47.xhttps://doi.org/10.1046/j.1365-3113.1997.d01-47.x" TargetMode="External"/><Relationship Id="rId41126a1531c52eab7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/2823b66f-ce73-48eb-8272-082124412092" TargetMode="External"/><Relationship Id="rId21466a1531c52ebf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId69156a1531c52b2b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69156a1531c52b2b5.jpg"/><Relationship Id="rId48016a1531c52d2f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48016a1531c52d2f6.jpg"/><Relationship Id="rId17466a1531c52eed8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17466a1531c52eed8.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>