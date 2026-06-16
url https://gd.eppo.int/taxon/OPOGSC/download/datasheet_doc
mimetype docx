--- v8 (2026-05-26)
+++ v9 (2026-06-16)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Walker</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> banana moth, sugarcane borer, sugarcane moth</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96086a1531c52accf" w:history="1">
+            <w:hyperlink r:id="rId20316a3189f31a046" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77326a1531c52ad39" w:history="1">
+            <w:hyperlink r:id="rId20486a3189f31a0c1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> OPOGSC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="8990998" name="name95776a1531c52b2b7" descr="17571.jpg"/>
+                  <wp:docPr id="54214902" name="name23506a3189f31a675" descr="17571.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17571.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId69156a1531c52b2b5" cstate="print"/>
+                          <a:blip r:embed="rId28496a3189f31a673" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId67856a1531c52b3ef" w:history="1">
+            <w:hyperlink r:id="rId99766a3189f31a7ac" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3370,63 +3370,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">O. sacchari</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> originates in the humid tropical and subtropical regions of Africa, where it is not a significant pest. It first attracted attention as a serious pest on bananas in the Canary Islands in the 1920s. In the 1970s, it was introduced into Brazil and Central America, and started to appear in greenhouses in the EPPO region. It was later introduced in Japan in the 1980s, and China and the USA in the 1990s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="25822526" name="name44546a1531c52d2f9" descr="OPOGSC_distribution_map.jpg"/>
+            <wp:docPr id="88760954" name="name57046a3189f31d214" descr="OPOGSC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="OPOGSC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId48016a1531c52d2f6" cstate="print"/>
+                    <a:blip r:embed="rId62096a3189f31d20f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5429,51 +5429,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 171–173. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22326a1531c52e271" w:history="1">
+      <w:hyperlink r:id="rId96866a3189f31e252" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/OPOGSC/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5559,51 +5559,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 28. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37106a1531c52e341" w:history="1">
+      <w:hyperlink r:id="rId55256a3189f31e326" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/OPOGSC/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6398,51 +6398,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">363–396</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32586a1531c52e876" w:history="1">
+      <w:hyperlink r:id="rId20746a3189f31e8fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1046/j.1365-3113.1997.d01-47.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6751,51 +6751,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Netherlands Food and Consumer Product Safety Authority. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48 pp. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41126a1531c52eab7" w:history="1">
+      <w:hyperlink r:id="rId25236a3189f31eb30" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/2823b66f-ce73-48eb-8272-082124412092</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6948,51 +6948,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Opogona sacchari</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21466a1531c52ebf5" w:history="1">
+      <w:hyperlink r:id="rId59916a3189f31ec84" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7171,63 +7171,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 513-516.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="81017985" name="name26926a1531c52eeda" descr="eu_funding_250.png"/>
+            <wp:docPr id="16371830" name="name13286a3189f31f063" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17466a1531c52eed8" cstate="print"/>
+                    <a:blip r:embed="rId52646a3189f31f061" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7325,137 +7325,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="92390644">
+  <w:abstractNum w:abstractNumId="48882993">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="18307238">
+    <w:lvl w:ilvl="0" w:tplc="27841802">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="18307238" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="27841802" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="18307238" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="27841802" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="18307238" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="27841802" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="18307238" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="27841802" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="18307238" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="27841802" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="18307238" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="27841802" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="18307238" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="27841802" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="18307238" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="27841802" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="92390643">
+  <w:abstractNum w:abstractNumId="48882992">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="67858064">
+    <w:lvl w:ilvl="0" w:tplc="95596025">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8207,55 +8207,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="92390643">
-    <w:abstractNumId w:val="92390643"/>
+  <w:num w:numId="48882992">
+    <w:abstractNumId w:val="48882992"/>
   </w:num>
-  <w:num w:numId="92390644">
-    <w:abstractNumId w:val="92390644"/>
+  <w:num w:numId="48882993">
+    <w:abstractNumId w:val="48882993"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19805,51 +19805,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId143445169" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId242602155" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId96086a1531c52accf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OPOGSC/" TargetMode="External"/><Relationship Id="rId77326a1531c52ad39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OPOGSC/categorization" TargetMode="External"/><Relationship Id="rId67856a1531c52b3ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OPOGSC/photos" TargetMode="External"/><Relationship Id="rId22326a1531c52e271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OPOGSC/documents" TargetMode="External"/><Relationship Id="rId37106a1531c52e341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OPOGSC/documents" TargetMode="External"/><Relationship Id="rId32586a1531c52e876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1365-3113.1997.d01-47.xhttps://doi.org/10.1046/j.1365-3113.1997.d01-47.x" TargetMode="External"/><Relationship Id="rId41126a1531c52eab7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/2823b66f-ce73-48eb-8272-082124412092" TargetMode="External"/><Relationship Id="rId21466a1531c52ebf5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId69156a1531c52b2b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69156a1531c52b2b5.jpg"/><Relationship Id="rId48016a1531c52d2f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48016a1531c52d2f6.jpg"/><Relationship Id="rId17466a1531c52eed8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17466a1531c52eed8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId671788392" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId194210969" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId20316a3189f31a046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OPOGSC/" TargetMode="External"/><Relationship Id="rId20486a3189f31a0c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OPOGSC/categorization" TargetMode="External"/><Relationship Id="rId99766a3189f31a7ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OPOGSC/photos" TargetMode="External"/><Relationship Id="rId96866a3189f31e252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OPOGSC/documents" TargetMode="External"/><Relationship Id="rId55256a3189f31e326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OPOGSC/documents" TargetMode="External"/><Relationship Id="rId20746a3189f31e8fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1365-3113.1997.d01-47.xhttps://doi.org/10.1046/j.1365-3113.1997.d01-47.x" TargetMode="External"/><Relationship Id="rId25236a3189f31eb30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/2823b66f-ce73-48eb-8272-082124412092" TargetMode="External"/><Relationship Id="rId59916a3189f31ec84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId28496a3189f31a673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28496a3189f31a673.jpg"/><Relationship Id="rId62096a3189f31d20f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62096a3189f31d20f.jpg"/><Relationship Id="rId52646a3189f31f061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52646a3189f31f061.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>