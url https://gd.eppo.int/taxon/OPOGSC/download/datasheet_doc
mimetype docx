--- v9 (2026-06-16)
+++ v10 (2026-07-16)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Walker</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> banana moth, sugarcane borer, sugarcane moth</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20316a3189f31a046" w:history="1">
+            <w:hyperlink r:id="rId31856a589a374a717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20486a3189f31a0c1" w:history="1">
+            <w:hyperlink r:id="rId44026a589a374a785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> OPOGSC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="54214902" name="name23506a3189f31a675" descr="17571.jpg"/>
+                  <wp:docPr id="14358806" name="name61866a589a374ae89" descr="17571.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17571.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId28496a3189f31a673" cstate="print"/>
+                          <a:blip r:embed="rId57606a589a374ae87" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId99766a3189f31a7ac" w:history="1">
+            <w:hyperlink r:id="rId42906a589a374afe2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3370,63 +3370,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">O. sacchari</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> originates in the humid tropical and subtropical regions of Africa, where it is not a significant pest. It first attracted attention as a serious pest on bananas in the Canary Islands in the 1920s. In the 1970s, it was introduced into Brazil and Central America, and started to appear in greenhouses in the EPPO region. It was later introduced in Japan in the 1980s, and China and the USA in the 1990s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="88760954" name="name57046a3189f31d214" descr="OPOGSC_distribution_map.jpg"/>
+            <wp:docPr id="4204431" name="name33206a589a374cffa" descr="OPOGSC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="OPOGSC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId62096a3189f31d20f" cstate="print"/>
+                    <a:blip r:embed="rId10956a589a374cff6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5429,51 +5429,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 171–173. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96866a3189f31e252" w:history="1">
+      <w:hyperlink r:id="rId22166a589a374dfea" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/OPOGSC/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5559,51 +5559,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 28. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55256a3189f31e326" w:history="1">
+      <w:hyperlink r:id="rId54366a589a374e0c0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/OPOGSC/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6398,51 +6398,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">363–396</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20746a3189f31e8fe" w:history="1">
+      <w:hyperlink r:id="rId78116a589a374e648" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1046/j.1365-3113.1997.d01-47.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6751,51 +6751,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Netherlands Food and Consumer Product Safety Authority. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48 pp. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25236a3189f31eb30" w:history="1">
+      <w:hyperlink r:id="rId83436a589a374e884" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/2823b66f-ce73-48eb-8272-082124412092</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6948,51 +6948,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Opogona sacchari</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59916a3189f31ec84" w:history="1">
+      <w:hyperlink r:id="rId86496a589a374e9c4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7171,63 +7171,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 513-516.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="16371830" name="name13286a3189f31f063" descr="eu_funding_250.png"/>
+            <wp:docPr id="7798646" name="name12686a589a374ee9b" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId52646a3189f31f061" cstate="print"/>
+                    <a:blip r:embed="rId57826a589a374ee9a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7325,137 +7325,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="48882993">
+  <w:abstractNum w:abstractNumId="67277022">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="27841802">
+    <w:lvl w:ilvl="0" w:tplc="28306733">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="27841802" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="28306733" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="27841802" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="28306733" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="27841802" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="28306733" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="27841802" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="28306733" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="27841802" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="28306733" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="27841802" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="28306733" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="27841802" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="28306733" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="27841802" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="28306733" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="48882992">
+  <w:abstractNum w:abstractNumId="67277021">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="95596025">
+    <w:lvl w:ilvl="0" w:tplc="76988898">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8207,55 +8207,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="48882992">
-    <w:abstractNumId w:val="48882992"/>
+  <w:num w:numId="67277021">
+    <w:abstractNumId w:val="67277021"/>
   </w:num>
-  <w:num w:numId="48882993">
-    <w:abstractNumId w:val="48882993"/>
+  <w:num w:numId="67277022">
+    <w:abstractNumId w:val="67277022"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19805,51 +19805,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId671788392" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId194210969" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId20316a3189f31a046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OPOGSC/" TargetMode="External"/><Relationship Id="rId20486a3189f31a0c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OPOGSC/categorization" TargetMode="External"/><Relationship Id="rId99766a3189f31a7ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OPOGSC/photos" TargetMode="External"/><Relationship Id="rId96866a3189f31e252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OPOGSC/documents" TargetMode="External"/><Relationship Id="rId55256a3189f31e326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OPOGSC/documents" TargetMode="External"/><Relationship Id="rId20746a3189f31e8fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1365-3113.1997.d01-47.xhttps://doi.org/10.1046/j.1365-3113.1997.d01-47.x" TargetMode="External"/><Relationship Id="rId25236a3189f31eb30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/2823b66f-ce73-48eb-8272-082124412092" TargetMode="External"/><Relationship Id="rId59916a3189f31ec84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId28496a3189f31a673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28496a3189f31a673.jpg"/><Relationship Id="rId62096a3189f31d20f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62096a3189f31d20f.jpg"/><Relationship Id="rId52646a3189f31f061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52646a3189f31f061.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId993270141" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId470459040" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId31856a589a374a717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OPOGSC/" TargetMode="External"/><Relationship Id="rId44026a589a374a785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OPOGSC/categorization" TargetMode="External"/><Relationship Id="rId42906a589a374afe2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OPOGSC/photos" TargetMode="External"/><Relationship Id="rId22166a589a374dfea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OPOGSC/documents" TargetMode="External"/><Relationship Id="rId54366a589a374e0c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OPOGSC/documents" TargetMode="External"/><Relationship Id="rId78116a589a374e648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1365-3113.1997.d01-47.xhttps://doi.org/10.1046/j.1365-3113.1997.d01-47.x" TargetMode="External"/><Relationship Id="rId83436a589a374e884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/2823b66f-ce73-48eb-8272-082124412092" TargetMode="External"/><Relationship Id="rId86496a589a374e9c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId57606a589a374ae87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57606a589a374ae87.jpg"/><Relationship Id="rId10956a589a374cff6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10956a589a374cff6.jpg"/><Relationship Id="rId57826a589a374ee9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57826a589a374ee9a.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>