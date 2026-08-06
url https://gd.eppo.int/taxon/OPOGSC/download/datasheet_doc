--- v10 (2026-07-16)
+++ v11 (2026-08-06)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Walker</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> banana moth, sugarcane borer, sugarcane moth</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31856a589a374a717" w:history="1">
+            <w:hyperlink r:id="rId55006a74b3f339b4f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44026a589a374a785" w:history="1">
+            <w:hyperlink r:id="rId62056a74b3f339bb8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> OPOGSC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="14358806" name="name61866a589a374ae89" descr="17571.jpg"/>
+                  <wp:docPr id="18501555" name="name46236a74b3f339cb7" descr="17571.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17571.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId57606a589a374ae87" cstate="print"/>
+                          <a:blip r:embed="rId56216a74b3f339cb6" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId42906a589a374afe2" w:history="1">
+            <w:hyperlink r:id="rId58736a74b3f339e11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3370,63 +3370,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">O. sacchari</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> originates in the humid tropical and subtropical regions of Africa, where it is not a significant pest. It first attracted attention as a serious pest on bananas in the Canary Islands in the 1920s. In the 1970s, it was introduced into Brazil and Central America, and started to appear in greenhouses in the EPPO region. It was later introduced in Japan in the 1980s, and China and the USA in the 1990s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="4204431" name="name33206a589a374cffa" descr="OPOGSC_distribution_map.jpg"/>
+            <wp:docPr id="42395829" name="name11696a74b3f33c608" descr="OPOGSC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="OPOGSC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10956a589a374cff6" cstate="print"/>
+                    <a:blip r:embed="rId98946a74b3f33c604" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5429,51 +5429,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 171–173. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22166a589a374dfea" w:history="1">
+      <w:hyperlink r:id="rId95486a74b3f33d566" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/OPOGSC/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5559,51 +5559,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 28. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54366a589a374e0c0" w:history="1">
+      <w:hyperlink r:id="rId41306a74b3f33d68c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/OPOGSC/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6398,51 +6398,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">363–396</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78116a589a374e648" w:history="1">
+      <w:hyperlink r:id="rId42306a74b3f33dc8e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1046/j.1365-3113.1997.d01-47.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6751,51 +6751,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Netherlands Food and Consumer Product Safety Authority. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48 pp. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83436a589a374e884" w:history="1">
+      <w:hyperlink r:id="rId82496a74b3f33dede" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/2823b66f-ce73-48eb-8272-082124412092</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6948,51 +6948,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Opogona sacchari</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86496a589a374e9c4" w:history="1">
+      <w:hyperlink r:id="rId65216a74b3f33e021" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7171,63 +7171,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 513-516.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="7798646" name="name12686a589a374ee9b" descr="eu_funding_250.png"/>
+            <wp:docPr id="82763414" name="name37606a74b3f33e220" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId57826a589a374ee9a" cstate="print"/>
+                    <a:blip r:embed="rId42866a74b3f33e21f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7325,137 +7325,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="67277022">
+  <w:abstractNum w:abstractNumId="43879830">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="28306733">
+    <w:lvl w:ilvl="0" w:tplc="53581288">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="28306733" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="53581288" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="28306733" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="53581288" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="28306733" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="53581288" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="28306733" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="53581288" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="28306733" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="53581288" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="28306733" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="53581288" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="28306733" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="53581288" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="28306733" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="53581288" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="67277021">
+  <w:abstractNum w:abstractNumId="43879829">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="76988898">
+    <w:lvl w:ilvl="0" w:tplc="43012936">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8207,55 +8207,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="67277021">
-    <w:abstractNumId w:val="67277021"/>
+  <w:num w:numId="43879829">
+    <w:abstractNumId w:val="43879829"/>
   </w:num>
-  <w:num w:numId="67277022">
-    <w:abstractNumId w:val="67277022"/>
+  <w:num w:numId="43879830">
+    <w:abstractNumId w:val="43879830"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19805,51 +19805,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId993270141" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId470459040" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId31856a589a374a717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OPOGSC/" TargetMode="External"/><Relationship Id="rId44026a589a374a785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OPOGSC/categorization" TargetMode="External"/><Relationship Id="rId42906a589a374afe2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OPOGSC/photos" TargetMode="External"/><Relationship Id="rId22166a589a374dfea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OPOGSC/documents" TargetMode="External"/><Relationship Id="rId54366a589a374e0c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OPOGSC/documents" TargetMode="External"/><Relationship Id="rId78116a589a374e648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1365-3113.1997.d01-47.xhttps://doi.org/10.1046/j.1365-3113.1997.d01-47.x" TargetMode="External"/><Relationship Id="rId83436a589a374e884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/2823b66f-ce73-48eb-8272-082124412092" TargetMode="External"/><Relationship Id="rId86496a589a374e9c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId57606a589a374ae87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57606a589a374ae87.jpg"/><Relationship Id="rId10956a589a374cff6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10956a589a374cff6.jpg"/><Relationship Id="rId57826a589a374ee9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57826a589a374ee9a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId357556674" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId170776073" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId55006a74b3f339b4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OPOGSC/" TargetMode="External"/><Relationship Id="rId62056a74b3f339bb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OPOGSC/categorization" TargetMode="External"/><Relationship Id="rId58736a74b3f339e11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OPOGSC/photos" TargetMode="External"/><Relationship Id="rId95486a74b3f33d566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OPOGSC/documents" TargetMode="External"/><Relationship Id="rId41306a74b3f33d68c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OPOGSC/documents" TargetMode="External"/><Relationship Id="rId42306a74b3f33dc8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1365-3113.1997.d01-47.xhttps://doi.org/10.1046/j.1365-3113.1997.d01-47.x" TargetMode="External"/><Relationship Id="rId82496a74b3f33dede" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/2823b66f-ce73-48eb-8272-082124412092" TargetMode="External"/><Relationship Id="rId65216a74b3f33e021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId56216a74b3f339cb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56216a74b3f339cb6.jpg"/><Relationship Id="rId98946a74b3f33c604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98946a74b3f33c604.jpg"/><Relationship Id="rId42866a74b3f33e21f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42866a74b3f33e21f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>