--- v11 (2026-08-06)
+++ v12 (2026-08-26)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Walker</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> banana moth, sugarcane borer, sugarcane moth</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55006a74b3f339b4f" w:history="1">
+            <w:hyperlink r:id="rId22906a8f2e9219304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62056a74b3f339bb8" w:history="1">
+            <w:hyperlink r:id="rId43006a8f2e921936f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> OPOGSC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="18501555" name="name46236a74b3f339cb7" descr="17571.jpg"/>
+                  <wp:docPr id="56679626" name="name15486a8f2e9219b8c" descr="17571.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17571.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId56216a74b3f339cb6" cstate="print"/>
+                          <a:blip r:embed="rId33486a8f2e9219b8a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId58736a74b3f339e11" w:history="1">
+            <w:hyperlink r:id="rId34696a8f2e9219cbd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3370,63 +3370,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">O. sacchari</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> originates in the humid tropical and subtropical regions of Africa, where it is not a significant pest. It first attracted attention as a serious pest on bananas in the Canary Islands in the 1920s. In the 1970s, it was introduced into Brazil and Central America, and started to appear in greenhouses in the EPPO region. It was later introduced in Japan in the 1980s, and China and the USA in the 1990s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="42395829" name="name11696a74b3f33c608" descr="OPOGSC_distribution_map.jpg"/>
+            <wp:docPr id="23439444" name="name67986a8f2e921bb25" descr="OPOGSC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="OPOGSC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId98946a74b3f33c604" cstate="print"/>
+                    <a:blip r:embed="rId54346a8f2e921bb22" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5429,51 +5429,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 171–173. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95486a74b3f33d566" w:history="1">
+      <w:hyperlink r:id="rId75526a8f2e921cf9b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/OPOGSC/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5559,51 +5559,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 28. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41306a74b3f33d68c" w:history="1">
+      <w:hyperlink r:id="rId63426a8f2e921d0da" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/OPOGSC/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6398,51 +6398,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">363–396</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42306a74b3f33dc8e" w:history="1">
+      <w:hyperlink r:id="rId43806a8f2e921def2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1046/j.1365-3113.1997.d01-47.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6751,51 +6751,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Netherlands Food and Consumer Product Safety Authority. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48 pp. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82496a74b3f33dede" w:history="1">
+      <w:hyperlink r:id="rId45066a8f2e921e1c4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/2823b66f-ce73-48eb-8272-082124412092</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6948,51 +6948,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Opogona sacchari</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65216a74b3f33e021" w:history="1">
+      <w:hyperlink r:id="rId11216a8f2e921e482" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7171,63 +7171,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 513-516.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="82763414" name="name37606a74b3f33e220" descr="eu_funding_250.png"/>
+            <wp:docPr id="63709479" name="name41226a8f2e921e6d0" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId42866a74b3f33e21f" cstate="print"/>
+                    <a:blip r:embed="rId64596a8f2e921e6ce" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7325,137 +7325,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="43879830">
+  <w:abstractNum w:abstractNumId="44289153">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="53581288">
+    <w:lvl w:ilvl="0" w:tplc="79717982">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="53581288" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="79717982" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="53581288" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="79717982" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="53581288" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="79717982" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="53581288" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="79717982" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="53581288" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="79717982" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="53581288" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="79717982" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="53581288" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="79717982" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="53581288" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="79717982" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43879829">
+  <w:abstractNum w:abstractNumId="44289152">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="43012936">
+    <w:lvl w:ilvl="0" w:tplc="29145901">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8207,55 +8207,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="43879829">
-    <w:abstractNumId w:val="43879829"/>
+  <w:num w:numId="44289152">
+    <w:abstractNumId w:val="44289152"/>
   </w:num>
-  <w:num w:numId="43879830">
-    <w:abstractNumId w:val="43879830"/>
+  <w:num w:numId="44289153">
+    <w:abstractNumId w:val="44289153"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19805,51 +19805,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId357556674" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId170776073" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId55006a74b3f339b4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OPOGSC/" TargetMode="External"/><Relationship Id="rId62056a74b3f339bb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OPOGSC/categorization" TargetMode="External"/><Relationship Id="rId58736a74b3f339e11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OPOGSC/photos" TargetMode="External"/><Relationship Id="rId95486a74b3f33d566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OPOGSC/documents" TargetMode="External"/><Relationship Id="rId41306a74b3f33d68c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OPOGSC/documents" TargetMode="External"/><Relationship Id="rId42306a74b3f33dc8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1365-3113.1997.d01-47.xhttps://doi.org/10.1046/j.1365-3113.1997.d01-47.x" TargetMode="External"/><Relationship Id="rId82496a74b3f33dede" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/2823b66f-ce73-48eb-8272-082124412092" TargetMode="External"/><Relationship Id="rId65216a74b3f33e021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId56216a74b3f339cb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56216a74b3f339cb6.jpg"/><Relationship Id="rId98946a74b3f33c604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98946a74b3f33c604.jpg"/><Relationship Id="rId42866a74b3f33e21f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42866a74b3f33e21f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId810985025" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId127396348" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId22906a8f2e9219304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OPOGSC/" TargetMode="External"/><Relationship Id="rId43006a8f2e921936f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OPOGSC/categorization" TargetMode="External"/><Relationship Id="rId34696a8f2e9219cbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OPOGSC/photos" TargetMode="External"/><Relationship Id="rId75526a8f2e921cf9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OPOGSC/documents" TargetMode="External"/><Relationship Id="rId63426a8f2e921d0da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OPOGSC/documents" TargetMode="External"/><Relationship Id="rId43806a8f2e921def2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1365-3113.1997.d01-47.xhttps://doi.org/10.1046/j.1365-3113.1997.d01-47.x" TargetMode="External"/><Relationship Id="rId45066a8f2e921e1c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/2823b66f-ce73-48eb-8272-082124412092" TargetMode="External"/><Relationship Id="rId11216a8f2e921e482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId33486a8f2e9219b8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33486a8f2e9219b8a.jpg"/><Relationship Id="rId54346a8f2e921bb22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54346a8f2e921bb22.jpg"/><Relationship Id="rId64596a8f2e921e6ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64596a8f2e921e6ce.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>