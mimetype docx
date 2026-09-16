--- v12 (2026-08-26)
+++ v13 (2026-09-16)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Walker</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> banana moth, sugarcane borer, sugarcane moth</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22906a8f2e9219304" w:history="1">
+            <w:hyperlink r:id="rId78546aaa74e3165b2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> RNQP ((EU) 2019/2072 Annex IV)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43006a8f2e921936f" w:history="1">
+            <w:hyperlink r:id="rId91566aaa74e31661e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> OPOGSC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="56679626" name="name15486a8f2e9219b8c" descr="17571.jpg"/>
+                  <wp:docPr id="90917511" name="name23076aaa74e316df7" descr="17571.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="17571.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId33486a8f2e9219b8a" cstate="print"/>
+                          <a:blip r:embed="rId36836aaa74e316df5" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId34696a8f2e9219cbd" w:history="1">
+            <w:hyperlink r:id="rId54976aaa74e316f43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -3370,63 +3370,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">O. sacchari</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> originates in the humid tropical and subtropical regions of Africa, where it is not a significant pest. It first attracted attention as a serious pest on bananas in the Canary Islands in the 1920s. In the 1970s, it was introduced into Brazil and Central America, and started to appear in greenhouses in the EPPO region. It was later introduced in Japan in the 1980s, and China and the USA in the 1990s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="23439444" name="name67986a8f2e921bb25" descr="OPOGSC_distribution_map.jpg"/>
+            <wp:docPr id="67123976" name="name30126aaa74e318e65" descr="OPOGSC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="OPOGSC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId54346a8f2e921bb22" cstate="print"/>
+                    <a:blip r:embed="rId53816aaa74e318e62" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5429,51 +5429,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 171–173. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75526a8f2e921cf9b" w:history="1">
+      <w:hyperlink r:id="rId89046aaa74e319eb3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/OPOGSC/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5559,51 +5559,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 28. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63426a8f2e921d0da" w:history="1">
+      <w:hyperlink r:id="rId60616aaa74e319f88" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/OPOGSC/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6398,51 +6398,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">363–396</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43806a8f2e921def2" w:history="1">
+      <w:hyperlink r:id="rId28046aaa74e31a4ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1046/j.1365-3113.1997.d01-47.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6751,51 +6751,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Netherlands Food and Consumer Product Safety Authority. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">48 pp. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45066a8f2e921e1c4" w:history="1">
+      <w:hyperlink r:id="rId32116aaa74e31a753" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/2823b66f-ce73-48eb-8272-082124412092</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6948,51 +6948,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Opogona sacchari</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11216a8f2e921e482" w:history="1">
+      <w:hyperlink r:id="rId54506aaa74e31a89e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7171,63 +7171,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 513-516.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="63709479" name="name41226a8f2e921e6d0" descr="eu_funding_250.png"/>
+            <wp:docPr id="28637570" name="name87676aaa74e31af91" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId64596a8f2e921e6ce" cstate="print"/>
+                    <a:blip r:embed="rId77756aaa74e31af8f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7325,137 +7325,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="44289153">
+  <w:abstractNum w:abstractNumId="63893895">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="79717982">
+    <w:lvl w:ilvl="0" w:tplc="66785208">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="79717982" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="66785208" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="79717982" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="66785208" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="79717982" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="66785208" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="79717982" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="66785208" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="79717982" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="66785208" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="79717982" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="66785208" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="79717982" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="66785208" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="79717982" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="66785208" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44289152">
+  <w:abstractNum w:abstractNumId="63893894">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="29145901">
+    <w:lvl w:ilvl="0" w:tplc="83466492">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8207,55 +8207,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="44289152">
-    <w:abstractNumId w:val="44289152"/>
+  <w:num w:numId="63893894">
+    <w:abstractNumId w:val="63893894"/>
   </w:num>
-  <w:num w:numId="44289153">
-    <w:abstractNumId w:val="44289153"/>
+  <w:num w:numId="63893895">
+    <w:abstractNumId w:val="63893895"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19805,51 +19805,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId810985025" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId127396348" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId22906a8f2e9219304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OPOGSC/" TargetMode="External"/><Relationship Id="rId43006a8f2e921936f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OPOGSC/categorization" TargetMode="External"/><Relationship Id="rId34696a8f2e9219cbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OPOGSC/photos" TargetMode="External"/><Relationship Id="rId75526a8f2e921cf9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OPOGSC/documents" TargetMode="External"/><Relationship Id="rId63426a8f2e921d0da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OPOGSC/documents" TargetMode="External"/><Relationship Id="rId43806a8f2e921def2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1365-3113.1997.d01-47.xhttps://doi.org/10.1046/j.1365-3113.1997.d01-47.x" TargetMode="External"/><Relationship Id="rId45066a8f2e921e1c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/2823b66f-ce73-48eb-8272-082124412092" TargetMode="External"/><Relationship Id="rId11216a8f2e921e482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId33486a8f2e9219b8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33486a8f2e9219b8a.jpg"/><Relationship Id="rId54346a8f2e921bb22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54346a8f2e921bb22.jpg"/><Relationship Id="rId64596a8f2e921e6ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64596a8f2e921e6ce.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId215699067" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId782654225" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId78546aaa74e3165b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OPOGSC/" TargetMode="External"/><Relationship Id="rId91566aaa74e31661e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OPOGSC/categorization" TargetMode="External"/><Relationship Id="rId54976aaa74e316f43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OPOGSC/photos" TargetMode="External"/><Relationship Id="rId89046aaa74e319eb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OPOGSC/documents" TargetMode="External"/><Relationship Id="rId60616aaa74e319f88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OPOGSC/documents" TargetMode="External"/><Relationship Id="rId28046aaa74e31a4ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1046/j.1365-3113.1997.d01-47.xhttps://doi.org/10.1046/j.1365-3113.1997.d01-47.x" TargetMode="External"/><Relationship Id="rId32116aaa74e31a753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/2823b66f-ce73-48eb-8272-082124412092" TargetMode="External"/><Relationship Id="rId54506aaa74e31a89e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId36836aaa74e316df5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36836aaa74e316df5.jpg"/><Relationship Id="rId53816aaa74e318e62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53816aaa74e318e62.jpg"/><Relationship Id="rId77756aaa74e31af8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77756aaa74e31af8f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>