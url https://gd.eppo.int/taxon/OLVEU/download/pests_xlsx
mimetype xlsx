--- v3 (2026-03-04)
+++ v4 (2026-04-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="OLVEU" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="142">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="145">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>AGRLPL</t>
   </si>
   <si>
     <t>Agrilus planipennis</t>
   </si>
   <si>
     <t>* Cipollini D, Rigsby CM &amp; Peterson DL (2017) Feeding and development of emerald ash borer (Coleoptera: Buprestidae) on cultivated olive, Olea europaea. Journal of Economic Entomology 110, 1935–1937.
 * Peterson DL, Cipollini D (2020) Larval performance of a major pest on novel hosts and the effect of stressors. Environmental Entomology 49(2), 482-488.</t>
   </si>
@@ -132,50 +132,59 @@
   </si>
   <si>
     <t>Ceratitis capitata</t>
   </si>
   <si>
     <t>* Liquido NJ, McQuate GT, Hanlin MA, Suiter KA (2020) Host plants of the Mediterranean fruit fly, Ceratitis capitata (Wiedemann), Version 4.0. Available online at: USDA Compendium of Fruit Fly Host Information (CoFFHI), https://coffhi.cphst.org/</t>
   </si>
   <si>
     <t>COLLAC</t>
   </si>
   <si>
     <t>Colletotrichum acutatum sensu lato</t>
   </si>
   <si>
     <t>* Cara M, Iliadi MK, Lagogianni CS, Paplomatas EJ, Merkuri J, Tsitsigiannis DI (2021) First report of Colletotrichum acutatum causing anthracnose on olives in Albania. Plant Disease 105(2), 495.
 * Nawaz HH, Manzoor A, Iqbal MZ, Ansar MR, Ali M, Muhammad Kakar K, Ali Awan A, Weiguo M (2023) Colletotrichum acutatum: Causal Agent of Olive Anthracnose Isolation, Characterization, and Fungicide Susceptibility Screening in Punjab, Pakistan. Plant Disease 107(5), 1329-1342.</t>
   </si>
   <si>
     <t>QUADPE</t>
   </si>
   <si>
     <t>Comstockaspis perniciosa</t>
   </si>
   <si>
     <t>* Ben-Dov Y, German V (2003) A systemic catalogue of the Diaspididae (armoured scale insects) of the world, subfamilies Aspidiotinae, Comstockiellinae and Odonaspidinae. Intercept Ltd, Andover UK, 1111 pp.</t>
+  </si>
+  <si>
+    <t>CMV000</t>
+  </si>
+  <si>
+    <t>Cucumovirus CMV</t>
+  </si>
+  <si>
+    <t>* El Air M, Mahfoudi N, Digiaro M, Najjar A, Elbeaino T (2011) Detection of olive‐infecting viruses in Tunisia. Journal of Phytopathology 159(4), 283-286. https://doi.org/10.1111/j.1439-0434.2010.01771.x</t>
   </si>
   <si>
     <t>EOTELE</t>
   </si>
   <si>
     <t>Eotetranychus lewisi</t>
   </si>
   <si>
     <t>* Pritchard AE, Baker EW (1955) A revision of the spider mite family Tetranychidae.  Memoirs Series, San Francisco, Pacific Coast Entomological Society, 2: 472 p.</t>
   </si>
   <si>
     <t>EUTEOR</t>
   </si>
   <si>
     <t>Eutetranychus orientalis</t>
   </si>
   <si>
     <t xml:space="preserve">* Beyzavi G, Ueckermann EA, Faraji F, Ostovan H (2013) A catalog of Iranian prostigmatic mites of superfamilies Raphignathoidea &amp; Tetranychoidea (Acari). Persian Journal of Acarology 2(3), 389-474. </t>
   </si>
   <si>
     <t>EUTYLA</t>
   </si>
   <si>
     <t>Eutypa lata</t>
   </si>
@@ -347,51 +356,52 @@
   <si>
     <t>Ricania speculum</t>
   </si>
   <si>
     <t>HELYBU</t>
   </si>
   <si>
     <t>Rotylenchus buxophilus</t>
   </si>
   <si>
     <t>SCITAU</t>
   </si>
   <si>
     <t>Scirtothrips aurantii</t>
   </si>
   <si>
     <t>* NPPO of the Netherlands (2025-12)</t>
   </si>
   <si>
     <t>SLRSV0</t>
   </si>
   <si>
     <t>Stralarivirus fragariae</t>
   </si>
   <si>
-    <t>* Mathioudakis MM, Saponari M, Hasiów-Jaroszewska B, Elbeaino T, Koubouris G (2020) Detection of viruses in olive cultivars in Greece, using a rapid and effective RNA extraction method, for certification of virus-tested propagation material. Phytopathologia Mediterranea 59(1), 203-211.
+    <t>* El Air M, Mahfoudi N, Digiaro M, Najjar A, Elbeaino T (2011) Detection of olive‐infecting viruses in Tunisia. Journal of Phytopathology 159(4), 283-286. https://doi.org/10.1111/j.1439-0434.2010.01771.x
+* Mathioudakis MM, Saponari M, Hasiów-Jaroszewska B, Elbeaino T, Koubouris G (2020) Detection of viruses in olive cultivars in Greece, using a rapid and effective RNA extraction method, for certification of virus-tested propagation material. Phytopathologia Mediterranea 59(1), 203-211.
 -------- On olive (Olea europaea) in Crete.</t>
   </si>
   <si>
     <t>ARGPLE</t>
   </si>
   <si>
     <t>Thaumatotibia leucotreta</t>
   </si>
   <si>
     <t>* Mgocheki N, Addison P (2016) Investigating the validity of the species status of the false codling moth in South African deciduous fruit orchards using mating studies and mtDNA. Bulletin of Entomological Research, 106(5), 598–605. doi:10.1017/s0007485316000304</t>
   </si>
   <si>
     <t>THEBPI</t>
   </si>
   <si>
     <t>Theba pisana</t>
   </si>
   <si>
     <t>TYLESE</t>
   </si>
   <si>
     <t>Tylenchulus semipenetrans</t>
   </si>
   <si>
     <t>* Ibrahim IK, Abu-Habib AH, Kantor M, Handoo ZA (2022) Pathogenicity and control of the citrus nematode Tylenchulus semipenetrans on citrus, grape, olive, loquat, and persimmon species and cultivars. Nematropica 52(2), 79-84.</t>
@@ -820,51 +830,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D49"/>
+  <dimension ref="A1:D50"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="410.471" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1192,225 +1202,225 @@
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>8</v>
       </c>
       <c r="B25" t="s">
         <v>72</v>
       </c>
       <c r="C25" t="s">
         <v>73</v>
       </c>
       <c r="D25" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>8</v>
       </c>
       <c r="B26" t="s">
         <v>75</v>
       </c>
       <c r="C26" t="s">
         <v>76</v>
       </c>
-      <c r="D26"/>
+      <c r="D26" t="s">
+        <v>77</v>
+      </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>8</v>
       </c>
       <c r="B27" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C27" t="s">
-        <v>78</v>
-[...1 lines deleted...]
-      <c r="D27" t="s">
         <v>79</v>
       </c>
+      <c r="D27"/>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
         <v>8</v>
       </c>
       <c r="B28" t="s">
         <v>80</v>
       </c>
       <c r="C28" t="s">
         <v>81</v>
       </c>
       <c r="D28" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
         <v>8</v>
       </c>
       <c r="B29" t="s">
         <v>83</v>
       </c>
       <c r="C29" t="s">
         <v>84</v>
       </c>
-      <c r="D29"/>
+      <c r="D29" t="s">
+        <v>85</v>
+      </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
         <v>8</v>
       </c>
       <c r="B30" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C30" t="s">
-        <v>86</v>
-[...1 lines deleted...]
-      <c r="D30" t="s">
         <v>87</v>
       </c>
+      <c r="D30"/>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
         <v>8</v>
       </c>
       <c r="B31" t="s">
         <v>88</v>
       </c>
       <c r="C31" t="s">
         <v>89</v>
       </c>
       <c r="D31" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
         <v>8</v>
       </c>
       <c r="B32" t="s">
         <v>91</v>
       </c>
       <c r="C32" t="s">
         <v>92</v>
       </c>
       <c r="D32" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
         <v>8</v>
       </c>
       <c r="B33" t="s">
         <v>94</v>
       </c>
       <c r="C33" t="s">
         <v>95</v>
       </c>
-      <c r="D33"/>
+      <c r="D33" t="s">
+        <v>96</v>
+      </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
         <v>8</v>
       </c>
       <c r="B34" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C34" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D34"/>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
         <v>8</v>
       </c>
       <c r="B35" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C35" t="s">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="D35" t="s">
         <v>100</v>
       </c>
+      <c r="D35"/>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
         <v>8</v>
       </c>
       <c r="B36" t="s">
         <v>101</v>
       </c>
       <c r="C36" t="s">
         <v>102</v>
       </c>
       <c r="D36" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
         <v>8</v>
       </c>
       <c r="B37" t="s">
         <v>104</v>
       </c>
       <c r="C37" t="s">
         <v>105</v>
       </c>
       <c r="D37" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
         <v>8</v>
       </c>
       <c r="B38" t="s">
         <v>107</v>
       </c>
       <c r="C38" t="s">
         <v>108</v>
       </c>
-      <c r="D38"/>
+      <c r="D38" t="s">
+        <v>109</v>
+      </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
         <v>8</v>
       </c>
       <c r="B39" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C39" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="D39" t="s">
         <v>111</v>
       </c>
+      <c r="D39"/>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
         <v>8</v>
       </c>
       <c r="B40" t="s">
         <v>112</v>
       </c>
       <c r="C40" t="s">
         <v>113</v>
       </c>
       <c r="D40" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
         <v>8</v>
       </c>
       <c r="B41" t="s">
         <v>115</v>
       </c>
       <c r="C41" t="s">
         <v>116</v>
       </c>
@@ -1468,86 +1478,100 @@
         <v>127</v>
       </c>
       <c r="C45" t="s">
         <v>128</v>
       </c>
       <c r="D45" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
         <v>8</v>
       </c>
       <c r="B46" t="s">
         <v>130</v>
       </c>
       <c r="C46" t="s">
         <v>131</v>
       </c>
       <c r="D46" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
+        <v>8</v>
+      </c>
+      <c r="B47" t="s">
         <v>133</v>
       </c>
-      <c r="B47" t="s">
+      <c r="C47" t="s">
         <v>134</v>
       </c>
-      <c r="C47" t="s">
+      <c r="D47" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="B48" t="s">
         <v>137</v>
       </c>
       <c r="C48" t="s">
         <v>138</v>
       </c>
-      <c r="D48"/>
+      <c r="D48" t="s">
+        <v>139</v>
+      </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="B49" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C49" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="D49" t="s">
         <v>141</v>
+      </c>
+      <c r="D49"/>
+    </row>
+    <row r="50" spans="1:4">
+      <c r="A50" t="s">
+        <v>136</v>
+      </c>
+      <c r="B50" t="s">
+        <v>142</v>
+      </c>
+      <c r="C50" t="s">
+        <v>143</v>
+      </c>
+      <c r="D50" t="s">
+        <v>144</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">