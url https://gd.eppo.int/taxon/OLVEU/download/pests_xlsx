--- v4 (2026-04-23)
+++ v5 (2026-06-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="OLVEU" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="145">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>AGRLPL</t>
   </si>
   <si>
     <t>Agrilus planipennis</t>
   </si>
   <si>
     <t>* Cipollini D, Rigsby CM &amp; Peterson DL (2017) Feeding and development of emerald ash borer (Coleoptera: Buprestidae) on cultivated olive, Olea europaea. Journal of Economic Entomology 110, 1935–1937.
 * Peterson DL, Cipollini D (2020) Larval performance of a major pest on novel hosts and the effect of stressors. Environmental Entomology 49(2), 482-488.</t>
   </si>
@@ -78,95 +78,113 @@
   <si>
     <t>Anoplophora chinensis</t>
   </si>
   <si>
     <t>* Sjöman H, Östberg J &amp; Nilsson J (2014) Review of host trees for the wood-boring pests Anoplophora glabripennis and Anoplophora chinensis: an urban forest perspective. Arboriculture &amp; Urban Forestry 40(3), 143–164.</t>
   </si>
   <si>
     <t>Anoplophora chinensis (as Olea)</t>
   </si>
   <si>
     <t>AONDCI</t>
   </si>
   <si>
     <t>Aonidiella citrina</t>
   </si>
   <si>
     <t>DACUTR</t>
   </si>
   <si>
     <t>Bactrocera tryoni</t>
   </si>
   <si>
     <t>* Hancock D, Hamacek EL, Lloyd AC, Elson-Harris MM (2000) The distribution and host plants of fruit flies (Diptera: Tephritidae) in Australia. Queensland Department of Primary Industries, 75 pp.</t>
   </si>
   <si>
+    <t>BISCRO</t>
+  </si>
+  <si>
+    <t>Biscogniauxia rosacearum</t>
+  </si>
+  <si>
+    <t>* Spies CF, Mostert L, Carlucci A, Moyo P, Van Jaarsveld WJ, Du Plessis IL, Van Dyk M, Halleen F (2020) Dieback and decline pathogens of olive trees in South Africa. Persoonia-Molecular Phylogeny and Evolution of Fungi 45(1), 196-220 https://doi.org/10.3767/persoonia.2020.45.08</t>
+  </si>
+  <si>
     <t>TETTFE</t>
   </si>
   <si>
     <t>Bothrogonia ferruginea</t>
   </si>
   <si>
     <t>* Huh EY, Kwon YJ (1994) Systematic and Biogeographic Studies on the Subfamily Cicadellinae from Korea (Homoptera: Cicadellidae). Insecta Koreana 11, 99-159.</t>
   </si>
   <si>
     <t>TORTPR</t>
   </si>
   <si>
     <t>Cacoecimorpha pronubana</t>
   </si>
   <si>
     <t xml:space="preserve">* Kaçar G, Ulusoy MR (2008) A new pest of olive trees: Carnation tortrix, Cacoecimorpha pronubana (Hubner), 1796-1799 (Lepidoptera: Tortricidae) in the Eastern Mediterranean Region of Turkey. Turkiye Entomoloji Dergisi 32(3), 211-223.
 * Ragusa S (1967) Osservazioni sulla Cacoecia pronubana Hb. (verme del garfano) in Sicilia (Lepidoptera, Tortricidae). Bollettino dell'Istituto di Entomologia Agraria e dell'Osservatorio de Fitopatologia di Palermo 7, 41-62. </t>
   </si>
   <si>
     <t>PHYPSO</t>
   </si>
   <si>
     <t>'Candidatus Phytoplasma solani'</t>
   </si>
   <si>
     <t>* Marcone C, Bellardi MG, Bertaccini A (2016) Phytoplasma diseases of medicinal and aromatic plants.  Journal of Plant Pathology 98(3), 379-404.</t>
   </si>
   <si>
     <t>CERTCA</t>
   </si>
   <si>
     <t>Ceratitis capitata</t>
   </si>
   <si>
     <t>* Liquido NJ, McQuate GT, Hanlin MA, Suiter KA (2020) Host plants of the Mediterranean fruit fly, Ceratitis capitata (Wiedemann), Version 4.0. Available online at: USDA Compendium of Fruit Fly Host Information (CoFFHI), https://coffhi.cphst.org/</t>
   </si>
   <si>
     <t>COLLAC</t>
   </si>
   <si>
     <t>Colletotrichum acutatum sensu lato</t>
   </si>
   <si>
     <t>* Cara M, Iliadi MK, Lagogianni CS, Paplomatas EJ, Merkuri J, Tsitsigiannis DI (2021) First report of Colletotrichum acutatum causing anthracnose on olives in Albania. Plant Disease 105(2), 495.
 * Nawaz HH, Manzoor A, Iqbal MZ, Ansar MR, Ali M, Muhammad Kakar K, Ali Awan A, Weiguo M (2023) Colletotrichum acutatum: Causal Agent of Olive Anthracnose Isolation, Characterization, and Fungicide Susceptibility Screening in Punjab, Pakistan. Plant Disease 107(5), 1329-1342.</t>
+  </si>
+  <si>
+    <t>COLLFC</t>
+  </si>
+  <si>
+    <t>Colletotrichum fructicola</t>
+  </si>
+  <si>
+    <t>* Xu X, Zha Y, Liu Y, Hu Y, Wang Y (2026) First report of Colletotrichum aenigma and C. fructicola causing anthracnose on olive (Olea europaea) in China. Australasian Plant Pathology 55(3), 59. https://doi.org/10.1007/s13313-026-01141-x</t>
   </si>
   <si>
     <t>QUADPE</t>
   </si>
   <si>
     <t>Comstockaspis perniciosa</t>
   </si>
   <si>
     <t>* Ben-Dov Y, German V (2003) A systemic catalogue of the Diaspididae (armoured scale insects) of the world, subfamilies Aspidiotinae, Comstockiellinae and Odonaspidinae. Intercept Ltd, Andover UK, 1111 pp.</t>
   </si>
   <si>
     <t>CMV000</t>
   </si>
   <si>
     <t>Cucumovirus CMV</t>
   </si>
   <si>
     <t>* El Air M, Mahfoudi N, Digiaro M, Najjar A, Elbeaino T (2011) Detection of olive‐infecting viruses in Tunisia. Journal of Phytopathology 159(4), 283-286. https://doi.org/10.1111/j.1439-0434.2010.01771.x</t>
   </si>
   <si>
     <t>EOTELE</t>
   </si>
   <si>
     <t>Eotetranychus lewisi</t>
   </si>
@@ -830,51 +848,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D50"/>
+  <dimension ref="A1:D52"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="410.471" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1216,239 +1234,239 @@
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>8</v>
       </c>
       <c r="B26" t="s">
         <v>75</v>
       </c>
       <c r="C26" t="s">
         <v>76</v>
       </c>
       <c r="D26" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>8</v>
       </c>
       <c r="B27" t="s">
         <v>78</v>
       </c>
       <c r="C27" t="s">
         <v>79</v>
       </c>
-      <c r="D27"/>
+      <c r="D27" t="s">
+        <v>80</v>
+      </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
         <v>8</v>
       </c>
       <c r="B28" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C28" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D28" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
         <v>8</v>
       </c>
       <c r="B29" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C29" t="s">
-        <v>84</v>
-[...1 lines deleted...]
-      <c r="D29" t="s">
         <v>85</v>
       </c>
+      <c r="D29"/>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
         <v>8</v>
       </c>
       <c r="B30" t="s">
         <v>86</v>
       </c>
       <c r="C30" t="s">
         <v>87</v>
       </c>
-      <c r="D30"/>
+      <c r="D30" t="s">
+        <v>88</v>
+      </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
         <v>8</v>
       </c>
       <c r="B31" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C31" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D31" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
         <v>8</v>
       </c>
       <c r="B32" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C32" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="D32" t="s">
         <v>93</v>
       </c>
+      <c r="D32"/>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
         <v>8</v>
       </c>
       <c r="B33" t="s">
         <v>94</v>
       </c>
       <c r="C33" t="s">
         <v>95</v>
       </c>
       <c r="D33" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
         <v>8</v>
       </c>
       <c r="B34" t="s">
         <v>97</v>
       </c>
       <c r="C34" t="s">
         <v>98</v>
       </c>
-      <c r="D34"/>
+      <c r="D34" t="s">
+        <v>99</v>
+      </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
         <v>8</v>
       </c>
       <c r="B35" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C35" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="D35"/>
+        <v>101</v>
+      </c>
+      <c r="D35" t="s">
+        <v>102</v>
+      </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
         <v>8</v>
       </c>
       <c r="B36" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="C36" t="s">
-        <v>102</v>
-[...3 lines deleted...]
-      </c>
+        <v>104</v>
+      </c>
+      <c r="D36"/>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
         <v>8</v>
       </c>
       <c r="B37" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C37" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="D37" t="s">
         <v>106</v>
       </c>
+      <c r="D37"/>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
         <v>8</v>
       </c>
       <c r="B38" t="s">
         <v>107</v>
       </c>
       <c r="C38" t="s">
         <v>108</v>
       </c>
       <c r="D38" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
         <v>8</v>
       </c>
       <c r="B39" t="s">
         <v>110</v>
       </c>
       <c r="C39" t="s">
         <v>111</v>
       </c>
-      <c r="D39"/>
+      <c r="D39" t="s">
+        <v>112</v>
+      </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
         <v>8</v>
       </c>
       <c r="B40" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C40" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D40" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
         <v>8</v>
       </c>
       <c r="B41" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C41" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="D41" t="s">
         <v>117</v>
       </c>
+      <c r="D41"/>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
         <v>8</v>
       </c>
       <c r="B42" t="s">
         <v>118</v>
       </c>
       <c r="C42" t="s">
         <v>119</v>
       </c>
       <c r="D42" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
         <v>8</v>
       </c>
       <c r="B43" t="s">
         <v>121</v>
       </c>
       <c r="C43" t="s">
         <v>122</v>
       </c>
@@ -1492,86 +1510,114 @@
         <v>130</v>
       </c>
       <c r="C46" t="s">
         <v>131</v>
       </c>
       <c r="D46" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
         <v>8</v>
       </c>
       <c r="B47" t="s">
         <v>133</v>
       </c>
       <c r="C47" t="s">
         <v>134</v>
       </c>
       <c r="D47" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
+        <v>8</v>
+      </c>
+      <c r="B48" t="s">
         <v>136</v>
       </c>
-      <c r="B48" t="s">
+      <c r="C48" t="s">
         <v>137</v>
       </c>
-      <c r="C48" t="s">
+      <c r="D48" t="s">
         <v>138</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
-        <v>136</v>
+        <v>8</v>
       </c>
       <c r="B49" t="s">
+        <v>139</v>
+      </c>
+      <c r="C49" t="s">
         <v>140</v>
       </c>
-      <c r="C49" t="s">
+      <c r="D49" t="s">
         <v>141</v>
       </c>
-      <c r="D49"/>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="B50" t="s">
+        <v>143</v>
+      </c>
+      <c r="C50" t="s">
+        <v>144</v>
+      </c>
+      <c r="D50" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4">
+      <c r="A51" t="s">
         <v>142</v>
       </c>
-      <c r="C50" t="s">
-[...3 lines deleted...]
-        <v>144</v>
+      <c r="B51" t="s">
+        <v>146</v>
+      </c>
+      <c r="C51" t="s">
+        <v>147</v>
+      </c>
+      <c r="D51"/>
+    </row>
+    <row r="52" spans="1:4">
+      <c r="A52" t="s">
+        <v>142</v>
+      </c>
+      <c r="B52" t="s">
+        <v>148</v>
+      </c>
+      <c r="C52" t="s">
+        <v>149</v>
+      </c>
+      <c r="D52" t="s">
+        <v>150</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">