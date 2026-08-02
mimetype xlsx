--- v5 (2026-06-02)
+++ v6 (2026-08-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="OLVEU" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="154">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>AGRLPL</t>
   </si>
   <si>
     <t>Agrilus planipennis</t>
   </si>
   <si>
     <t>* Cipollini D, Rigsby CM &amp; Peterson DL (2017) Feeding and development of emerald ash borer (Coleoptera: Buprestidae) on cultivated olive, Olea europaea. Journal of Economic Entomology 110, 1935–1937.
 * Peterson DL, Cipollini D (2020) Larval performance of a major pest on novel hosts and the effect of stressors. Environmental Entomology 49(2), 482-488.</t>
   </si>
@@ -419,50 +419,59 @@
     <t>TYLESE</t>
   </si>
   <si>
     <t>Tylenchulus semipenetrans</t>
   </si>
   <si>
     <t>* Ibrahim IK, Abu-Habib AH, Kantor M, Handoo ZA (2022) Pathogenicity and control of the citrus nematode Tylenchulus semipenetrans on citrus, grape, olive, loquat, and persimmon species and cultivars. Nematropica 52(2), 79-84.</t>
   </si>
   <si>
     <t>VERTDA</t>
   </si>
   <si>
     <t>Verticillium dahliae</t>
   </si>
   <si>
     <t>* Inderbitzin P, Subbarao KV (2014) Verticillium systematics and evolution: how confusion impedes Verticillium wilt management and how to resolve it. Phytopathology 104(6), 564-574. https://doi.org/10.1094/PHYTO-11-13-0315-IA</t>
   </si>
   <si>
     <t>XIPHCA</t>
   </si>
   <si>
     <t>Xiphinema californicum</t>
   </si>
   <si>
     <t>* Lamberti F &amp; Bleve-Zacheo T (1979) Studies on Xiphinema americanum sensu lato with descriptions of fifteen new species (Nematoda, Longidoridae). Nematologia Mediterranea 7, 51-106.</t>
+  </si>
+  <si>
+    <t>XYLEFF</t>
+  </si>
+  <si>
+    <t>Xylella fastidiosa subsp. fastidiosa</t>
+  </si>
+  <si>
+    <t>* EFSA (European Food Safety Authority), Cavalieri V, Fasanelli E, Furnari G, Gibin D, Gutierrez Linares A, Mikulová A, La Notte P, Pasinato L,  Stancanelli G (2026) Update of the Xylella spp. host plant database – Systematic literature search up to 31 December 2025. EFSA Journal, 24(6), e10147. https://doi.org/10.2903/j.efsa.2026.10182</t>
   </si>
   <si>
     <t>XYLEFM</t>
   </si>
   <si>
     <t>Xylella fastidiosa subsp. multiplex</t>
   </si>
   <si>
     <t>* Commission database of host plants found to be susceptible to Xylella fastidiosa in the Union Territory (update 12 of 2019-04-11).
 * Pictures of symptoms provided by FREDON PACA, France (2020), in this database.
 * EFSA (2024) Update of the Xylella spp. host plant database – Systematic literature search up to 31 December 2023. EFSA Journal 22, e8898. https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2024.8898
 ------- Xylella fastidiosa subsp. multiplex.</t>
   </si>
   <si>
     <t>XYLEFP</t>
   </si>
   <si>
     <t>Xylella fastidiosa subsp. pauca</t>
   </si>
   <si>
     <t>* Commission database of host plants found to be susceptible to Xylella fastidiosa in the Union Territory (update 12 of 2019-04-11).
 * EFSA (2024) Update of the Xylella spp. host plant database – Systematic literature search up to 31 December 2023. EFSA Journal 22, e8898. https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2024.8898
 ------- Xylella fastidiosa subsp. pauca.</t>
   </si>
   <si>
@@ -848,51 +857,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D52"/>
+  <dimension ref="A1:D53"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="410.471" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1538,86 +1547,100 @@
         <v>136</v>
       </c>
       <c r="C48" t="s">
         <v>137</v>
       </c>
       <c r="D48" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
         <v>8</v>
       </c>
       <c r="B49" t="s">
         <v>139</v>
       </c>
       <c r="C49" t="s">
         <v>140</v>
       </c>
       <c r="D49" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
+        <v>8</v>
+      </c>
+      <c r="B50" t="s">
         <v>142</v>
       </c>
-      <c r="B50" t="s">
+      <c r="C50" t="s">
         <v>143</v>
       </c>
-      <c r="C50" t="s">
+      <c r="D50" t="s">
         <v>144</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B51" t="s">
         <v>146</v>
       </c>
       <c r="C51" t="s">
         <v>147</v>
       </c>
-      <c r="D51"/>
+      <c r="D51" t="s">
+        <v>148</v>
+      </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B52" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C52" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="D52" t="s">
         <v>150</v>
+      </c>
+      <c r="D52"/>
+    </row>
+    <row r="53" spans="1:4">
+      <c r="A53" t="s">
+        <v>145</v>
+      </c>
+      <c r="B53" t="s">
+        <v>151</v>
+      </c>
+      <c r="C53" t="s">
+        <v>152</v>
+      </c>
+      <c r="D53" t="s">
+        <v>153</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">