--- v0 (2025-10-08)
+++ v1 (2026-06-02)
@@ -84,51 +84,51 @@
   <si>
     <t>Chamaecyparis</t>
   </si>
   <si>
     <t>* Ehara S, Lee LHY (1971) Mites associated with plants in Hong Kong. Journal of the Faculty of Education of Tottori University, Natural Science 22, 61-78.</t>
   </si>
   <si>
     <t>CHCOB</t>
   </si>
   <si>
     <t>Chamaecyparis obtusa</t>
   </si>
   <si>
     <t>* Migeon A, Dorkeld F (2024) Spider Mites Web: a comprehensive database for the Tetranychidae. Available from https://www1.montpellier.inrae.fr/CBGP/spmweb (Accessed 2024/08)</t>
   </si>
   <si>
     <t>CMYJA</t>
   </si>
   <si>
     <t>Cryptomeria japonica</t>
   </si>
   <si>
     <t>CHCFU</t>
   </si>
   <si>
-    <t>Cupressus pendula</t>
+    <t>Cupressus funebris</t>
   </si>
   <si>
     <t>* Migeon A, Dorkeld F (2024) Spider Mites Web: a comprehensive database for the Tetranychidae. Available from https://www1.montpellier.inrae.fr/CBGP/spmweb (Accessed 2024/08)
 ------- as Cupressus funebris.</t>
   </si>
   <si>
     <t>FOKHO</t>
   </si>
   <si>
     <t>Fokienia hodginsii</t>
   </si>
   <si>
     <t>1IUPG</t>
   </si>
   <si>
     <t>Juniperus</t>
   </si>
   <si>
     <t>IUPFO</t>
   </si>
   <si>
     <t>Juniperus formosana</t>
   </si>
   <si>
     <t>IUPRI</t>