--- v1 (2026-02-09)
+++ v2 (2026-09-13)
@@ -447,51 +447,51 @@
   <si>
     <t>Diospyros kaki</t>
   </si>
   <si>
     <t>DODVI</t>
   </si>
   <si>
     <t>Dodonaea viscosa</t>
   </si>
   <si>
     <t>ETLAR</t>
   </si>
   <si>
     <t>Entelea arborescens</t>
   </si>
   <si>
     <t>EIOJA</t>
   </si>
   <si>
     <t>Eriobotrya japonica</t>
   </si>
   <si>
     <t>ERZCA</t>
   </si>
   <si>
-    <t>Erythrina caffra</t>
+    <t>Erythrina afra</t>
   </si>
   <si>
     <t>ERZCO</t>
   </si>
   <si>
     <t>Erythrina corallodendron</t>
   </si>
   <si>
     <t>ERZVA</t>
   </si>
   <si>
     <t>Erythrina variegata</t>
   </si>
   <si>
     <t>EUCBO</t>
   </si>
   <si>
     <t>Eucalyptus botryoides</t>
   </si>
   <si>
     <t>EUCCM</t>
   </si>
   <si>
     <t>Eucalyptus camaldulensis</t>
   </si>