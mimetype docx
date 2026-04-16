--- v5 (2026-03-24)
+++ v6 (2026-04-16)
@@ -358,51 +358,51 @@
               <w:t xml:space="preserve"> Fabricius</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> lemon tree borer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289369c2589ba9ee2" w:history="1">
+            <w:hyperlink r:id="rId627769e0d1df38680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -418,51 +418,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451569c2589ba9f52" w:history="1">
+            <w:hyperlink r:id="rId338269e0d1df386e9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -476,86 +476,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> OEMOHI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="57318068" name="name810669c2589baaa5c" descr="1121.jpg"/>
+                  <wp:docPr id="72516770" name="name512169e0d1df38efe" descr="1121.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1121.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId450269c2589baaa59" cstate="print"/>
+                          <a:blip r:embed="rId716669e0d1df38efc" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId703569c2589baae86" w:history="1">
+            <w:hyperlink r:id="rId934369e0d1df3900f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -5134,63 +5134,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">O. hirta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is distributed throughout New Zealand but more common in the North Island and northern South Island (Lu &amp; Wang, 2005).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="57359988" name="name381169c2589bb0c86" descr="OEMOHI_distribution_map.jpg"/>
+            <wp:docPr id="41831082" name="name816369e0d1df3bb3c" descr="OEMOHI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="OEMOHI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId397369c2589bb0c82" cstate="print"/>
+                    <a:blip r:embed="rId881069e0d1df3bb39" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6214,101 +6214,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) Invasive species compendium datasheet – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oemona hirta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (lemon tree borer). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId377469c2589bb160c" w:history="1">
+      <w:hyperlink r:id="rId846769e0d1df3c445" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/37124</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2014) Revised </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pest risk analysis for Oemona hirta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId542869c2589bb1665" w:history="1">
+      <w:hyperlink r:id="rId690669e0d1df3c49c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6624,51 +6624,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostojá-Starzewski J, MacLeod A &amp; Eyre D (2010) Plant pest factsheet: lemon tree borer, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oemona hirta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. York, UK: Food and Environment Research Agency (FERA).3 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId918369c2589bb1954" w:history="1">
+      <w:hyperlink r:id="rId686969e0d1df3c6f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://planthealthportal.defra.gov.uk/assets/factsheets/lemonTreeBorer.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7182,51 +7182,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oemona hirta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId784469c2589bb1d87" w:history="1">
+      <w:hyperlink r:id="rId586869e0d1df3ca97" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7239,63 +7239,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="601913" name="name784969c2589bb20d3" descr="eu_funding_250.png"/>
+            <wp:docPr id="66603676" name="name246369e0d1df3cd8f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId526669c2589bb20d2" cstate="print"/>
+                    <a:blip r:embed="rId269369e0d1df3cd8d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7393,137 +7393,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="54943615">
+  <w:abstractNum w:abstractNumId="62805858">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="35213010">
+    <w:lvl w:ilvl="0" w:tplc="36931757">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="35213010" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="36931757" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="35213010" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="36931757" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="35213010" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="36931757" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="35213010" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="36931757" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="35213010" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="36931757" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="35213010" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="36931757" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="35213010" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="36931757" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="35213010" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="36931757" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="54943614">
+  <w:abstractNum w:abstractNumId="62805857">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="84933046">
+    <w:lvl w:ilvl="0" w:tplc="10887870">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8275,55 +8275,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="54943614">
-    <w:abstractNumId w:val="54943614"/>
+  <w:num w:numId="62805857">
+    <w:abstractNumId w:val="62805857"/>
   </w:num>
-  <w:num w:numId="54943615">
-    <w:abstractNumId w:val="54943615"/>
+  <w:num w:numId="62805858">
+    <w:abstractNumId w:val="62805858"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19873,51 +19873,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId789227733" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId650915887" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId289369c2589ba9ee2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OEMOHI/" TargetMode="External"/><Relationship Id="rId451569c2589ba9f52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OEMOHI/categorization" TargetMode="External"/><Relationship Id="rId703569c2589baae86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OEMOHI/photos" TargetMode="External"/><Relationship Id="rId377469c2589bb160c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/37124" TargetMode="External"/><Relationship Id="rId542869c2589bb1665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId918369c2589bb1954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/assets/factsheets/lemonTreeBorer.pdf" TargetMode="External"/><Relationship Id="rId784469c2589bb1d87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId450269c2589baaa59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId450269c2589baaa59.jpg"/><Relationship Id="rId397369c2589bb0c82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId397369c2589bb0c82.jpg"/><Relationship Id="rId526669c2589bb20d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId526669c2589bb20d2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId354388125" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId645567814" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId627769e0d1df38680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OEMOHI/" TargetMode="External"/><Relationship Id="rId338269e0d1df386e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OEMOHI/categorization" TargetMode="External"/><Relationship Id="rId934369e0d1df3900f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OEMOHI/photos" TargetMode="External"/><Relationship Id="rId846769e0d1df3c445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/37124" TargetMode="External"/><Relationship Id="rId690669e0d1df3c49c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId686969e0d1df3c6f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/assets/factsheets/lemonTreeBorer.pdf" TargetMode="External"/><Relationship Id="rId586869e0d1df3ca97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId716669e0d1df38efc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId716669e0d1df38efc.jpg"/><Relationship Id="rId881069e0d1df3bb39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId881069e0d1df3bb39.jpg"/><Relationship Id="rId269369e0d1df3cd8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId269369e0d1df3cd8d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>