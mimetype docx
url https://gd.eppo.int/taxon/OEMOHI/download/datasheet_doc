--- v6 (2026-04-16)
+++ v7 (2026-05-07)
@@ -358,51 +358,51 @@
               <w:t xml:space="preserve"> Fabricius</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> lemon tree borer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId627769e0d1df38680" w:history="1">
+            <w:hyperlink r:id="rId138869fc9bb4a39b9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -418,51 +418,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338269e0d1df386e9" w:history="1">
+            <w:hyperlink r:id="rId331069fc9bb4a3a24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -476,86 +476,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> OEMOHI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="72516770" name="name512169e0d1df38efe" descr="1121.jpg"/>
+                  <wp:docPr id="63524827" name="name936969fc9bb4a4200" descr="1121.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1121.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId716669e0d1df38efc" cstate="print"/>
+                          <a:blip r:embed="rId633469fc9bb4a41fe" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId934369e0d1df3900f" w:history="1">
+            <w:hyperlink r:id="rId833869fc9bb4a4331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -5134,63 +5134,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">O. hirta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is distributed throughout New Zealand but more common in the North Island and northern South Island (Lu &amp; Wang, 2005).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="41831082" name="name816369e0d1df3bb3c" descr="OEMOHI_distribution_map.jpg"/>
+            <wp:docPr id="49469522" name="name758169fc9bb4a77d1" descr="OEMOHI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="OEMOHI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId881069e0d1df3bb39" cstate="print"/>
+                    <a:blip r:embed="rId162769fc9bb4a77cc" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6214,101 +6214,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) Invasive species compendium datasheet – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oemona hirta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (lemon tree borer). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId846769e0d1df3c445" w:history="1">
+      <w:hyperlink r:id="rId665369fc9bb4a8148" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/37124</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2014) Revised </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pest risk analysis for Oemona hirta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId690669e0d1df3c49c" w:history="1">
+      <w:hyperlink r:id="rId628569fc9bb4a81a1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6624,51 +6624,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostojá-Starzewski J, MacLeod A &amp; Eyre D (2010) Plant pest factsheet: lemon tree borer, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oemona hirta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. York, UK: Food and Environment Research Agency (FERA).3 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId686969e0d1df3c6f7" w:history="1">
+      <w:hyperlink r:id="rId661069fc9bb4a8414" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://planthealthportal.defra.gov.uk/assets/factsheets/lemonTreeBorer.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7182,51 +7182,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oemona hirta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId586869e0d1df3ca97" w:history="1">
+      <w:hyperlink r:id="rId551969fc9bb4a8b1d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7239,63 +7239,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="66603676" name="name246369e0d1df3cd8f" descr="eu_funding_250.png"/>
+            <wp:docPr id="57421613" name="name755869fc9bb4a8c0f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId269369e0d1df3cd8d" cstate="print"/>
+                    <a:blip r:embed="rId428669fc9bb4a8c0d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7393,137 +7393,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="62805858">
+  <w:abstractNum w:abstractNumId="87305314">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="36931757">
+    <w:lvl w:ilvl="0" w:tplc="74126017">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="36931757" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="74126017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="36931757" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="74126017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="36931757" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="74126017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="36931757" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="74126017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="36931757" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="74126017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="36931757" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="74126017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="36931757" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="74126017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="36931757" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="74126017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="62805857">
+  <w:abstractNum w:abstractNumId="87305313">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="10887870">
+    <w:lvl w:ilvl="0" w:tplc="85722159">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8275,55 +8275,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="62805857">
-    <w:abstractNumId w:val="62805857"/>
+  <w:num w:numId="87305313">
+    <w:abstractNumId w:val="87305313"/>
   </w:num>
-  <w:num w:numId="62805858">
-    <w:abstractNumId w:val="62805858"/>
+  <w:num w:numId="87305314">
+    <w:abstractNumId w:val="87305314"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19873,51 +19873,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId354388125" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId645567814" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId627769e0d1df38680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OEMOHI/" TargetMode="External"/><Relationship Id="rId338269e0d1df386e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OEMOHI/categorization" TargetMode="External"/><Relationship Id="rId934369e0d1df3900f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OEMOHI/photos" TargetMode="External"/><Relationship Id="rId846769e0d1df3c445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/37124" TargetMode="External"/><Relationship Id="rId690669e0d1df3c49c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId686969e0d1df3c6f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/assets/factsheets/lemonTreeBorer.pdf" TargetMode="External"/><Relationship Id="rId586869e0d1df3ca97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId716669e0d1df38efc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId716669e0d1df38efc.jpg"/><Relationship Id="rId881069e0d1df3bb39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId881069e0d1df3bb39.jpg"/><Relationship Id="rId269369e0d1df3cd8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId269369e0d1df3cd8d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId656042974" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId624171493" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId138869fc9bb4a39b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OEMOHI/" TargetMode="External"/><Relationship Id="rId331069fc9bb4a3a24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OEMOHI/categorization" TargetMode="External"/><Relationship Id="rId833869fc9bb4a4331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OEMOHI/photos" TargetMode="External"/><Relationship Id="rId665369fc9bb4a8148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/37124" TargetMode="External"/><Relationship Id="rId628569fc9bb4a81a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId661069fc9bb4a8414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/assets/factsheets/lemonTreeBorer.pdf" TargetMode="External"/><Relationship Id="rId551969fc9bb4a8b1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId633469fc9bb4a41fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId633469fc9bb4a41fe.jpg"/><Relationship Id="rId162769fc9bb4a77cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId162769fc9bb4a77cc.jpg"/><Relationship Id="rId428669fc9bb4a8c0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId428669fc9bb4a8c0d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>