--- v7 (2026-05-07)
+++ v8 (2026-05-30)
@@ -358,51 +358,51 @@
               <w:t xml:space="preserve"> Fabricius</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> lemon tree borer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138869fc9bb4a39b9" w:history="1">
+            <w:hyperlink r:id="rId41606a1b0f94144d8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -418,51 +418,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331069fc9bb4a3a24" w:history="1">
+            <w:hyperlink r:id="rId11256a1b0f9414543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -476,86 +476,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> OEMOHI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="63524827" name="name936969fc9bb4a4200" descr="1121.jpg"/>
+                  <wp:docPr id="23131558" name="name54676a1b0f9414896" descr="1121.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1121.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId633469fc9bb4a41fe" cstate="print"/>
+                          <a:blip r:embed="rId44986a1b0f9414894" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId833869fc9bb4a4331" w:history="1">
+            <w:hyperlink r:id="rId60236a1b0f94149d1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -5134,63 +5134,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">O. hirta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is distributed throughout New Zealand but more common in the North Island and northern South Island (Lu &amp; Wang, 2005).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="49469522" name="name758169fc9bb4a77d1" descr="OEMOHI_distribution_map.jpg"/>
+            <wp:docPr id="14136294" name="name44226a1b0f9416780" descr="OEMOHI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="OEMOHI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId162769fc9bb4a77cc" cstate="print"/>
+                    <a:blip r:embed="rId35966a1b0f941677d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6214,101 +6214,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) Invasive species compendium datasheet – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oemona hirta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (lemon tree borer). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId665369fc9bb4a8148" w:history="1">
+      <w:hyperlink r:id="rId39816a1b0f9417068" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/37124</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2014) Revised </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pest risk analysis for Oemona hirta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId628569fc9bb4a81a1" w:history="1">
+      <w:hyperlink r:id="rId36456a1b0f94170e3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6624,51 +6624,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostojá-Starzewski J, MacLeod A &amp; Eyre D (2010) Plant pest factsheet: lemon tree borer, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oemona hirta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. York, UK: Food and Environment Research Agency (FERA).3 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId661069fc9bb4a8414" w:history="1">
+      <w:hyperlink r:id="rId44656a1b0f941733e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://planthealthportal.defra.gov.uk/assets/factsheets/lemonTreeBorer.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7182,51 +7182,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oemona hirta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId551969fc9bb4a8b1d" w:history="1">
+      <w:hyperlink r:id="rId63916a1b0f9417763" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7239,63 +7239,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="57421613" name="name755869fc9bb4a8c0f" descr="eu_funding_250.png"/>
+            <wp:docPr id="1516820" name="name69746a1b0f941780c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId428669fc9bb4a8c0d" cstate="print"/>
+                    <a:blip r:embed="rId82426a1b0f941780b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7393,137 +7393,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="87305314">
+  <w:abstractNum w:abstractNumId="77815245">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="74126017">
+    <w:lvl w:ilvl="0" w:tplc="32692291">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="74126017" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="32692291" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="74126017" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="32692291" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="74126017" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="32692291" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="74126017" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="32692291" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="74126017" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="32692291" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="74126017" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="32692291" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="74126017" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="32692291" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="74126017" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="32692291" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="87305313">
+  <w:abstractNum w:abstractNumId="77815244">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="85722159">
+    <w:lvl w:ilvl="0" w:tplc="85053973">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8275,55 +8275,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="87305313">
-    <w:abstractNumId w:val="87305313"/>
+  <w:num w:numId="77815244">
+    <w:abstractNumId w:val="77815244"/>
   </w:num>
-  <w:num w:numId="87305314">
-    <w:abstractNumId w:val="87305314"/>
+  <w:num w:numId="77815245">
+    <w:abstractNumId w:val="77815245"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19873,51 +19873,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId656042974" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId624171493" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId138869fc9bb4a39b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OEMOHI/" TargetMode="External"/><Relationship Id="rId331069fc9bb4a3a24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OEMOHI/categorization" TargetMode="External"/><Relationship Id="rId833869fc9bb4a4331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OEMOHI/photos" TargetMode="External"/><Relationship Id="rId665369fc9bb4a8148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/37124" TargetMode="External"/><Relationship Id="rId628569fc9bb4a81a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId661069fc9bb4a8414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/assets/factsheets/lemonTreeBorer.pdf" TargetMode="External"/><Relationship Id="rId551969fc9bb4a8b1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId633469fc9bb4a41fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId633469fc9bb4a41fe.jpg"/><Relationship Id="rId162769fc9bb4a77cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId162769fc9bb4a77cc.jpg"/><Relationship Id="rId428669fc9bb4a8c0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId428669fc9bb4a8c0d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId112518978" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId370934037" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId41606a1b0f94144d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OEMOHI/" TargetMode="External"/><Relationship Id="rId11256a1b0f9414543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OEMOHI/categorization" TargetMode="External"/><Relationship Id="rId60236a1b0f94149d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OEMOHI/photos" TargetMode="External"/><Relationship Id="rId39816a1b0f9417068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/37124" TargetMode="External"/><Relationship Id="rId36456a1b0f94170e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId44656a1b0f941733e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/assets/factsheets/lemonTreeBorer.pdf" TargetMode="External"/><Relationship Id="rId63916a1b0f9417763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId44986a1b0f9414894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44986a1b0f9414894.jpg"/><Relationship Id="rId35966a1b0f941677d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35966a1b0f941677d.jpg"/><Relationship Id="rId82426a1b0f941780b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82426a1b0f941780b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>