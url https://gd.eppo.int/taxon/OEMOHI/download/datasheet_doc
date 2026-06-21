--- v8 (2026-05-30)
+++ v9 (2026-06-21)
@@ -358,51 +358,51 @@
               <w:t xml:space="preserve"> Fabricius</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> lemon tree borer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41606a1b0f94144d8" w:history="1">
+            <w:hyperlink r:id="rId19846a383b9ab2db4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -418,51 +418,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11256a1b0f9414543" w:history="1">
+            <w:hyperlink r:id="rId79906a383b9ab2e20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -476,86 +476,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> OEMOHI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="23131558" name="name54676a1b0f9414896" descr="1121.jpg"/>
+                  <wp:docPr id="62723186" name="name70086a383b9ab3532" descr="1121.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1121.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId44986a1b0f9414894" cstate="print"/>
+                          <a:blip r:embed="rId93336a383b9ab3530" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId60236a1b0f94149d1" w:history="1">
+            <w:hyperlink r:id="rId31406a383b9ab3694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -5134,63 +5134,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">O. hirta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is distributed throughout New Zealand but more common in the North Island and northern South Island (Lu &amp; Wang, 2005).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="14136294" name="name44226a1b0f9416780" descr="OEMOHI_distribution_map.jpg"/>
+            <wp:docPr id="44454978" name="name27836a383b9ab602c" descr="OEMOHI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="OEMOHI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId35966a1b0f941677d" cstate="print"/>
+                    <a:blip r:embed="rId64016a383b9ab6027" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6214,101 +6214,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) Invasive species compendium datasheet – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oemona hirta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (lemon tree borer). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39816a1b0f9417068" w:history="1">
+      <w:hyperlink r:id="rId96956a383b9ab6939" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/37124</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2014) Revised </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pest risk analysis for Oemona hirta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36456a1b0f94170e3" w:history="1">
+      <w:hyperlink r:id="rId56916a383b9ab6990" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6624,51 +6624,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostojá-Starzewski J, MacLeod A &amp; Eyre D (2010) Plant pest factsheet: lemon tree borer, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oemona hirta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. York, UK: Food and Environment Research Agency (FERA).3 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44656a1b0f941733e" w:history="1">
+      <w:hyperlink r:id="rId97216a383b9ab6c18" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://planthealthportal.defra.gov.uk/assets/factsheets/lemonTreeBorer.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7182,51 +7182,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oemona hirta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63916a1b0f9417763" w:history="1">
+      <w:hyperlink r:id="rId40666a383b9ab6fa0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7239,63 +7239,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="1516820" name="name69746a1b0f941780c" descr="eu_funding_250.png"/>
+            <wp:docPr id="47500923" name="name81086a383b9ab714b" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId82426a1b0f941780b" cstate="print"/>
+                    <a:blip r:embed="rId47326a383b9ab714a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7393,137 +7393,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="77815245">
+  <w:abstractNum w:abstractNumId="21919299">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="32692291">
+    <w:lvl w:ilvl="0" w:tplc="14219238">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="32692291" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="14219238" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="32692291" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="14219238" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="32692291" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="14219238" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="32692291" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="14219238" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="32692291" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="14219238" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="32692291" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="14219238" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="32692291" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="14219238" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="32692291" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="14219238" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="77815244">
+  <w:abstractNum w:abstractNumId="21919298">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="85053973">
+    <w:lvl w:ilvl="0" w:tplc="67092786">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8275,55 +8275,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="77815244">
-    <w:abstractNumId w:val="77815244"/>
+  <w:num w:numId="21919298">
+    <w:abstractNumId w:val="21919298"/>
   </w:num>
-  <w:num w:numId="77815245">
-    <w:abstractNumId w:val="77815245"/>
+  <w:num w:numId="21919299">
+    <w:abstractNumId w:val="21919299"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19873,51 +19873,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId112518978" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId370934037" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId41606a1b0f94144d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OEMOHI/" TargetMode="External"/><Relationship Id="rId11256a1b0f9414543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OEMOHI/categorization" TargetMode="External"/><Relationship Id="rId60236a1b0f94149d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OEMOHI/photos" TargetMode="External"/><Relationship Id="rId39816a1b0f9417068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/37124" TargetMode="External"/><Relationship Id="rId36456a1b0f94170e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId44656a1b0f941733e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/assets/factsheets/lemonTreeBorer.pdf" TargetMode="External"/><Relationship Id="rId63916a1b0f9417763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId44986a1b0f9414894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44986a1b0f9414894.jpg"/><Relationship Id="rId35966a1b0f941677d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35966a1b0f941677d.jpg"/><Relationship Id="rId82426a1b0f941780b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82426a1b0f941780b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId489973933" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId702525039" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId19846a383b9ab2db4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OEMOHI/" TargetMode="External"/><Relationship Id="rId79906a383b9ab2e20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OEMOHI/categorization" TargetMode="External"/><Relationship Id="rId31406a383b9ab3694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OEMOHI/photos" TargetMode="External"/><Relationship Id="rId96956a383b9ab6939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/37124" TargetMode="External"/><Relationship Id="rId56916a383b9ab6990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId97216a383b9ab6c18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/assets/factsheets/lemonTreeBorer.pdf" TargetMode="External"/><Relationship Id="rId40666a383b9ab6fa0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId93336a383b9ab3530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93336a383b9ab3530.jpg"/><Relationship Id="rId64016a383b9ab6027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64016a383b9ab6027.jpg"/><Relationship Id="rId47326a383b9ab714a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47326a383b9ab714a.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>