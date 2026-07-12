--- v9 (2026-06-21)
+++ v10 (2026-07-12)
@@ -358,51 +358,51 @@
               <w:t xml:space="preserve"> Fabricius</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> lemon tree borer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19846a383b9ab2db4" w:history="1">
+            <w:hyperlink r:id="rId77786a53d126771c9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -418,51 +418,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79906a383b9ab2e20" w:history="1">
+            <w:hyperlink r:id="rId94086a53d12677241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -476,86 +476,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> OEMOHI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="62723186" name="name70086a383b9ab3532" descr="1121.jpg"/>
+                  <wp:docPr id="87682499" name="name19336a53d12677844" descr="1121.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1121.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId93336a383b9ab3530" cstate="print"/>
+                          <a:blip r:embed="rId85676a53d12677842" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId31406a383b9ab3694" w:history="1">
+            <w:hyperlink r:id="rId44086a53d1267796a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -5134,63 +5134,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">O. hirta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is distributed throughout New Zealand but more common in the North Island and northern South Island (Lu &amp; Wang, 2005).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="44454978" name="name27836a383b9ab602c" descr="OEMOHI_distribution_map.jpg"/>
+            <wp:docPr id="58476648" name="name78306a53d1267a67c" descr="OEMOHI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="OEMOHI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId64016a383b9ab6027" cstate="print"/>
+                    <a:blip r:embed="rId63416a53d1267a678" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6214,101 +6214,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) Invasive species compendium datasheet – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oemona hirta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (lemon tree borer). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96956a383b9ab6939" w:history="1">
+      <w:hyperlink r:id="rId10666a53d1267b037" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/37124</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2014) Revised </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pest risk analysis for Oemona hirta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56916a383b9ab6990" w:history="1">
+      <w:hyperlink r:id="rId29936a53d1267b0b8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6624,51 +6624,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostojá-Starzewski J, MacLeod A &amp; Eyre D (2010) Plant pest factsheet: lemon tree borer, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oemona hirta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. York, UK: Food and Environment Research Agency (FERA).3 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97216a383b9ab6c18" w:history="1">
+      <w:hyperlink r:id="rId62746a53d1267b354" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://planthealthportal.defra.gov.uk/assets/factsheets/lemonTreeBorer.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7182,51 +7182,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oemona hirta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40666a383b9ab6fa0" w:history="1">
+      <w:hyperlink r:id="rId41396a53d1267b6e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7239,63 +7239,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="47500923" name="name81086a383b9ab714b" descr="eu_funding_250.png"/>
+            <wp:docPr id="37043299" name="name19306a53d1267b79d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId47326a383b9ab714a" cstate="print"/>
+                    <a:blip r:embed="rId10046a53d1267b79b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7393,137 +7393,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="21919299">
+  <w:abstractNum w:abstractNumId="12413027">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="14219238">
+    <w:lvl w:ilvl="0" w:tplc="11258555">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="14219238" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="11258555" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="14219238" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="11258555" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="14219238" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="11258555" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="14219238" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="11258555" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="14219238" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="11258555" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="14219238" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="11258555" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="14219238" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="11258555" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="14219238" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="11258555" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21919298">
+  <w:abstractNum w:abstractNumId="12413026">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="67092786">
+    <w:lvl w:ilvl="0" w:tplc="57341106">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8275,55 +8275,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="21919298">
-    <w:abstractNumId w:val="21919298"/>
+  <w:num w:numId="12413026">
+    <w:abstractNumId w:val="12413026"/>
   </w:num>
-  <w:num w:numId="21919299">
-    <w:abstractNumId w:val="21919299"/>
+  <w:num w:numId="12413027">
+    <w:abstractNumId w:val="12413027"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19873,51 +19873,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId489973933" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId702525039" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId19846a383b9ab2db4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OEMOHI/" TargetMode="External"/><Relationship Id="rId79906a383b9ab2e20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OEMOHI/categorization" TargetMode="External"/><Relationship Id="rId31406a383b9ab3694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OEMOHI/photos" TargetMode="External"/><Relationship Id="rId96956a383b9ab6939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/37124" TargetMode="External"/><Relationship Id="rId56916a383b9ab6990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId97216a383b9ab6c18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/assets/factsheets/lemonTreeBorer.pdf" TargetMode="External"/><Relationship Id="rId40666a383b9ab6fa0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId93336a383b9ab3530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93336a383b9ab3530.jpg"/><Relationship Id="rId64016a383b9ab6027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64016a383b9ab6027.jpg"/><Relationship Id="rId47326a383b9ab714a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47326a383b9ab714a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId403538651" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId780765415" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId77786a53d126771c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OEMOHI/" TargetMode="External"/><Relationship Id="rId94086a53d12677241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OEMOHI/categorization" TargetMode="External"/><Relationship Id="rId44086a53d1267796a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OEMOHI/photos" TargetMode="External"/><Relationship Id="rId10666a53d1267b037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/37124" TargetMode="External"/><Relationship Id="rId29936a53d1267b0b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId62746a53d1267b354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/assets/factsheets/lemonTreeBorer.pdf" TargetMode="External"/><Relationship Id="rId41396a53d1267b6e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId85676a53d12677842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85676a53d12677842.jpg"/><Relationship Id="rId63416a53d1267a678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63416a53d1267a678.jpg"/><Relationship Id="rId10046a53d1267b79b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10046a53d1267b79b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>