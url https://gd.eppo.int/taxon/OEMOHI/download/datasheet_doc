--- v10 (2026-07-12)
+++ v11 (2026-08-01)
@@ -358,51 +358,51 @@
               <w:t xml:space="preserve"> Fabricius</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> lemon tree borer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77786a53d126771c9" w:history="1">
+            <w:hyperlink r:id="rId68676a6e695bd087c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -418,51 +418,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94086a53d12677241" w:history="1">
+            <w:hyperlink r:id="rId52626a6e695bd08e9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -476,86 +476,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> OEMOHI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="87682499" name="name19336a53d12677844" descr="1121.jpg"/>
+                  <wp:docPr id="97613977" name="name10726a6e695bd1327" descr="1121.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1121.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId85676a53d12677842" cstate="print"/>
+                          <a:blip r:embed="rId22606a6e695bd1325" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId44086a53d1267796a" w:history="1">
+            <w:hyperlink r:id="rId59766a6e695bd145c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -5134,63 +5134,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">O. hirta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is distributed throughout New Zealand but more common in the North Island and northern South Island (Lu &amp; Wang, 2005).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="58476648" name="name78306a53d1267a67c" descr="OEMOHI_distribution_map.jpg"/>
+            <wp:docPr id="8204234" name="name90436a6e695bd4105" descr="OEMOHI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="OEMOHI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId63416a53d1267a678" cstate="print"/>
+                    <a:blip r:embed="rId40966a6e695bd4102" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6214,101 +6214,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) Invasive species compendium datasheet – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oemona hirta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (lemon tree borer). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10666a53d1267b037" w:history="1">
+      <w:hyperlink r:id="rId27286a6e695bd49e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/37124</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2014) Revised </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pest risk analysis for Oemona hirta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29936a53d1267b0b8" w:history="1">
+      <w:hyperlink r:id="rId57786a6e695bd4a3d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6624,51 +6624,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostojá-Starzewski J, MacLeod A &amp; Eyre D (2010) Plant pest factsheet: lemon tree borer, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oemona hirta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. York, UK: Food and Environment Research Agency (FERA).3 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62746a53d1267b354" w:history="1">
+      <w:hyperlink r:id="rId97656a6e695bd4ca3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://planthealthportal.defra.gov.uk/assets/factsheets/lemonTreeBorer.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7182,51 +7182,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oemona hirta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41396a53d1267b6e1" w:history="1">
+      <w:hyperlink r:id="rId58956a6e695bd505f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7239,63 +7239,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="37043299" name="name19306a53d1267b79d" descr="eu_funding_250.png"/>
+            <wp:docPr id="38978222" name="name17996a6e695bd52e7" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10046a53d1267b79b" cstate="print"/>
+                    <a:blip r:embed="rId90626a6e695bd52e6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7393,137 +7393,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="12413027">
+  <w:abstractNum w:abstractNumId="47883773">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="11258555">
+    <w:lvl w:ilvl="0" w:tplc="17194976">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="11258555" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="17194976" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="11258555" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="17194976" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="11258555" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="17194976" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="11258555" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="17194976" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="11258555" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="17194976" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="11258555" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="17194976" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="11258555" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="17194976" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="11258555" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="17194976" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12413026">
+  <w:abstractNum w:abstractNumId="47883772">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="57341106">
+    <w:lvl w:ilvl="0" w:tplc="60619030">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8275,55 +8275,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="12413026">
-    <w:abstractNumId w:val="12413026"/>
+  <w:num w:numId="47883772">
+    <w:abstractNumId w:val="47883772"/>
   </w:num>
-  <w:num w:numId="12413027">
-    <w:abstractNumId w:val="12413027"/>
+  <w:num w:numId="47883773">
+    <w:abstractNumId w:val="47883773"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19873,51 +19873,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId403538651" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId780765415" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId77786a53d126771c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OEMOHI/" TargetMode="External"/><Relationship Id="rId94086a53d12677241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OEMOHI/categorization" TargetMode="External"/><Relationship Id="rId44086a53d1267796a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OEMOHI/photos" TargetMode="External"/><Relationship Id="rId10666a53d1267b037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/37124" TargetMode="External"/><Relationship Id="rId29936a53d1267b0b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId62746a53d1267b354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/assets/factsheets/lemonTreeBorer.pdf" TargetMode="External"/><Relationship Id="rId41396a53d1267b6e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId85676a53d12677842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85676a53d12677842.jpg"/><Relationship Id="rId63416a53d1267a678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63416a53d1267a678.jpg"/><Relationship Id="rId10046a53d1267b79b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10046a53d1267b79b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId490209619" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId353775334" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId68676a6e695bd087c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OEMOHI/" TargetMode="External"/><Relationship Id="rId52626a6e695bd08e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OEMOHI/categorization" TargetMode="External"/><Relationship Id="rId59766a6e695bd145c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OEMOHI/photos" TargetMode="External"/><Relationship Id="rId27286a6e695bd49e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/37124" TargetMode="External"/><Relationship Id="rId57786a6e695bd4a3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId97656a6e695bd4ca3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/assets/factsheets/lemonTreeBorer.pdf" TargetMode="External"/><Relationship Id="rId58956a6e695bd505f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId22606a6e695bd1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22606a6e695bd1325.jpg"/><Relationship Id="rId40966a6e695bd4102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40966a6e695bd4102.jpg"/><Relationship Id="rId90626a6e695bd52e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90626a6e695bd52e6.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>