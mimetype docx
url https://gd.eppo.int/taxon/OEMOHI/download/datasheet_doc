--- v11 (2026-08-01)
+++ v12 (2026-08-22)
@@ -358,51 +358,51 @@
               <w:t xml:space="preserve"> Fabricius</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> lemon tree borer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68676a6e695bd087c" w:history="1">
+            <w:hyperlink r:id="rId36496a8a136f9e0ca" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -418,51 +418,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52626a6e695bd08e9" w:history="1">
+            <w:hyperlink r:id="rId75516a8a136f9e133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -476,86 +476,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> OEMOHI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="97613977" name="name10726a6e695bd1327" descr="1121.jpg"/>
+                  <wp:docPr id="80341759" name="name31106a8a136f9ea32" descr="1121.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1121.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId22606a6e695bd1325" cstate="print"/>
+                          <a:blip r:embed="rId52016a8a136f9ea30" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId59766a6e695bd145c" w:history="1">
+            <w:hyperlink r:id="rId44346a8a136f9eb2d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -5134,63 +5134,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">O. hirta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is distributed throughout New Zealand but more common in the North Island and northern South Island (Lu &amp; Wang, 2005).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="8204234" name="name90436a6e695bd4105" descr="OEMOHI_distribution_map.jpg"/>
+            <wp:docPr id="14940901" name="name74586a8a136fa13e3" descr="OEMOHI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="OEMOHI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId40966a6e695bd4102" cstate="print"/>
+                    <a:blip r:embed="rId59156a8a136fa13e0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -6214,101 +6214,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2020) Invasive species compendium datasheet – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oemona hirta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (lemon tree borer). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27286a6e695bd49e6" w:history="1">
+      <w:hyperlink r:id="rId61506a8a136fa1d4c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/37124</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2014) Revised </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pest risk analysis for Oemona hirta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57786a6e695bd4a3d" w:history="1">
+      <w:hyperlink r:id="rId41976a8a136fa1dc1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6624,51 +6624,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostojá-Starzewski J, MacLeod A &amp; Eyre D (2010) Plant pest factsheet: lemon tree borer, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oemona hirta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. York, UK: Food and Environment Research Agency (FERA).3 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97656a6e695bd4ca3" w:history="1">
+      <w:hyperlink r:id="rId10026a8a136fa2037" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://planthealthportal.defra.gov.uk/assets/factsheets/lemonTreeBorer.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7182,51 +7182,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oemona hirta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58956a6e695bd505f" w:history="1">
+      <w:hyperlink r:id="rId18546a8a136fa240d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7239,63 +7239,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2021. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="38978222" name="name17996a6e695bd52e7" descr="eu_funding_250.png"/>
+            <wp:docPr id="43533227" name="name72936a8a136fa24af" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId90626a6e695bd52e6" cstate="print"/>
+                    <a:blip r:embed="rId41476a8a136fa24ae" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7393,137 +7393,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="47883773">
+  <w:abstractNum w:abstractNumId="76577340">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="17194976">
+    <w:lvl w:ilvl="0" w:tplc="33074536">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="17194976" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="33074536" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="17194976" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="33074536" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="17194976" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="33074536" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="17194976" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="33074536" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="17194976" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="33074536" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="17194976" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="33074536" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="17194976" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="33074536" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="17194976" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="33074536" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47883772">
+  <w:abstractNum w:abstractNumId="76577339">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="60619030">
+    <w:lvl w:ilvl="0" w:tplc="32798140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8275,55 +8275,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="47883772">
-    <w:abstractNumId w:val="47883772"/>
+  <w:num w:numId="76577339">
+    <w:abstractNumId w:val="76577339"/>
   </w:num>
-  <w:num w:numId="47883773">
-    <w:abstractNumId w:val="47883773"/>
+  <w:num w:numId="76577340">
+    <w:abstractNumId w:val="76577340"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19873,51 +19873,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId490209619" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId353775334" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId68676a6e695bd087c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OEMOHI/" TargetMode="External"/><Relationship Id="rId52626a6e695bd08e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OEMOHI/categorization" TargetMode="External"/><Relationship Id="rId59766a6e695bd145c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OEMOHI/photos" TargetMode="External"/><Relationship Id="rId27286a6e695bd49e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/37124" TargetMode="External"/><Relationship Id="rId57786a6e695bd4a3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId97656a6e695bd4ca3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/assets/factsheets/lemonTreeBorer.pdf" TargetMode="External"/><Relationship Id="rId58956a6e695bd505f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId22606a6e695bd1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22606a6e695bd1325.jpg"/><Relationship Id="rId40966a6e695bd4102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40966a6e695bd4102.jpg"/><Relationship Id="rId90626a6e695bd52e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90626a6e695bd52e6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId368605065" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId718403468" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId36496a8a136f9e0ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OEMOHI/" TargetMode="External"/><Relationship Id="rId75516a8a136f9e133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OEMOHI/categorization" TargetMode="External"/><Relationship Id="rId44346a8a136f9eb2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/OEMOHI/photos" TargetMode="External"/><Relationship Id="rId61506a8a136fa1d4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/37124" TargetMode="External"/><Relationship Id="rId41976a8a136fa1dc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId10026a8a136fa2037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://planthealthportal.defra.gov.uk/assets/factsheets/lemonTreeBorer.pdf" TargetMode="External"/><Relationship Id="rId18546a8a136fa240d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId52016a8a136f9ea30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52016a8a136f9ea30.jpg"/><Relationship Id="rId59156a8a136fa13e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59156a8a136fa13e0.jpg"/><Relationship Id="rId41476a8a136fa24ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41476a8a136fa24ae.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>