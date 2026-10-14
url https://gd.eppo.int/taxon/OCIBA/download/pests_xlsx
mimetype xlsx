--- v1 (2025-11-23)
+++ v2 (2026-10-14)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="OCIBA" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>EMPOBI</t>
   </si>
   <si>
     <t>Amrasca biguttula</t>
   </si>
   <si>
     <t>* Saeed R, Razaq M, Hardy IC (2015) The importance of alternative host plants as reservoirs of the cotton leaf hopper, Amrasca devastans, and its natural enemies. Journal of Pest Science 88, 517–531.
 ------- incidental host.</t>
   </si>
@@ -229,50 +229,59 @@
   <si>
     <t>TSWV00</t>
   </si>
   <si>
     <t>Orthotospovirus tomatomaculae</t>
   </si>
   <si>
     <t>* Parrella G, Gognalons P, Gebre-Selassie K, Vovlas C, Marchoux G (2003) An update of the host range of tomato spotted wilt virus. Journal of Plant Pathology 85(4), 227-264.
 ------- Confirmed host.</t>
   </si>
   <si>
     <t>PEROBE</t>
   </si>
   <si>
     <t>Peronospora belbahrii (as Ocimum)</t>
   </si>
   <si>
     <t>POPIJA</t>
   </si>
   <si>
     <t>Popillia japonica</t>
   </si>
   <si>
     <t>* INTERNET
 Regione Piemonte. Servizio fitosanitario. Lotte obbligatorie - Coleottero scarabeide del Giappone (Popillia japonica Newman). Popillia danni e difesa. https://www.regione.piemonte.it/web/sites/default/files/media/documenti/2019-06/popillia_danni_difesa.pdf</t>
+  </si>
+  <si>
+    <t>PSDMCI</t>
+  </si>
+  <si>
+    <t>Pseudomonas cichorii</t>
+  </si>
+  <si>
+    <t>* Patel N, Kobayashi DY, Noto AJ, Baldwin AC, Simon JE, Wyenandt CA (2019) First report of Pseudomonas cichorii causing bacterial leaf spot on sweet basil (Ocimum basilicum) in New Jersey. Plant disease 103(10), 2666.</t>
   </si>
   <si>
     <t>RAOIIN</t>
   </si>
   <si>
     <t>Raoiella indica</t>
   </si>
   <si>
     <t>SCITDO</t>
   </si>
   <si>
     <t>Scirtothrips dorsalis</t>
   </si>
   <si>
     <t>* Klassen W, Seal DR, Ciomperlik MA, Fieslemann DA (2008) The chilli thrips, Scirtothrips dorsalis: current status in the Greater Caribbean Region. Proceeedings of the Caribbean food crops society,  44(1), 103-117.
 ------- reproductive host in Florida.
 * EFSA (European Food Safety Authority) Schrader G, Camilleri M, Diakaki M &amp; Vos S (2019) Pest survey card on Scirtothrips aurantii, Scirtothrips citri and Scirtothrips dorsalis. EFSA supporting publication 2019, 16(2) EN‐1564, 21 pp. Available at: https://doi.org/10.2903/sp.efsa.2019.EN-1564
 -------intercepted in consignments of AOcimum basilicum from Vietnam.</t>
   </si>
   <si>
     <t>SIBOSA</t>
   </si>
   <si>
     <t>Sibovia sagata</t>
   </si>
@@ -655,51 +664,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D32"/>
+  <dimension ref="A1:D33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="519.016" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -991,65 +1000,65 @@
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>24</v>
       </c>
       <c r="B23" t="s">
         <v>64</v>
       </c>
       <c r="C23" t="s">
         <v>65</v>
       </c>
       <c r="D23" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>24</v>
       </c>
       <c r="B24" t="s">
         <v>67</v>
       </c>
       <c r="C24" t="s">
         <v>68</v>
       </c>
-      <c r="D24"/>
+      <c r="D24" t="s">
+        <v>69</v>
+      </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C25" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="D25" t="s">
         <v>71</v>
       </c>
+      <c r="D25"/>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>24</v>
       </c>
       <c r="B26" t="s">
         <v>72</v>
       </c>
       <c r="C26" t="s">
         <v>73</v>
       </c>
       <c r="D26" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>24</v>
       </c>
       <c r="B27" t="s">
         <v>75</v>
       </c>
       <c r="C27" t="s">
         <v>76</v>
       </c>
@@ -1079,72 +1088,86 @@
         <v>81</v>
       </c>
       <c r="C29" t="s">
         <v>82</v>
       </c>
       <c r="D29" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
         <v>24</v>
       </c>
       <c r="B30" t="s">
         <v>84</v>
       </c>
       <c r="C30" t="s">
         <v>85</v>
       </c>
       <c r="D30" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
+        <v>24</v>
+      </c>
+      <c r="B31" t="s">
         <v>87</v>
       </c>
-      <c r="B31" t="s">
+      <c r="C31" t="s">
         <v>88</v>
       </c>
-      <c r="C31" t="s">
+      <c r="D31" t="s">
         <v>89</v>
       </c>
-      <c r="D31"/>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="B32" t="s">
+        <v>91</v>
+      </c>
+      <c r="C32" t="s">
+        <v>92</v>
+      </c>
+      <c r="D32"/>
+    </row>
+    <row r="33" spans="1:4">
+      <c r="A33" t="s">
+        <v>90</v>
+      </c>
+      <c r="B33" t="s">
         <v>62</v>
       </c>
-      <c r="C32" t="s">
-[...3 lines deleted...]
-        <v>91</v>
+      <c r="C33" t="s">
+        <v>93</v>
+      </c>
+      <c r="D33" t="s">
+        <v>94</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">