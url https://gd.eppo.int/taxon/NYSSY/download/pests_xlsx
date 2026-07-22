--- v0 (2025-10-11)
+++ v1 (2026-07-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="NYSSY" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>ELASLI</t>
   </si>
   <si>
     <t>Elasmopalpus lignosellus</t>
   </si>
   <si>
     <t>* Dixon WN (1982) Lesser cornstalk borer damage to forest nursery seedlings in Florida. Tree Planters' Notes 33(4), 37-39.
 * Sandhu HS (2010) Biology and cultural control of lesser cornstalk borer on sugarcane. PhD thesis. University of Florida. https://ufdcimages.uflib.ufl.edu/UF/E0/04/14/72/00001/sandhu_h.pdf</t>
   </si>
@@ -118,50 +118,59 @@
   </si>
   <si>
     <t>Orgyia leucostigma</t>
   </si>
   <si>
     <t>* Heppner JB (2003) Lepidoptera of Florida. Part 1. Introduction and catalog. Volume 17 of Arthropods of Florida and neighboring land areas. Division of Plant Industry. Florida Department of Agriculture and Consumer Services. Gainesville, Florida. 670 pp
 * Robinson GS, Ackery PR, Kitching IJ, Beccaloni GW &amp; Hernández LM (2010) HOST - A database of the world's Lepidopteran hostplants. Natural History Museum, London. https://www.nhm.ac.uk (Accessed on 7 December 2020 and 21 March 2021)</t>
   </si>
   <si>
     <t>POCZCH</t>
   </si>
   <si>
     <t>Pochazia chinensis</t>
   </si>
   <si>
     <t>* Lee H, Lee GS, Li Y, Lee W (2024) Resolving taxonomic confusion of Pochazia shantungensis (Hemiptera: Fulgoromorpha: Ricaniidae) from South Korea, with one new species. Journal of Asia-Pacific Entomology 27(2), 102248.</t>
   </si>
   <si>
     <t>VSD000</t>
   </si>
   <si>
     <t>Vascular streak dieback agent</t>
   </si>
   <si>
     <t>* Bily D, Rodriguez Salamanca L, Bush E (2023) Vascular Streak Dieback: an emerging problem on woody ornamentals in the U.S. VCE Publications. SPES-483P (SPES-587P). https://www.pubs.ext.vt.edu/content/pubs_ext_vt_edu/en/SPES/spes-483/spes-483.html</t>
+  </si>
+  <si>
+    <t>XYLEFA</t>
+  </si>
+  <si>
+    <t>Xylella fastidiosa</t>
+  </si>
+  <si>
+    <t>* EFSA (European Food Safety Authority), Cavalieri V, Fasanelli E, Furnari G, Gibin D, Gutierrez Linares A, Mikulová A, La Notte P, Pasinato L,  Stancanelli G (2026) Update of the Xylella spp. host plant database – Systematic literature search up to 31 December 2025. EFSA Journal, 24(6), e10147. https://doi.org/10.2903/j.efsa.2026.10161</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>Malacosoma disstria</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -471,51 +480,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D12"/>
+  <dimension ref="A1:D13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="36.42" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="452.889" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -639,59 +648,73 @@
         <v>28</v>
       </c>
       <c r="C10" t="s">
         <v>29</v>
       </c>
       <c r="D10" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>4</v>
       </c>
       <c r="B11" t="s">
         <v>31</v>
       </c>
       <c r="C11" t="s">
         <v>32</v>
       </c>
       <c r="D11" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B12" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="C12" t="s">
         <v>35</v>
       </c>
-      <c r="D12"/>
+      <c r="D12" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4">
+      <c r="A13" t="s">
+        <v>37</v>
+      </c>
+      <c r="B13" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" t="s">
+        <v>38</v>
+      </c>
+      <c r="D13"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>