--- v1 (2026-07-22)
+++ v2 (2026-08-11)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="NYSSY" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>ELASLI</t>
   </si>
   <si>
     <t>Elasmopalpus lignosellus</t>
   </si>
   <si>
     <t>* Dixon WN (1982) Lesser cornstalk borer damage to forest nursery seedlings in Florida. Tree Planters' Notes 33(4), 37-39.
 * Sandhu HS (2010) Biology and cultural control of lesser cornstalk borer on sugarcane. PhD thesis. University of Florida. https://ufdcimages.uflib.ufl.edu/UF/E0/04/14/72/00001/sandhu_h.pdf</t>
   </si>
@@ -127,50 +127,59 @@
     <t>POCZCH</t>
   </si>
   <si>
     <t>Pochazia chinensis</t>
   </si>
   <si>
     <t>* Lee H, Lee GS, Li Y, Lee W (2024) Resolving taxonomic confusion of Pochazia shantungensis (Hemiptera: Fulgoromorpha: Ricaniidae) from South Korea, with one new species. Journal of Asia-Pacific Entomology 27(2), 102248.</t>
   </si>
   <si>
     <t>VSD000</t>
   </si>
   <si>
     <t>Vascular streak dieback agent</t>
   </si>
   <si>
     <t>* Bily D, Rodriguez Salamanca L, Bush E (2023) Vascular Streak Dieback: an emerging problem on woody ornamentals in the U.S. VCE Publications. SPES-483P (SPES-587P). https://www.pubs.ext.vt.edu/content/pubs_ext_vt_edu/en/SPES/spes-483/spes-483.html</t>
   </si>
   <si>
     <t>XYLEFA</t>
   </si>
   <si>
     <t>Xylella fastidiosa</t>
   </si>
   <si>
     <t>* EFSA (European Food Safety Authority), Cavalieri V, Fasanelli E, Furnari G, Gibin D, Gutierrez Linares A, Mikulová A, La Notte P, Pasinato L,  Stancanelli G (2026) Update of the Xylella spp. host plant database – Systematic literature search up to 31 December 2025. EFSA Journal, 24(6), e10147. https://doi.org/10.2903/j.efsa.2026.10161</t>
+  </si>
+  <si>
+    <t>XYLEFF</t>
+  </si>
+  <si>
+    <t>Xylella fastidiosa subsp. fastidiosa</t>
+  </si>
+  <si>
+    <t>* EFSA (European Food Safety Authority), Cavalieri V, Fasanelli E, Furnari G, Gibin D, Gutierrez Linares A, Mikulová A, La Notte P, Pasinato L,  Stancanelli G (2026) Update of the Xylella spp. host plant database – Systematic literature search up to 31 December 2025. EFSA Journal, 24(6), e10147. https://doi.org/10.2903/j.efsa.2026.10181</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>Malacosoma disstria</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -480,61 +489,61 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D13"/>
+  <dimension ref="A1:D14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="36.42" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="452.889" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
@@ -662,59 +671,73 @@
         <v>31</v>
       </c>
       <c r="C11" t="s">
         <v>32</v>
       </c>
       <c r="D11" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>4</v>
       </c>
       <c r="B12" t="s">
         <v>34</v>
       </c>
       <c r="C12" t="s">
         <v>35</v>
       </c>
       <c r="D12" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B13" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="C13" t="s">
         <v>38</v>
       </c>
-      <c r="D13"/>
+      <c r="D13" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4">
+      <c r="A14" t="s">
+        <v>40</v>
+      </c>
+      <c r="B14" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" t="s">
+        <v>41</v>
+      </c>
+      <c r="D14"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>