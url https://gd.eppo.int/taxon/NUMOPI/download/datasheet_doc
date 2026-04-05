--- v6 (2026-03-15)
+++ v7 (2026-04-05)
@@ -424,51 +424,51 @@
               <w:t xml:space="preserve"> (Matsumura)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> pear driller, pear fruit moth, pear moth, pear pyralid</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385969b610b83b530" w:history="1">
+            <w:hyperlink r:id="rId375569d240683f011" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -484,51 +484,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388569b610b83b599" w:history="1">
+            <w:hyperlink r:id="rId565569d240683f07a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -542,86 +542,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> NUMOPI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="45274470" name="name864769b610b83b672" descr="1120.jpg"/>
+                  <wp:docPr id="45631028" name="name650669d240683f666" descr="1120.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1120.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId246669b610b83b671" cstate="print"/>
+                          <a:blip r:embed="rId715669d240683f664" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId867569b610b83b7a0" w:history="1">
+            <w:hyperlink r:id="rId292369d240683f7b7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -840,63 +840,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. pirivorella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is indigenous to the temperate zone of Eastern Asia, where it is widely distributed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="47485329" name="name986369b610b83c728" descr="NUMOPI_distribution_map.jpg"/>
+            <wp:docPr id="21376552" name="name389969d240684044a" descr="NUMOPI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="NUMOPI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId254269b610b83c726" cstate="print"/>
+                    <a:blip r:embed="rId666569d2406840447" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2210,51 +2210,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId126169b610b83d276" w:history="1">
+      <w:hyperlink r:id="rId489869d2406840e98" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5440</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3072,51 +3072,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Acrobasis pirivorella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId218869b610b83d857" w:history="1">
+      <w:hyperlink r:id="rId427669d2406841458" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3191,63 +3191,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="83780347" name="name929169b610b83d9a1" descr="eu_funding_250.png"/>
+            <wp:docPr id="54292893" name="name549769d240684195c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId644969b610b83d99f" cstate="print"/>
+                    <a:blip r:embed="rId575569d240684195a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3345,137 +3345,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="12777041">
+  <w:abstractNum w:abstractNumId="72869316">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="66045049">
+    <w:lvl w:ilvl="0" w:tplc="47278765">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="66045049" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="47278765" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="66045049" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="47278765" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="66045049" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="47278765" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="66045049" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="47278765" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="66045049" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="47278765" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="66045049" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="47278765" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="66045049" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="47278765" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="66045049" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="47278765" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12777040">
+  <w:abstractNum w:abstractNumId="72869315">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="68636361">
+    <w:lvl w:ilvl="0" w:tplc="72801397">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4227,55 +4227,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="12777040">
-    <w:abstractNumId w:val="12777040"/>
+  <w:num w:numId="72869315">
+    <w:abstractNumId w:val="72869315"/>
   </w:num>
-  <w:num w:numId="12777041">
-    <w:abstractNumId w:val="12777041"/>
+  <w:num w:numId="72869316">
+    <w:abstractNumId w:val="72869316"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15825,51 +15825,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId118453210" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId233046517" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId385969b610b83b530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NUMOPI/" TargetMode="External"/><Relationship Id="rId388569b610b83b599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NUMOPI/categorization" TargetMode="External"/><Relationship Id="rId867569b610b83b7a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NUMOPI/photos" TargetMode="External"/><Relationship Id="rId126169b610b83d276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5440" TargetMode="External"/><Relationship Id="rId218869b610b83d857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId246669b610b83b671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId246669b610b83b671.jpg"/><Relationship Id="rId254269b610b83c726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId254269b610b83c726.jpg"/><Relationship Id="rId644969b610b83d99f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId644969b610b83d99f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId742205219" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId736489216" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId375569d240683f011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NUMOPI/" TargetMode="External"/><Relationship Id="rId565569d240683f07a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NUMOPI/categorization" TargetMode="External"/><Relationship Id="rId292369d240683f7b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NUMOPI/photos" TargetMode="External"/><Relationship Id="rId489869d2406840e98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5440" TargetMode="External"/><Relationship Id="rId427669d2406841458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId715669d240683f664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId715669d240683f664.jpg"/><Relationship Id="rId666569d2406840447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId666569d2406840447.jpg"/><Relationship Id="rId575569d240684195a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId575569d240684195a.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>