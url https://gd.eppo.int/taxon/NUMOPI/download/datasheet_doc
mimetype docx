--- v7 (2026-04-05)
+++ v8 (2026-05-07)
@@ -424,51 +424,51 @@
               <w:t xml:space="preserve"> (Matsumura)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> pear driller, pear fruit moth, pear moth, pear pyralid</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375569d240683f011" w:history="1">
+            <w:hyperlink r:id="rId227369fc9a17a164d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -484,51 +484,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565569d240683f07a" w:history="1">
+            <w:hyperlink r:id="rId702269fc9a17a16b9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -542,86 +542,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> NUMOPI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="45631028" name="name650669d240683f666" descr="1120.jpg"/>
+                  <wp:docPr id="99813423" name="name357469fc9a17a1eee" descr="1120.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1120.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId715669d240683f664" cstate="print"/>
+                          <a:blip r:embed="rId168069fc9a17a1eeb" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId292369d240683f7b7" w:history="1">
+            <w:hyperlink r:id="rId438569fc9a17a203b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -840,63 +840,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. pirivorella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is indigenous to the temperate zone of Eastern Asia, where it is widely distributed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="21376552" name="name389969d240684044a" descr="NUMOPI_distribution_map.jpg"/>
+            <wp:docPr id="15749378" name="name340069fc9a17a2dde" descr="NUMOPI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="NUMOPI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId666569d2406840447" cstate="print"/>
+                    <a:blip r:embed="rId861269fc9a17a2ddc" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2210,51 +2210,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId489869d2406840e98" w:history="1">
+      <w:hyperlink r:id="rId791869fc9a17a38cc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5440</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3072,51 +3072,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Acrobasis pirivorella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId427669d2406841458" w:history="1">
+      <w:hyperlink r:id="rId593869fc9a17a3e8d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3191,63 +3191,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="54292893" name="name549769d240684195c" descr="eu_funding_250.png"/>
+            <wp:docPr id="30534843" name="name262169fc9a17a3fcc" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId575569d240684195a" cstate="print"/>
+                    <a:blip r:embed="rId782169fc9a17a3fca" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3345,137 +3345,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="72869316">
+  <w:abstractNum w:abstractNumId="16443761">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="47278765">
+    <w:lvl w:ilvl="0" w:tplc="87245095">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="47278765" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="87245095" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="47278765" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="87245095" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="47278765" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="87245095" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="47278765" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="87245095" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="47278765" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="87245095" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="47278765" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="87245095" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="47278765" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="87245095" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="47278765" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="87245095" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="72869315">
+  <w:abstractNum w:abstractNumId="16443760">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72801397">
+    <w:lvl w:ilvl="0" w:tplc="47961409">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4227,55 +4227,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="72869315">
-    <w:abstractNumId w:val="72869315"/>
+  <w:num w:numId="16443760">
+    <w:abstractNumId w:val="16443760"/>
   </w:num>
-  <w:num w:numId="72869316">
-    <w:abstractNumId w:val="72869316"/>
+  <w:num w:numId="16443761">
+    <w:abstractNumId w:val="16443761"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15825,51 +15825,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId742205219" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId736489216" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId375569d240683f011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NUMOPI/" TargetMode="External"/><Relationship Id="rId565569d240683f07a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NUMOPI/categorization" TargetMode="External"/><Relationship Id="rId292369d240683f7b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NUMOPI/photos" TargetMode="External"/><Relationship Id="rId489869d2406840e98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5440" TargetMode="External"/><Relationship Id="rId427669d2406841458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId715669d240683f664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId715669d240683f664.jpg"/><Relationship Id="rId666569d2406840447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId666569d2406840447.jpg"/><Relationship Id="rId575569d240684195a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId575569d240684195a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId823413520" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId330475825" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId227369fc9a17a164d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NUMOPI/" TargetMode="External"/><Relationship Id="rId702269fc9a17a16b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NUMOPI/categorization" TargetMode="External"/><Relationship Id="rId438569fc9a17a203b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NUMOPI/photos" TargetMode="External"/><Relationship Id="rId791869fc9a17a38cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5440" TargetMode="External"/><Relationship Id="rId593869fc9a17a3e8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId168069fc9a17a1eeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId168069fc9a17a1eeb.jpg"/><Relationship Id="rId861269fc9a17a2ddc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId861269fc9a17a2ddc.jpg"/><Relationship Id="rId782169fc9a17a3fca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId782169fc9a17a3fca.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>