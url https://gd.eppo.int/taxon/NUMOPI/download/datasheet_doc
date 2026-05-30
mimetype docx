--- v8 (2026-05-07)
+++ v9 (2026-05-30)
@@ -424,51 +424,51 @@
               <w:t xml:space="preserve"> (Matsumura)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> pear driller, pear fruit moth, pear moth, pear pyralid</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227369fc9a17a164d" w:history="1">
+            <w:hyperlink r:id="rId88756a1b20d5a604b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -484,51 +484,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId702269fc9a17a16b9" w:history="1">
+            <w:hyperlink r:id="rId41866a1b20d5a60b7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -542,86 +542,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> NUMOPI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="99813423" name="name357469fc9a17a1eee" descr="1120.jpg"/>
+                  <wp:docPr id="28370054" name="name64006a1b20d5a65b5" descr="1120.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1120.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId168069fc9a17a1eeb" cstate="print"/>
+                          <a:blip r:embed="rId52806a1b20d5a65b3" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId438569fc9a17a203b" w:history="1">
+            <w:hyperlink r:id="rId10296a1b20d5a6711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -840,63 +840,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. pirivorella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is indigenous to the temperate zone of Eastern Asia, where it is widely distributed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="15749378" name="name340069fc9a17a2dde" descr="NUMOPI_distribution_map.jpg"/>
+            <wp:docPr id="39054244" name="name45466a1b20d5a74bc" descr="NUMOPI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="NUMOPI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId861269fc9a17a2ddc" cstate="print"/>
+                    <a:blip r:embed="rId19086a1b20d5a74ba" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2210,51 +2210,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId791869fc9a17a38cc" w:history="1">
+      <w:hyperlink r:id="rId38346a1b20d5a7f61" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5440</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3072,51 +3072,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Acrobasis pirivorella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId593869fc9a17a3e8d" w:history="1">
+      <w:hyperlink r:id="rId95746a1b20d5a84f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3191,63 +3191,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="30534843" name="name262169fc9a17a3fcc" descr="eu_funding_250.png"/>
+            <wp:docPr id="99879540" name="name13896a1b20d5a8603" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId782169fc9a17a3fca" cstate="print"/>
+                    <a:blip r:embed="rId87246a1b20d5a8602" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3345,137 +3345,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="16443761">
+  <w:abstractNum w:abstractNumId="32971066">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="87245095">
+    <w:lvl w:ilvl="0" w:tplc="89727311">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="87245095" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="89727311" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="87245095" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="89727311" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="87245095" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="89727311" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="87245095" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="89727311" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="87245095" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="89727311" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="87245095" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="89727311" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="87245095" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="89727311" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="87245095" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="89727311" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16443760">
+  <w:abstractNum w:abstractNumId="32971065">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="47961409">
+    <w:lvl w:ilvl="0" w:tplc="90303534">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4227,55 +4227,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="16443760">
-    <w:abstractNumId w:val="16443760"/>
+  <w:num w:numId="32971065">
+    <w:abstractNumId w:val="32971065"/>
   </w:num>
-  <w:num w:numId="16443761">
-    <w:abstractNumId w:val="16443761"/>
+  <w:num w:numId="32971066">
+    <w:abstractNumId w:val="32971066"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15825,51 +15825,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId823413520" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId330475825" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId227369fc9a17a164d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NUMOPI/" TargetMode="External"/><Relationship Id="rId702269fc9a17a16b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NUMOPI/categorization" TargetMode="External"/><Relationship Id="rId438569fc9a17a203b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NUMOPI/photos" TargetMode="External"/><Relationship Id="rId791869fc9a17a38cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5440" TargetMode="External"/><Relationship Id="rId593869fc9a17a3e8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId168069fc9a17a1eeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId168069fc9a17a1eeb.jpg"/><Relationship Id="rId861269fc9a17a2ddc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId861269fc9a17a2ddc.jpg"/><Relationship Id="rId782169fc9a17a3fca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId782169fc9a17a3fca.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId129603295" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId146691851" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId88756a1b20d5a604b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NUMOPI/" TargetMode="External"/><Relationship Id="rId41866a1b20d5a60b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NUMOPI/categorization" TargetMode="External"/><Relationship Id="rId10296a1b20d5a6711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NUMOPI/photos" TargetMode="External"/><Relationship Id="rId38346a1b20d5a7f61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5440" TargetMode="External"/><Relationship Id="rId95746a1b20d5a84f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId52806a1b20d5a65b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52806a1b20d5a65b3.jpg"/><Relationship Id="rId19086a1b20d5a74ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19086a1b20d5a74ba.jpg"/><Relationship Id="rId87246a1b20d5a8602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87246a1b20d5a8602.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>