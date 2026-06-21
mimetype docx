--- v9 (2026-05-30)
+++ v10 (2026-06-21)
@@ -424,51 +424,51 @@
               <w:t xml:space="preserve"> (Matsumura)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> pear driller, pear fruit moth, pear moth, pear pyralid</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88756a1b20d5a604b" w:history="1">
+            <w:hyperlink r:id="rId95356a383a0769609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -484,51 +484,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41866a1b20d5a60b7" w:history="1">
+            <w:hyperlink r:id="rId25766a383a0769674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -542,86 +542,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> NUMOPI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="28370054" name="name64006a1b20d5a65b5" descr="1120.jpg"/>
+                  <wp:docPr id="68358113" name="name83306a383a0769e52" descr="1120.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1120.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId52806a1b20d5a65b3" cstate="print"/>
+                          <a:blip r:embed="rId74066a383a0769e50" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId10296a1b20d5a6711" w:history="1">
+            <w:hyperlink r:id="rId44216a383a0769f81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -840,63 +840,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. pirivorella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is indigenous to the temperate zone of Eastern Asia, where it is widely distributed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="39054244" name="name45466a1b20d5a74bc" descr="NUMOPI_distribution_map.jpg"/>
+            <wp:docPr id="6879579" name="name34676a383a076a94a" descr="NUMOPI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="NUMOPI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19086a1b20d5a74ba" cstate="print"/>
+                    <a:blip r:embed="rId19136a383a076a947" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2210,51 +2210,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38346a1b20d5a7f61" w:history="1">
+      <w:hyperlink r:id="rId56026a383a076b3cc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5440</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3072,51 +3072,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Acrobasis pirivorella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95746a1b20d5a84f7" w:history="1">
+      <w:hyperlink r:id="rId30676a383a076b954" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3191,63 +3191,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="99879540" name="name13896a1b20d5a8603" descr="eu_funding_250.png"/>
+            <wp:docPr id="85795824" name="name24906a383a076ba8a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId87246a1b20d5a8602" cstate="print"/>
+                    <a:blip r:embed="rId57566a383a076ba89" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3345,137 +3345,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="32971066">
+  <w:abstractNum w:abstractNumId="11969368">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="89727311">
+    <w:lvl w:ilvl="0" w:tplc="22927029">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="89727311" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="22927029" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="89727311" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="22927029" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="89727311" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="22927029" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="89727311" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="22927029" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="89727311" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="22927029" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="89727311" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="22927029" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="89727311" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="22927029" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="89727311" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="22927029" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32971065">
+  <w:abstractNum w:abstractNumId="11969367">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="90303534">
+    <w:lvl w:ilvl="0" w:tplc="70256662">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4227,55 +4227,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="32971065">
-    <w:abstractNumId w:val="32971065"/>
+  <w:num w:numId="11969367">
+    <w:abstractNumId w:val="11969367"/>
   </w:num>
-  <w:num w:numId="32971066">
-    <w:abstractNumId w:val="32971066"/>
+  <w:num w:numId="11969368">
+    <w:abstractNumId w:val="11969368"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15825,51 +15825,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId129603295" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId146691851" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId88756a1b20d5a604b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NUMOPI/" TargetMode="External"/><Relationship Id="rId41866a1b20d5a60b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NUMOPI/categorization" TargetMode="External"/><Relationship Id="rId10296a1b20d5a6711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NUMOPI/photos" TargetMode="External"/><Relationship Id="rId38346a1b20d5a7f61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5440" TargetMode="External"/><Relationship Id="rId95746a1b20d5a84f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId52806a1b20d5a65b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52806a1b20d5a65b3.jpg"/><Relationship Id="rId19086a1b20d5a74ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19086a1b20d5a74ba.jpg"/><Relationship Id="rId87246a1b20d5a8602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87246a1b20d5a8602.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId437023516" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId722792371" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId95356a383a0769609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NUMOPI/" TargetMode="External"/><Relationship Id="rId25766a383a0769674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NUMOPI/categorization" TargetMode="External"/><Relationship Id="rId44216a383a0769f81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NUMOPI/photos" TargetMode="External"/><Relationship Id="rId56026a383a076b3cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5440" TargetMode="External"/><Relationship Id="rId30676a383a076b954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId74066a383a0769e50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74066a383a0769e50.jpg"/><Relationship Id="rId19136a383a076a947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19136a383a076a947.jpg"/><Relationship Id="rId57566a383a076ba89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57566a383a076ba89.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>