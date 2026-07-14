--- v10 (2026-06-21)
+++ v11 (2026-07-14)
@@ -424,51 +424,51 @@
               <w:t xml:space="preserve"> (Matsumura)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> pear driller, pear fruit moth, pear moth, pear pyralid</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95356a383a0769609" w:history="1">
+            <w:hyperlink r:id="rId23706a55da217de67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -484,51 +484,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25766a383a0769674" w:history="1">
+            <w:hyperlink r:id="rId21736a55da217dece" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -542,86 +542,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> NUMOPI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="68358113" name="name83306a383a0769e52" descr="1120.jpg"/>
+                  <wp:docPr id="51478984" name="name28206a55da217e458" descr="1120.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1120.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId74066a383a0769e50" cstate="print"/>
+                          <a:blip r:embed="rId18836a55da217e456" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId44216a383a0769f81" w:history="1">
+            <w:hyperlink r:id="rId74486a55da217e577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -840,63 +840,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. pirivorella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is indigenous to the temperate zone of Eastern Asia, where it is widely distributed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="6879579" name="name34676a383a076a94a" descr="NUMOPI_distribution_map.jpg"/>
+            <wp:docPr id="43085294" name="name67936a55da217f303" descr="NUMOPI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="NUMOPI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19136a383a076a947" cstate="print"/>
+                    <a:blip r:embed="rId32806a55da217f300" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2210,51 +2210,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56026a383a076b3cc" w:history="1">
+      <w:hyperlink r:id="rId26156a55da217fd5e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5440</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3072,51 +3072,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Acrobasis pirivorella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30676a383a076b954" w:history="1">
+      <w:hyperlink r:id="rId29196a55da21802e5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3191,63 +3191,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="85795824" name="name24906a383a076ba8a" descr="eu_funding_250.png"/>
+            <wp:docPr id="22678635" name="name90226a55da21805b2" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId57566a383a076ba89" cstate="print"/>
+                    <a:blip r:embed="rId75756a55da21805b1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3345,137 +3345,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="11969368">
+  <w:abstractNum w:abstractNumId="10442714">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="22927029">
+    <w:lvl w:ilvl="0" w:tplc="77322060">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="22927029" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="77322060" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="22927029" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="77322060" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="22927029" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="77322060" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="22927029" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="77322060" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="22927029" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="77322060" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="22927029" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="77322060" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="22927029" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="77322060" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="22927029" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="77322060" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11969367">
+  <w:abstractNum w:abstractNumId="10442713">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="70256662">
+    <w:lvl w:ilvl="0" w:tplc="59627749">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4227,55 +4227,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="11969367">
-    <w:abstractNumId w:val="11969367"/>
+  <w:num w:numId="10442713">
+    <w:abstractNumId w:val="10442713"/>
   </w:num>
-  <w:num w:numId="11969368">
-    <w:abstractNumId w:val="11969368"/>
+  <w:num w:numId="10442714">
+    <w:abstractNumId w:val="10442714"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15825,51 +15825,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId437023516" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId722792371" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId95356a383a0769609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NUMOPI/" TargetMode="External"/><Relationship Id="rId25766a383a0769674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NUMOPI/categorization" TargetMode="External"/><Relationship Id="rId44216a383a0769f81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NUMOPI/photos" TargetMode="External"/><Relationship Id="rId56026a383a076b3cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5440" TargetMode="External"/><Relationship Id="rId30676a383a076b954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId74066a383a0769e50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74066a383a0769e50.jpg"/><Relationship Id="rId19136a383a076a947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19136a383a076a947.jpg"/><Relationship Id="rId57566a383a076ba89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57566a383a076ba89.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId165212614" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId655153745" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId23706a55da217de67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NUMOPI/" TargetMode="External"/><Relationship Id="rId21736a55da217dece" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NUMOPI/categorization" TargetMode="External"/><Relationship Id="rId74486a55da217e577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NUMOPI/photos" TargetMode="External"/><Relationship Id="rId26156a55da217fd5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5440" TargetMode="External"/><Relationship Id="rId29196a55da21802e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId18836a55da217e456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18836a55da217e456.jpg"/><Relationship Id="rId32806a55da217f300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32806a55da217f300.jpg"/><Relationship Id="rId75756a55da21805b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75756a55da21805b1.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>