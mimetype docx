--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -424,51 +424,51 @@
               <w:t xml:space="preserve"> (Matsumura)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> pear driller, pear fruit moth, pear moth, pear pyralid</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23706a55da217de67" w:history="1">
+            <w:hyperlink r:id="rId64376a705eb5ec806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -484,51 +484,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21736a55da217dece" w:history="1">
+            <w:hyperlink r:id="rId41096a705eb5ec871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -542,86 +542,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> NUMOPI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="51478984" name="name28206a55da217e458" descr="1120.jpg"/>
+                  <wp:docPr id="79910277" name="name57296a705eb5ec952" descr="1120.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1120.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId18836a55da217e456" cstate="print"/>
+                          <a:blip r:embed="rId55486a705eb5ec951" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId74486a55da217e577" w:history="1">
+            <w:hyperlink r:id="rId11366a705eb5ecab5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -840,63 +840,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. pirivorella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is indigenous to the temperate zone of Eastern Asia, where it is widely distributed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="43085294" name="name67936a55da217f303" descr="NUMOPI_distribution_map.jpg"/>
+            <wp:docPr id="26643976" name="name87596a705eb5ed822" descr="NUMOPI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="NUMOPI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId32806a55da217f300" cstate="print"/>
+                    <a:blip r:embed="rId45786a705eb5ed820" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2210,51 +2210,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26156a55da217fd5e" w:history="1">
+      <w:hyperlink r:id="rId57556a705eb5ee429" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5440</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3072,51 +3072,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Acrobasis pirivorella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29196a55da21802e5" w:history="1">
+      <w:hyperlink r:id="rId22326a705eb5eef9a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3191,63 +3191,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="22678635" name="name90226a55da21805b2" descr="eu_funding_250.png"/>
+            <wp:docPr id="8070132" name="name53096a705eb5ef0b2" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId75756a55da21805b1" cstate="print"/>
+                    <a:blip r:embed="rId49346a705eb5ef0b0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3345,137 +3345,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="10442714">
+  <w:abstractNum w:abstractNumId="67276542">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="77322060">
+    <w:lvl w:ilvl="0" w:tplc="25330302">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="77322060" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="25330302" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="77322060" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="25330302" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="77322060" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="25330302" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="77322060" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="25330302" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="77322060" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="25330302" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="77322060" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="25330302" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="77322060" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="25330302" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="77322060" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="25330302" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10442713">
+  <w:abstractNum w:abstractNumId="67276541">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="59627749">
+    <w:lvl w:ilvl="0" w:tplc="28416560">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4227,55 +4227,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="10442713">
-    <w:abstractNumId w:val="10442713"/>
+  <w:num w:numId="67276541">
+    <w:abstractNumId w:val="67276541"/>
   </w:num>
-  <w:num w:numId="10442714">
-    <w:abstractNumId w:val="10442714"/>
+  <w:num w:numId="67276542">
+    <w:abstractNumId w:val="67276542"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15825,51 +15825,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId165212614" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId655153745" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId23706a55da217de67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NUMOPI/" TargetMode="External"/><Relationship Id="rId21736a55da217dece" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NUMOPI/categorization" TargetMode="External"/><Relationship Id="rId74486a55da217e577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NUMOPI/photos" TargetMode="External"/><Relationship Id="rId26156a55da217fd5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5440" TargetMode="External"/><Relationship Id="rId29196a55da21802e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId18836a55da217e456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18836a55da217e456.jpg"/><Relationship Id="rId32806a55da217f300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32806a55da217f300.jpg"/><Relationship Id="rId75756a55da21805b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75756a55da21805b1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId445238215" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId577833638" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId64376a705eb5ec806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NUMOPI/" TargetMode="External"/><Relationship Id="rId41096a705eb5ec871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NUMOPI/categorization" TargetMode="External"/><Relationship Id="rId11366a705eb5ecab5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NUMOPI/photos" TargetMode="External"/><Relationship Id="rId57556a705eb5ee429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5440" TargetMode="External"/><Relationship Id="rId22326a705eb5eef9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId55486a705eb5ec951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55486a705eb5ec951.jpg"/><Relationship Id="rId45786a705eb5ed820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45786a705eb5ed820.jpg"/><Relationship Id="rId49346a705eb5ef0b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49346a705eb5ef0b0.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>