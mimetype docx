--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -424,51 +424,51 @@
               <w:t xml:space="preserve"> (Matsumura)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> pear driller, pear fruit moth, pear moth, pear pyralid</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64376a705eb5ec806" w:history="1">
+            <w:hyperlink r:id="rId38436a8afd4f17c36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -484,51 +484,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41096a705eb5ec871" w:history="1">
+            <w:hyperlink r:id="rId18716a8afd4f17ca0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -542,86 +542,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> NUMOPI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="79910277" name="name57296a705eb5ec952" descr="1120.jpg"/>
+                  <wp:docPr id="75937227" name="name36766a8afd4f18410" descr="1120.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1120.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId55486a705eb5ec951" cstate="print"/>
+                          <a:blip r:embed="rId76986a8afd4f1840e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId11366a705eb5ecab5" w:history="1">
+            <w:hyperlink r:id="rId46636a8afd4f1852f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -840,63 +840,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. pirivorella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is indigenous to the temperate zone of Eastern Asia, where it is widely distributed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="26643976" name="name87596a705eb5ed822" descr="NUMOPI_distribution_map.jpg"/>
+            <wp:docPr id="26269559" name="name24826a8afd4f192fc" descr="NUMOPI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="NUMOPI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId45786a705eb5ed820" cstate="print"/>
+                    <a:blip r:embed="rId28636a8afd4f192f9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2210,51 +2210,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57556a705eb5ee429" w:history="1">
+      <w:hyperlink r:id="rId43946a8afd4f19f09" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5440</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3072,51 +3072,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Acrobasis pirivorella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22326a705eb5eef9a" w:history="1">
+      <w:hyperlink r:id="rId74076a8afd4f1a51c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3191,63 +3191,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="8070132" name="name53096a705eb5ef0b2" descr="eu_funding_250.png"/>
+            <wp:docPr id="75314739" name="name41586a8afd4f1aab2" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId49346a705eb5ef0b0" cstate="print"/>
+                    <a:blip r:embed="rId85636a8afd4f1aab0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3345,137 +3345,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="67276542">
+  <w:abstractNum w:abstractNumId="58005656">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="25330302">
+    <w:lvl w:ilvl="0" w:tplc="83806238">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="25330302" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="83806238" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="25330302" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="83806238" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="25330302" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="83806238" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="25330302" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="83806238" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="25330302" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="83806238" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="25330302" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="83806238" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="25330302" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="83806238" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="25330302" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="83806238" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="67276541">
+  <w:abstractNum w:abstractNumId="58005655">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="28416560">
+    <w:lvl w:ilvl="0" w:tplc="69463742">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4227,55 +4227,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="67276541">
-    <w:abstractNumId w:val="67276541"/>
+  <w:num w:numId="58005655">
+    <w:abstractNumId w:val="58005655"/>
   </w:num>
-  <w:num w:numId="67276542">
-    <w:abstractNumId w:val="67276542"/>
+  <w:num w:numId="58005656">
+    <w:abstractNumId w:val="58005656"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15825,51 +15825,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId445238215" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId577833638" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId64376a705eb5ec806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NUMOPI/" TargetMode="External"/><Relationship Id="rId41096a705eb5ec871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NUMOPI/categorization" TargetMode="External"/><Relationship Id="rId11366a705eb5ecab5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NUMOPI/photos" TargetMode="External"/><Relationship Id="rId57556a705eb5ee429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5440" TargetMode="External"/><Relationship Id="rId22326a705eb5eef9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId55486a705eb5ec951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55486a705eb5ec951.jpg"/><Relationship Id="rId45786a705eb5ed820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45786a705eb5ed820.jpg"/><Relationship Id="rId49346a705eb5ef0b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49346a705eb5ef0b0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId912921065" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId346462867" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId38436a8afd4f17c36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NUMOPI/" TargetMode="External"/><Relationship Id="rId18716a8afd4f17ca0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NUMOPI/categorization" TargetMode="External"/><Relationship Id="rId46636a8afd4f1852f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NUMOPI/photos" TargetMode="External"/><Relationship Id="rId43946a8afd4f19f09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5440" TargetMode="External"/><Relationship Id="rId74076a8afd4f1a51c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId76986a8afd4f1840e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76986a8afd4f1840e.jpg"/><Relationship Id="rId28636a8afd4f192f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28636a8afd4f192f9.jpg"/><Relationship Id="rId85636a8afd4f1aab0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85636a8afd4f1aab0.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>