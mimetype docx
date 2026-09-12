--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -424,51 +424,51 @@
               <w:t xml:space="preserve"> (Matsumura)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> pear driller, pear fruit moth, pear moth, pear pyralid</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38436a8afd4f17c36" w:history="1">
+            <w:hyperlink r:id="rId48256aa5812adff1a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -484,51 +484,51 @@
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18716a8afd4f17ca0" w:history="1">
+            <w:hyperlink r:id="rId40236aa5812adff92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -542,86 +542,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> NUMOPI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="75937227" name="name36766a8afd4f18410" descr="1120.jpg"/>
+                  <wp:docPr id="43809209" name="name59006aa5812ae06aa" descr="1120.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1120.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId76986a8afd4f1840e" cstate="print"/>
+                          <a:blip r:embed="rId49946aa5812ae06a9" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId46636a8afd4f1852f" w:history="1">
+            <w:hyperlink r:id="rId19896aa5812ae07c2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -840,63 +840,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A. pirivorella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is indigenous to the temperate zone of Eastern Asia, where it is widely distributed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="26269559" name="name24826a8afd4f192fc" descr="NUMOPI_distribution_map.jpg"/>
+            <wp:docPr id="15192866" name="name21606aa5812ae17c1" descr="NUMOPI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="NUMOPI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId28636a8afd4f192f9" cstate="print"/>
+                    <a:blip r:embed="rId58986aa5812ae17bf" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2210,51 +2210,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43946a8afd4f19f09" w:history="1">
+      <w:hyperlink r:id="rId25706aa5812ae2237" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5440</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3072,51 +3072,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Acrobasis pirivorella</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74076a8afd4f1a51c" w:history="1">
+      <w:hyperlink r:id="rId15776aa5812ae27ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3191,63 +3191,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI, Wallingford (GB).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="75314739" name="name41586a8afd4f1aab2" descr="eu_funding_250.png"/>
+            <wp:docPr id="89015359" name="name47076aa5812ae2cae" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId85636a8afd4f1aab0" cstate="print"/>
+                    <a:blip r:embed="rId12496aa5812ae2cad" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3345,137 +3345,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="58005656">
+  <w:abstractNum w:abstractNumId="67367501">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="83806238">
+    <w:lvl w:ilvl="0" w:tplc="57153127">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="83806238" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="57153127" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="83806238" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="57153127" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="83806238" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="57153127" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="83806238" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="57153127" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="83806238" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="57153127" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="83806238" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="57153127" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="83806238" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="57153127" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="83806238" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="57153127" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="58005655">
+  <w:abstractNum w:abstractNumId="67367500">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="69463742">
+    <w:lvl w:ilvl="0" w:tplc="76276795">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4227,55 +4227,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="58005655">
-    <w:abstractNumId w:val="58005655"/>
+  <w:num w:numId="67367500">
+    <w:abstractNumId w:val="67367500"/>
   </w:num>
-  <w:num w:numId="58005656">
-    <w:abstractNumId w:val="58005656"/>
+  <w:num w:numId="67367501">
+    <w:abstractNumId w:val="67367501"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15825,51 +15825,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId912921065" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId346462867" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId38436a8afd4f17c36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NUMOPI/" TargetMode="External"/><Relationship Id="rId18716a8afd4f17ca0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NUMOPI/categorization" TargetMode="External"/><Relationship Id="rId46636a8afd4f1852f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NUMOPI/photos" TargetMode="External"/><Relationship Id="rId43946a8afd4f19f09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5440" TargetMode="External"/><Relationship Id="rId74076a8afd4f1a51c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId76986a8afd4f1840e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76986a8afd4f1840e.jpg"/><Relationship Id="rId28636a8afd4f192f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28636a8afd4f192f9.jpg"/><Relationship Id="rId85636a8afd4f1aab0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85636a8afd4f1aab0.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId945204013" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId449868150" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId48256aa5812adff1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NUMOPI/" TargetMode="External"/><Relationship Id="rId40236aa5812adff92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NUMOPI/categorization" TargetMode="External"/><Relationship Id="rId19896aa5812ae07c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NUMOPI/photos" TargetMode="External"/><Relationship Id="rId25706aa5812ae2237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5440" TargetMode="External"/><Relationship Id="rId15776aa5812ae27ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId49946aa5812ae06a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49946aa5812ae06a9.jpg"/><Relationship Id="rId58986aa5812ae17bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58986aa5812ae17bf.jpg"/><Relationship Id="rId12496aa5812ae2cad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12496aa5812ae2cad.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>