--- v2 (2026-03-13)
+++ v3 (2026-07-17)
@@ -12,97 +12,115 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="NPESRS" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>FRAAN</t>
   </si>
   <si>
     <t>Fragaria x ananassa</t>
   </si>
   <si>
     <t>* Baggio JS, Forcelini BB, Wang NY, Ruschel RG, Mertely JC, Peres NA (2021) Outbreak of leaf spot and fruit rot in Florida strawberry caused by Neopestalotiopsis spp. Plant Disease 105(2), 305-315. 
 * Parra-Robles BE (2020) An emerging strawberry fungal disease associated with root rot, crown rot and leaf spot caused by Neopestalotiopsis rosae in Mexico. Plant Disease 104(8), 2054-2059.
 ------- Confirmed host.</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
+    <t>CRXWH</t>
+  </si>
+  <si>
+    <t>Carex wahuensis</t>
+  </si>
+  <si>
+    <t>* Ojo OF, Baldos OC, Luis JM (2026) First report of leaf blight caused by Neopestalotiopsis rosae on Carex wahuensis subsp. wahuensis in Hawaii. Plant Disease (early view) https://doi.org/10.1094/PDIS-01-26-0094-PDN</t>
+  </si>
+  <si>
     <t>CYAIL</t>
   </si>
   <si>
     <t>Carya illinoinensis</t>
   </si>
   <si>
     <t>* Gao Y, Zhai F Y, Zhang Y B, Shu J P, Chang J, Zhang W, Wang HJ (2022) Neopestalotiopsis rosae causing black spot on leaf and fruit of pecan (Carya illinoinensis) in China. Plant Disease 106(7), 1995. https://doi.org/10.1094/PDIS-07-21-1541-PDN</t>
   </si>
   <si>
     <t>CIDRE</t>
   </si>
   <si>
     <t>Citrus reticulata</t>
   </si>
   <si>
     <t>* Ma X, Qin Y, Xiang Y, He L, Song F, Wang Z, Jiang Y, Wu L (2023) First report of Neopestalotiopsis rosae causing leaf blight on Shatangju in southern China. Plant Disease 107(8), 2535. https://doi.org/10.1094/PDIS-09-22-2066-PDN</t>
+  </si>
+  <si>
+    <t>DOSKA</t>
+  </si>
+  <si>
+    <t>Diospyros kaki</t>
+  </si>
+  <si>
+    <t xml:space="preserve">* Kong Q, Lei Y, Zhu J, Wang C, Li X, Huang Q, Xing S, Wang R, Yuan S (2026) First report of Neopestalotiopsis rosae causing postharvest fruit rot of sweet persimmon in Mengzi, China. Plant Disease (early view) https://doi.org/10.1094/PDIS-01-26-0094-PDN </t>
   </si>
   <si>
     <t>LONCO</t>
   </si>
   <si>
     <t>Lonicera caerulea</t>
   </si>
   <si>
     <t>* Yan H, Mi Y, Jiao T, Lv P, Guo L, Huo J, Man Z, Sang M, Zang H, Cheng Y (2024) First Report of Leaf Spot Disease Caused by Neopestalotiopsis rosae on Lonicera caerulea in Heilongjiang Province, China. Plant Disease. 108 (9), 2918.</t>
   </si>
   <si>
     <t>LUMAP</t>
   </si>
   <si>
     <t>Luma apiculata</t>
   </si>
   <si>
     <t>* Aiello D, Gusella G, Leonardi GR, Polizzi G, Voglmayr H (2024) Bottlebrush and Myrtle twig canker caused by Neopestalotiopsis species: an emerging canker-causing group of fungi in Italy. MycoKeys 106, 133-151.</t>
   </si>
   <si>
     <t>CLXCI</t>
   </si>
   <si>
     <t>Melaleuca citrina</t>
   </si>
@@ -514,51 +532,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D16"/>
+  <dimension ref="A1:D18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="336.061" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -637,93 +655,93 @@
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>8</v>
       </c>
       <c r="B7" t="s">
         <v>21</v>
       </c>
       <c r="C7" t="s">
         <v>22</v>
       </c>
       <c r="D7" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>8</v>
       </c>
       <c r="B8" t="s">
         <v>24</v>
       </c>
       <c r="C8" t="s">
         <v>25</v>
       </c>
       <c r="D8" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C9" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D9" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C10" t="s">
+        <v>31</v>
+      </c>
+      <c r="D10" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C11" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D11" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>8</v>
       </c>
       <c r="B12" t="s">
         <v>34</v>
       </c>
       <c r="C12" t="s">
         <v>35</v>
       </c>
       <c r="D12" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>8</v>
       </c>
       <c r="B13" t="s">
         <v>37</v>
       </c>
       <c r="C13" t="s">
         <v>38</v>
@@ -750,50 +768,78 @@
       <c r="A15" t="s">
         <v>8</v>
       </c>
       <c r="B15" t="s">
         <v>43</v>
       </c>
       <c r="C15" t="s">
         <v>44</v>
       </c>
       <c r="D15" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>8</v>
       </c>
       <c r="B16" t="s">
         <v>46</v>
       </c>
       <c r="C16" t="s">
         <v>47</v>
       </c>
       <c r="D16" t="s">
         <v>48</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4">
+      <c r="A17" t="s">
+        <v>8</v>
+      </c>
+      <c r="B17" t="s">
+        <v>49</v>
+      </c>
+      <c r="C17" t="s">
+        <v>50</v>
+      </c>
+      <c r="D17" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4">
+      <c r="A18" t="s">
+        <v>8</v>
+      </c>
+      <c r="B18" t="s">
+        <v>52</v>
+      </c>
+      <c r="C18" t="s">
+        <v>53</v>
+      </c>
+      <c r="D18" t="s">
+        <v>54</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">