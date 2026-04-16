--- v3 (2026-03-07)
+++ v4 (2026-04-16)
@@ -12,84 +12,87 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="NIOTA" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="327">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="333">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>LIBEAS</t>
   </si>
   <si>
     <t>'Candidatus Liberibacter asiaticus'</t>
   </si>
   <si>
     <t>* Tolba IH, Soliman MA (2015) Citrus huanglongbing (greening disease) in Egypt: symptoms documentation and pathogen detection. American-Eurasian Journal of Agricultural and Environmental Sciences 15(10), 2045-2058.
 ------- the report on CLas in Egypt has been denied by the NPPO of Egypt, which raises concerns of the validity of the information in this article.</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>PYDV00</t>
   </si>
   <si>
     <t>Alphanucleorhabdovirus tuberosum</t>
+  </si>
+  <si>
+    <t>* Black LM (1940) Strains of potato yellow-dwarf virus. American Journal of Botany 27, 386-392.</t>
   </si>
   <si>
     <t>APLOBE</t>
   </si>
   <si>
     <t>Aphelenchoides besseyi</t>
   </si>
   <si>
     <t>* Favoreto L, Meyer MC, Loreto RB, Calandrelli A, França PP, Aleandro da Silva S, Zamboni Machado AC (2024) Aphelenchoides besseyi parasitizing tobacco cultivars in Brazil. Plant Disease 108(7), 1964-1968.
 ------- In glasshouse experiments, inoculated tobacco plants developed symptoms. https://doi.org/10.1094/PDIS-06-23-1161-SC</t>
   </si>
   <si>
     <t>TOYVSV</t>
   </si>
   <si>
     <t>Begomovirus solanumflavusvenae</t>
   </si>
   <si>
     <t>* Firmino AC, Yuki VA, Moreira AG, Rezende JA (2009) Tomato yellow vein streak virus: relationship with Bemisia tabaci biotype B and host range. Scientia Agricola 66, 793-799. https://doi.org/10.1590/S0103-90162009000600011</t>
   </si>
   <si>
     <t>TOMOV0</t>
   </si>
   <si>
     <t>Begomovirus solanumvariati</t>
@@ -559,50 +562,56 @@
   <si>
     <t>* Clark SM,  LeDoux DG, Seeno TN,  Riley EG,  Gilbert AJ, Sullivan JM (2004) Host plants of leaf beetle species occurring in the United States and Canada.  Special Publications of the Coleopterists Society, 2, 476 pp.
 ------- feeding of adults
 * Clark SM,  LeDoux DG, Seeno TN,  Riley EG,  Gilbert AJ, Sullivan JM (2004) Host plants of leaf beetle species occurring in the United States and Canada.  Special Publications of the Coleopterists Society, 2, 476 pp.
 ------- feeding of adults</t>
   </si>
   <si>
     <t>ERWICH</t>
   </si>
   <si>
     <t>Erwinia chrysanthemi</t>
   </si>
   <si>
     <t>* Lin W, Liu YX, Feng YX, Zhang SC, Zhao Q, Lin Q, Wang J (2020) First report of bacterial hollow stalk caused by Dickeya chrysanthemi (syn. Erwinia chrysanthemi) on tobacco in Nanping, China. Plant Disease 104(12), p 3248.</t>
   </si>
   <si>
     <t>EUWAKU</t>
   </si>
   <si>
     <t>Euwallacea kuroshio (as Nicotiana)</t>
   </si>
   <si>
     <t>* Smith SM, Gomez DF, Beaver RA, Hulcr J, Cognato AI (2019) Reassessment of the species in the Euwallacea fornicatus (Coleoptera: Curculionidae: Scolytinae) complex after the rediscovery of the ‘lost’ type specimen. Insects 10, 261. https://doi.org/10.3390/insects10090261</t>
   </si>
   <si>
+    <t>FRANCS</t>
+  </si>
+  <si>
+    <t>Frankliniella australis (as Solanaceae)</t>
+  </si>
+  <si>
     <t>FRANOC</t>
   </si>
   <si>
     <t>Frankliniella occidentalis</t>
   </si>
   <si>
     <t>FUSAFO</t>
   </si>
   <si>
     <t>Fusarium foetens</t>
   </si>
   <si>
     <t>* Xie Z, Li H, Gao C, Wang J, Zhang X, Lu B, Yang L, Zhang Y, Gao J (2025) Cross pathogenicity, host range and molecular characteristics of Fusarium oxysporum species complex populations isolated from tobacco in Jilin Province, China. Plant Pathology 74(1), 84-100.
 * Yi B, Ma J, Luo L, Ghani MI, Siddique JA, Tang X, Cernava T, Chen X (2025) First report of Fusarium foetens causing tobacco root and stem rots in Guizhou, China. Journal of Phytopathology 173, e70104.</t>
   </si>
   <si>
     <t>HELIAR</t>
   </si>
   <si>
     <t>Helicoverpa armigera</t>
   </si>
   <si>
     <t>* Cunningham JP, Zalucki MP (2014) Understanding heliothine (Lepidoptera: Heliothinae) pests: what is a host plant? Journal of Economic Entomology 107, 881–896.</t>
   </si>
   <si>
@@ -802,50 +811,59 @@
   <si>
     <t>RALSPS</t>
   </si>
   <si>
     <t>Ralstonia pseudosolanacearum</t>
   </si>
   <si>
     <t xml:space="preserve">* Abdurahman A, Parker ML, Kreuze J, Elphinstone JG, Struik PC, Kigundu A, Arengo E, Sharma K (2019) Molecular epidemiology of Ralstonia solanacearum Species Complex strains causing bacterial wilt of potato in Uganda. Phytopathology 109, 1922-1931
 * Liu Y, Wu D, Liu Q, Zhang S, Tang Y, Jiang G, Li S, Ding W (2017) The sequevar distribution of Ralstonia solanacearum in tobacco-growing zones of China is structured by elevation. European Journal of Plant Pathology 147(3), 541-551.
 ------- confirmed host. </t>
   </si>
   <si>
     <t>PSDMS3</t>
   </si>
   <si>
     <t>Ralstonia solanacearum race 3 (no longer in use) (as Nicotiana)</t>
   </si>
   <si>
     <t>RALSSI</t>
   </si>
   <si>
     <t>Ralstonia syzygii subsp. indonesiensis</t>
   </si>
   <si>
     <t>* Lu CH, Li JY, Mi MG, Lin ZL, Jiang N, Gai XT, Jun-Hong M, Lei LP, Xia ZY. (2021) Complete genome sequence of Ralstonia syzygii subsp. indonesiensis strain LLRS-1, isolated from wilted tobacco in China. Phytopathology 111(12), 2392-2394.</t>
+  </si>
+  <si>
+    <t>CORBFA</t>
+  </si>
+  <si>
+    <t>Rhodococcus fascians</t>
+  </si>
+  <si>
+    <t>* Córdoba-Sellés M C, Martínez-Culebras P, García D, Jordá C (2009) Rhodococcus fascians: causal agent of false broomrape of tobacco in Guatemala. Journal of Plant Pathology. 91 (4, Supplement), S4.112</t>
   </si>
   <si>
     <t>ROTYRE</t>
   </si>
   <si>
     <t>Rotylenchulus reniformis</t>
   </si>
   <si>
     <t>PHTOHE</t>
   </si>
   <si>
     <t>Scrobipalpa aptatella</t>
   </si>
   <si>
     <t>PRODER</t>
   </si>
   <si>
     <t>Spodoptera eridania</t>
   </si>
   <si>
     <t>* Montezano DG, Specht A, Sosa-Gomez DR, Roque-Specht VF &amp; de Barros NM (2014) Immature stages of Spodoptera eridania (Lepidoptera: Noctuidae): developmental parameters and host plants. Journal of Insect Science 14, 238. https://doi.org/10.1093/jisesa/ieu224</t>
   </si>
   <si>
     <t>LAPHFR</t>
   </si>
@@ -1434,51 +1452,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D121"/>
+  <dimension ref="A1:D123"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="75.41" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="548.438" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1486,1631 +1504,1659 @@
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>8</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
-      <c r="D3"/>
+      <c r="D3" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>8</v>
       </c>
       <c r="B4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>8</v>
       </c>
       <c r="B5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>8</v>
       </c>
       <c r="B6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>8</v>
       </c>
       <c r="B7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>8</v>
       </c>
       <c r="B8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D8" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C9" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D9" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C10" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D10"/>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C11" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D11" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>8</v>
       </c>
       <c r="B12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C12" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>8</v>
       </c>
       <c r="B13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>8</v>
       </c>
       <c r="B14" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C14" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D14"/>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>8</v>
       </c>
       <c r="B15" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C15" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D15" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>8</v>
       </c>
       <c r="B16" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C16" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D16" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>8</v>
       </c>
       <c r="B17" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C17" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D17" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>8</v>
       </c>
       <c r="B18" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C18" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D18"/>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>8</v>
       </c>
       <c r="B19" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C19" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D19"/>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>8</v>
       </c>
       <c r="B20" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C20" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D20" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>8</v>
       </c>
       <c r="B21" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C21" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D21" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>8</v>
       </c>
       <c r="B22" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C22" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D22" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>8</v>
       </c>
       <c r="B23" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C23" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D23" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>8</v>
       </c>
       <c r="B24" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C24" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>8</v>
       </c>
       <c r="B25" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C25" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D25" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>8</v>
       </c>
       <c r="B26" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C26" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D26" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>8</v>
       </c>
       <c r="B27" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C27" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D27"/>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
         <v>8</v>
       </c>
       <c r="B28" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C28" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D28" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
         <v>8</v>
       </c>
       <c r="B29" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C29" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D29" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
         <v>8</v>
       </c>
       <c r="B30" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C30" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D30" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
         <v>8</v>
       </c>
       <c r="B31" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C31" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D31" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
         <v>8</v>
       </c>
       <c r="B32" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C32" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D32" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
         <v>8</v>
       </c>
       <c r="B33" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C33" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D33" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
         <v>8</v>
       </c>
       <c r="B34" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C34" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D34" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B35" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C35" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D35"/>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B36" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C36" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D36"/>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B37" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C37" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D37"/>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B38" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C38" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D38" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B39" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C39" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D39" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B40" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C40" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D40"/>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B41" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C41" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D41"/>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B42" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C42" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D42" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B43" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C43" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D43"/>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B44" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C44" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D44" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B45" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C45" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D45"/>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B46" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C46" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D46"/>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B47" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C47" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D47" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B48" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C48" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="D48" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B49" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C49" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D49"/>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B50" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C50" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D50" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B51" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C51" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D51"/>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B52" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C52" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D52" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B53" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C53" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D53" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B54" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C54" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D54" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B55" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C55" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D55" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B56" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C56" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="D56" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B57" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C57" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="D57"/>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B58" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C58" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D58"/>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B59" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C59" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="D59" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B60" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C60" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="D60" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B61" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C61" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="D61" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B62" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C62" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="D62" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B63" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C63" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="D63"/>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B64" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C64" t="s">
-        <v>173</v>
-[...1 lines deleted...]
-      <c r="D64" t="s">
         <v>174</v>
       </c>
+      <c r="D64"/>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B65" t="s">
         <v>175</v>
       </c>
       <c r="C65" t="s">
         <v>176</v>
       </c>
       <c r="D65" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B66" t="s">
         <v>178</v>
       </c>
       <c r="C66" t="s">
         <v>179</v>
       </c>
       <c r="D66" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B67" t="s">
         <v>181</v>
       </c>
       <c r="C67" t="s">
         <v>182</v>
       </c>
       <c r="D67" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B68" t="s">
         <v>184</v>
       </c>
       <c r="C68" t="s">
         <v>185</v>
       </c>
       <c r="D68" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B69" t="s">
         <v>187</v>
       </c>
       <c r="C69" t="s">
         <v>188</v>
       </c>
       <c r="D69" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B70" t="s">
         <v>190</v>
       </c>
       <c r="C70" t="s">
         <v>191</v>
       </c>
       <c r="D70" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B71" t="s">
+        <v>193</v>
+      </c>
+      <c r="C71" t="s">
+        <v>194</v>
+      </c>
+      <c r="D71" t="s">
         <v>192</v>
       </c>
-      <c r="C71" t="s">
-[...2 lines deleted...]
-      <c r="D71"/>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B72" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C72" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="D72" t="s">
         <v>196</v>
       </c>
+      <c r="D72"/>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B73" t="s">
         <v>197</v>
       </c>
       <c r="C73" t="s">
         <v>198</v>
       </c>
       <c r="D73" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B74" t="s">
         <v>200</v>
       </c>
       <c r="C74" t="s">
         <v>201</v>
       </c>
       <c r="D74" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B75" t="s">
         <v>203</v>
       </c>
       <c r="C75" t="s">
         <v>204</v>
       </c>
       <c r="D75" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B76" t="s">
         <v>206</v>
       </c>
       <c r="C76" t="s">
         <v>207</v>
       </c>
       <c r="D76" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B77" t="s">
         <v>209</v>
       </c>
       <c r="C77" t="s">
         <v>210</v>
       </c>
       <c r="D77" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B78" t="s">
         <v>212</v>
       </c>
       <c r="C78" t="s">
         <v>213</v>
       </c>
       <c r="D78" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B79" t="s">
         <v>215</v>
       </c>
       <c r="C79" t="s">
         <v>216</v>
       </c>
       <c r="D79" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B80" t="s">
         <v>218</v>
       </c>
       <c r="C80" t="s">
         <v>219</v>
       </c>
       <c r="D80" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B81" t="s">
         <v>221</v>
       </c>
       <c r="C81" t="s">
         <v>222</v>
       </c>
       <c r="D81" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B82" t="s">
         <v>224</v>
       </c>
       <c r="C82" t="s">
         <v>225</v>
       </c>
       <c r="D82" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B83" t="s">
         <v>227</v>
       </c>
       <c r="C83" t="s">
         <v>228</v>
       </c>
       <c r="D83" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B84" t="s">
         <v>230</v>
       </c>
       <c r="C84" t="s">
         <v>231</v>
       </c>
-      <c r="D84"/>
+      <c r="D84" t="s">
+        <v>232</v>
+      </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B85" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="C85" t="s">
-        <v>233</v>
-[...1 lines deleted...]
-      <c r="D85" t="s">
         <v>234</v>
       </c>
+      <c r="D85"/>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B86" t="s">
         <v>235</v>
       </c>
       <c r="C86" t="s">
         <v>236</v>
       </c>
       <c r="D86" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B87" t="s">
         <v>238</v>
       </c>
       <c r="C87" t="s">
         <v>239</v>
       </c>
       <c r="D87" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B88" t="s">
         <v>241</v>
       </c>
       <c r="C88" t="s">
         <v>242</v>
       </c>
-      <c r="D88"/>
+      <c r="D88" t="s">
+        <v>243</v>
+      </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B89" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="C89" t="s">
-        <v>244</v>
-[...1 lines deleted...]
-      <c r="D89" t="s">
         <v>245</v>
       </c>
+      <c r="D89"/>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B90" t="s">
         <v>246</v>
       </c>
       <c r="C90" t="s">
         <v>247</v>
       </c>
-      <c r="D90"/>
+      <c r="D90" t="s">
+        <v>248</v>
+      </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B91" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C91" t="s">
-        <v>249</v>
-[...1 lines deleted...]
-      <c r="D91"/>
+        <v>250</v>
+      </c>
+      <c r="D91" t="s">
+        <v>251</v>
+      </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B92" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="C92" t="s">
-        <v>251</v>
-[...3 lines deleted...]
-      </c>
+        <v>253</v>
+      </c>
+      <c r="D92"/>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B93" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C93" t="s">
-        <v>254</v>
-[...1 lines deleted...]
-      <c r="D93" t="s">
         <v>255</v>
       </c>
+      <c r="D93"/>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B94" t="s">
         <v>256</v>
       </c>
       <c r="C94" t="s">
         <v>257</v>
       </c>
-      <c r="D94"/>
+      <c r="D94" t="s">
+        <v>258</v>
+      </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B95" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C95" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="D95" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B96" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="C96" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="D96"/>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B97" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="C97" t="s">
-        <v>264</v>
-[...1 lines deleted...]
-      <c r="D97"/>
+        <v>265</v>
+      </c>
+      <c r="D97" t="s">
+        <v>266</v>
+      </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B98" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="C98" t="s">
-        <v>266</v>
-[...3 lines deleted...]
-      </c>
+        <v>268</v>
+      </c>
+      <c r="D98"/>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B99" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="C99" t="s">
-        <v>269</v>
-[...1 lines deleted...]
-      <c r="D99" t="s">
         <v>270</v>
       </c>
+      <c r="D99"/>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B100" t="s">
         <v>271</v>
       </c>
       <c r="C100" t="s">
         <v>272</v>
       </c>
-      <c r="D100"/>
+      <c r="D100" t="s">
+        <v>273</v>
+      </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B101" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="C101" t="s">
-        <v>274</v>
-[...1 lines deleted...]
-      <c r="D101"/>
+        <v>275</v>
+      </c>
+      <c r="D101" t="s">
+        <v>276</v>
+      </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B102" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="C102" t="s">
-        <v>276</v>
-[...3 lines deleted...]
-      </c>
+        <v>278</v>
+      </c>
+      <c r="D102"/>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B103" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="C103" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="D103"/>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" t="s">
-        <v>280</v>
+        <v>99</v>
       </c>
       <c r="B104" t="s">
         <v>281</v>
       </c>
       <c r="C104" t="s">
         <v>282</v>
       </c>
       <c r="D104" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" t="s">
-        <v>280</v>
+        <v>99</v>
       </c>
       <c r="B105" t="s">
         <v>284</v>
       </c>
       <c r="C105" t="s">
         <v>285</v>
       </c>
       <c r="D105"/>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="B106" t="s">
-        <v>124</v>
+        <v>287</v>
       </c>
       <c r="C106" t="s">
-        <v>286</v>
-[...1 lines deleted...]
-      <c r="D106"/>
+        <v>288</v>
+      </c>
+      <c r="D106" t="s">
+        <v>289</v>
+      </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="B107" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="C107" t="s">
-        <v>288</v>
-[...3 lines deleted...]
-      </c>
+        <v>291</v>
+      </c>
+      <c r="D107"/>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="B108" t="s">
-        <v>290</v>
+        <v>125</v>
       </c>
       <c r="C108" t="s">
-        <v>291</v>
-[...1 lines deleted...]
-      <c r="D108" t="s">
         <v>292</v>
       </c>
+      <c r="D108"/>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="B109" t="s">
         <v>293</v>
       </c>
       <c r="C109" t="s">
         <v>294</v>
       </c>
-      <c r="D109"/>
+      <c r="D109" t="s">
+        <v>295</v>
+      </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="B110" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="C110" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="D110" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="B111" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="C111" t="s">
-        <v>299</v>
-[...1 lines deleted...]
-      <c r="D111" t="s">
         <v>300</v>
       </c>
+      <c r="D111"/>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="B112" t="s">
         <v>301</v>
       </c>
       <c r="C112" t="s">
         <v>302</v>
       </c>
       <c r="D112" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="B113" t="s">
         <v>304</v>
       </c>
       <c r="C113" t="s">
         <v>305</v>
       </c>
       <c r="D113" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="B114" t="s">
         <v>307</v>
       </c>
       <c r="C114" t="s">
         <v>308</v>
       </c>
-      <c r="D114"/>
+      <c r="D114" t="s">
+        <v>309</v>
+      </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="B115" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="C115" t="s">
-        <v>310</v>
-[...1 lines deleted...]
-      <c r="D115"/>
+        <v>311</v>
+      </c>
+      <c r="D115" t="s">
+        <v>312</v>
+      </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="B116" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="C116" t="s">
-        <v>312</v>
-[...3 lines deleted...]
-      </c>
+        <v>314</v>
+      </c>
+      <c r="D116"/>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="B117" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="C117" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="D117"/>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="B118" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="C118" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="D118" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="B119" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="C119" t="s">
-        <v>320</v>
-[...1 lines deleted...]
-      <c r="D119" t="s">
         <v>321</v>
       </c>
+      <c r="D119"/>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="B120" t="s">
         <v>322</v>
       </c>
       <c r="C120" t="s">
         <v>323</v>
       </c>
       <c r="D120" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" t="s">
+        <v>286</v>
+      </c>
+      <c r="B121" t="s">
         <v>325</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
       <c r="C121" t="s">
         <v>326</v>
       </c>
-      <c r="D121"/>
+      <c r="D121" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="122" spans="1:4">
+      <c r="A122" t="s">
+        <v>286</v>
+      </c>
+      <c r="B122" t="s">
+        <v>328</v>
+      </c>
+      <c r="C122" t="s">
+        <v>329</v>
+      </c>
+      <c r="D122" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="123" spans="1:4">
+      <c r="A123" t="s">
+        <v>331</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>332</v>
+      </c>
+      <c r="D123"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>