--- v4 (2026-04-16)
+++ v5 (2026-05-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="NIOTA" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="333">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="334">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>LIBEAS</t>
   </si>
   <si>
     <t>'Candidatus Liberibacter asiaticus'</t>
   </si>
   <si>
     <t>* Tolba IH, Soliman MA (2015) Citrus huanglongbing (greening disease) in Egypt: symptoms documentation and pathogen detection. American-Eurasian Journal of Agricultural and Environmental Sciences 15(10), 2045-2058.
 ------- the report on CLas in Egypt has been denied by the NPPO of Egypt, which raises concerns of the validity of the information in this article.</t>
   </si>
@@ -958,50 +958,54 @@
 ------- N. tabacum 'White Burley'.</t>
   </si>
   <si>
     <t>TYLRCL</t>
   </si>
   <si>
     <t>Tylenchorhynchus claytoni</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>ALTRTR</t>
   </si>
   <si>
     <t>Aleurothrixus trachoides</t>
   </si>
   <si>
     <t>* Sundararaj R, Krishnan S, Sumalatha BV (2021) Invasion and expansion of exotic whiteflies (Hemiptera: Aleyrodidae) in India and their economic importance. Phytoparasitica 49(5), 851-863.</t>
   </si>
   <si>
     <t>EMDV00</t>
   </si>
   <si>
     <t>Alphanucleorhabdovirus melongenae</t>
+  </si>
+  <si>
+    <t>* Chatzivassiliou EK, Efthimiou K, Drossos E, Papadopoulou A, Poimenidis G, Katis NI (2004) A survey of tobacco viruses in tobacco crops and native flora in Greece. European Journal of Plant Pathology 110, 1011-1023.
+* Katis NI, Chatzivassiliou EK, Clay C, Avgelis I, Manoussopoulos I, Lecoq H (2000) Occurrence of eggplant mottled dwarf nucleorhabdovirus (EMDV) in tobacco and cucumber crops in Greece. Phytopatologia Mediterranea 39(2), p 319</t>
   </si>
   <si>
     <t>Bemisia tabaci</t>
   </si>
   <si>
     <t>HELIVI</t>
   </si>
   <si>
     <t>Chloridea virescens</t>
   </si>
   <si>
     <t xml:space="preserve">* Capinera JL (2001) Heliothis virescens (Fabricius) (Insecta: Lepidoptera: Noctuidae) EENY-219 (latest revision Dec. 2018). Featured Creatures. University of Florida. https://entnemdept.ufl.edu/creatures/field/tobacco_budworm.htm
 * Edde PA (2018) Principal Insects Affecting Tobacco Plants in the Field. Contributions to Tobacco Research 28, 117-165.
 * Fitt GP (1989) The ecology of Heliothis species in relation to agroecosystems. Annual Review of Entomology 34, 17-52.
 * Kogan M, Helm CG, Kogan J, Brewer E (1989) Distribution and economic importance of Heliothis virescens and Heliothis zea in North, Central, and South America and of their Natural Enemies and Host Plants. pp 241-297 In Proceedings of the Workshop on Biological Control of Heliothis: Increasing the effectiveness of natural enemies. USDA.
 * Rodríguez-Espinosa FL, Santana-Baños Y, Martínez-Rivero MA, Gómez-Leyva JF (2018b) Variabilidad en patrones de coloración y ornamentación larval de Chloridea virescens (Fabricius) en diferentes plantas hospedantes. Revista de Protección Vegetal 33(2), 8 pp.
 * EPPO (2024) EPPO Technical Document No. 1091. Pest risk analysis for Chloridea virescens. EPPO, Paris. Available at https://gd.eppo.int/taxon/HELIVI/documents
 ------- Main host (evidence that the plant supports populations of the pest in several generations or years, i.e. true hosts, or plant mentioned as common or preferred host – see PRA for further details on the host)
 </t>
   </si>
   <si>
     <t>EPIXPA</t>
   </si>
   <si>
     <t>Epitrix hirtipennis</t>
@@ -2900,261 +2904,263 @@
     </row>
     <row r="106" spans="1:4">
       <c r="A106" t="s">
         <v>286</v>
       </c>
       <c r="B106" t="s">
         <v>287</v>
       </c>
       <c r="C106" t="s">
         <v>288</v>
       </c>
       <c r="D106" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" t="s">
         <v>286</v>
       </c>
       <c r="B107" t="s">
         <v>290</v>
       </c>
       <c r="C107" t="s">
         <v>291</v>
       </c>
-      <c r="D107"/>
+      <c r="D107" t="s">
+        <v>292</v>
+      </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" t="s">
         <v>286</v>
       </c>
       <c r="B108" t="s">
         <v>125</v>
       </c>
       <c r="C108" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="D108"/>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" t="s">
         <v>286</v>
       </c>
       <c r="B109" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="C109" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="D109" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" t="s">
         <v>286</v>
       </c>
       <c r="B110" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="C110" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="D110" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" t="s">
         <v>286</v>
       </c>
       <c r="B111" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="C111" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="D111"/>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" t="s">
         <v>286</v>
       </c>
       <c r="B112" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="C112" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="D112" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" t="s">
         <v>286</v>
       </c>
       <c r="B113" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="C113" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="D113" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" t="s">
         <v>286</v>
       </c>
       <c r="B114" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="C114" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="D114" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" t="s">
         <v>286</v>
       </c>
       <c r="B115" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="C115" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="D115" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" t="s">
         <v>286</v>
       </c>
       <c r="B116" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="C116" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="D116"/>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" t="s">
         <v>286</v>
       </c>
       <c r="B117" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="C117" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="D117"/>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" t="s">
         <v>286</v>
       </c>
       <c r="B118" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="C118" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="D118" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" t="s">
         <v>286</v>
       </c>
       <c r="B119" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="C119" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="D119"/>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" t="s">
         <v>286</v>
       </c>
       <c r="B120" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="C120" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="D120" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" t="s">
         <v>286</v>
       </c>
       <c r="B121" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="C121" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="D121" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" t="s">
         <v>286</v>
       </c>
       <c r="B122" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="C122" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="D122" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="D123"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>