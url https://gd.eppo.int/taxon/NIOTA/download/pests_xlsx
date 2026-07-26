--- v5 (2026-05-13)
+++ v6 (2026-07-26)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="NIOTA" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="334">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="337">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>LIBEAS</t>
   </si>
   <si>
     <t>'Candidatus Liberibacter asiaticus'</t>
   </si>
   <si>
     <t>* Tolba IH, Soliman MA (2015) Citrus huanglongbing (greening disease) in Egypt: symptoms documentation and pathogen detection. American-Eurasian Journal of Agricultural and Environmental Sciences 15(10), 2045-2058.
 ------- the report on CLas in Egypt has been denied by the NPPO of Egypt, which raises concerns of the validity of the information in this article.</t>
   </si>
@@ -766,50 +766,60 @@
   </si>
   <si>
     <t>PHMPOM</t>
   </si>
   <si>
     <t>Phymatotrichopsis omnivora</t>
   </si>
   <si>
     <t>* Anonymous (1960) Index of Plant Diseases in the United States. Agriculture Handbook no 165, USDA-ARS (US) 531 pp.</t>
   </si>
   <si>
     <t>PHYTNP</t>
   </si>
   <si>
     <t>Phytophthora nicotianae</t>
   </si>
   <si>
     <t>* Camacho-Tapia M, Almaraz-Sánchez A, Leyva-Mir SG, Tovar-Pedraza JM (2016) First report of tobacco root rot caused by Phytophthora nicotianae in Mexico. Journal of Plant Pathology, 98(2), 371.
 * Panabieres F, Ali GS, Allagui MB, Dalio RJ, Gudmestad NC, Kuhn ML, Guha Roy S, Schena L, Zampounis A (2016) Phytophthora nicotianae diseases worldwide: new knowledge of a long-recognised pathogen. Phytopathologia Mediterranea 55(1), 20−40.</t>
   </si>
   <si>
     <t>PCFVD0</t>
   </si>
   <si>
     <t>Pospiviroid parvicapsici</t>
+  </si>
+  <si>
+    <t>CHIVMV</t>
+  </si>
+  <si>
+    <t>Potyvirus capsivenamaculae</t>
+  </si>
+  <si>
+    <t xml:space="preserve">* Ding M, Yang C, Zhang L, Jiang Z, Fang Q, Qin XY, Zhang ZK (2011) Occurrence of Chilli veinal mottle virus in Nicotiana tabacum in Yunnan, China. Plant Disease, 95(3) 357. 
+</t>
   </si>
   <si>
     <t>CDV000</t>
   </si>
   <si>
     <t>Potyvirus trompetae</t>
   </si>
   <si>
     <t>* Schubert J, Doroszewska T, Chrzanowska M, Sztangret-Wisniewska J (2006) Natural infection of tobacco by Colombian datura virus in Poland, Germany and Hungary. Journal of Phytopathology 154, 343-348.
 * Strumpf T, Buckhorn R, Lesemann DE (2005) [Occurrence of the Colombian datura virus on tobacco in Germany]. Nachrichtenblatt des Deutschen Pflanzenschutz 57, 1-3 (in German).</t>
   </si>
   <si>
     <t>PSDMCI</t>
   </si>
   <si>
     <t>Pseudomonas cichorii</t>
   </si>
   <si>
     <t>* Lan DY, Shu FL, Lu YH, Shou AF, Lin W, Yuan GQ (2022) First Report of a Leaf Spot Disease of Tobacco Caused by Pseudomonas cichorii in China. Plant Disease 106(3), 1058. https://doi.org/10.1094/PDIS-10-21-2158-PDN</t>
   </si>
   <si>
     <t>RALSPS</t>
   </si>
   <si>
     <t>Ralstonia pseudosolanacearum</t>
@@ -1456,51 +1466,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D123"/>
+  <dimension ref="A1:D124"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="75.41" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="548.438" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -2670,499 +2680,513 @@
     </row>
     <row r="88" spans="1:4">
       <c r="A88" t="s">
         <v>99</v>
       </c>
       <c r="B88" t="s">
         <v>241</v>
       </c>
       <c r="C88" t="s">
         <v>242</v>
       </c>
       <c r="D88" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" t="s">
         <v>99</v>
       </c>
       <c r="B89" t="s">
         <v>244</v>
       </c>
       <c r="C89" t="s">
         <v>245</v>
       </c>
-      <c r="D89"/>
+      <c r="D89" t="s">
+        <v>246</v>
+      </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" t="s">
         <v>99</v>
       </c>
       <c r="B90" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C90" t="s">
-        <v>247</v>
-[...1 lines deleted...]
-      <c r="D90" t="s">
         <v>248</v>
       </c>
+      <c r="D90"/>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" t="s">
         <v>99</v>
       </c>
       <c r="B91" t="s">
         <v>249</v>
       </c>
       <c r="C91" t="s">
         <v>250</v>
       </c>
       <c r="D91" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" t="s">
         <v>99</v>
       </c>
       <c r="B92" t="s">
         <v>252</v>
       </c>
       <c r="C92" t="s">
         <v>253</v>
       </c>
-      <c r="D92"/>
+      <c r="D92" t="s">
+        <v>254</v>
+      </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" t="s">
         <v>99</v>
       </c>
       <c r="B93" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="C93" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="D93"/>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" t="s">
         <v>99</v>
       </c>
       <c r="B94" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C94" t="s">
-        <v>257</v>
-[...1 lines deleted...]
-      <c r="D94" t="s">
         <v>258</v>
       </c>
+      <c r="D94"/>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" t="s">
         <v>99</v>
       </c>
       <c r="B95" t="s">
         <v>259</v>
       </c>
       <c r="C95" t="s">
         <v>260</v>
       </c>
       <c r="D95" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" t="s">
         <v>99</v>
       </c>
       <c r="B96" t="s">
         <v>262</v>
       </c>
       <c r="C96" t="s">
         <v>263</v>
       </c>
-      <c r="D96"/>
+      <c r="D96" t="s">
+        <v>264</v>
+      </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" t="s">
         <v>99</v>
       </c>
       <c r="B97" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="C97" t="s">
-        <v>265</v>
-[...1 lines deleted...]
-      <c r="D97" t="s">
         <v>266</v>
       </c>
+      <c r="D97"/>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" t="s">
         <v>99</v>
       </c>
       <c r="B98" t="s">
         <v>267</v>
       </c>
       <c r="C98" t="s">
         <v>268</v>
       </c>
-      <c r="D98"/>
+      <c r="D98" t="s">
+        <v>269</v>
+      </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" t="s">
         <v>99</v>
       </c>
       <c r="B99" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="C99" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="D99"/>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" t="s">
         <v>99</v>
       </c>
       <c r="B100" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="C100" t="s">
-        <v>272</v>
-[...1 lines deleted...]
-      <c r="D100" t="s">
         <v>273</v>
       </c>
+      <c r="D100"/>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" t="s">
         <v>99</v>
       </c>
       <c r="B101" t="s">
         <v>274</v>
       </c>
       <c r="C101" t="s">
         <v>275</v>
       </c>
       <c r="D101" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" t="s">
         <v>99</v>
       </c>
       <c r="B102" t="s">
         <v>277</v>
       </c>
       <c r="C102" t="s">
         <v>278</v>
       </c>
-      <c r="D102"/>
+      <c r="D102" t="s">
+        <v>279</v>
+      </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" t="s">
         <v>99</v>
       </c>
       <c r="B103" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="C103" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="D103"/>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" t="s">
         <v>99</v>
       </c>
       <c r="B104" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="C104" t="s">
-        <v>282</v>
-[...1 lines deleted...]
-      <c r="D104" t="s">
         <v>283</v>
       </c>
+      <c r="D104"/>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" t="s">
         <v>99</v>
       </c>
       <c r="B105" t="s">
         <v>284</v>
       </c>
       <c r="C105" t="s">
         <v>285</v>
       </c>
-      <c r="D105"/>
+      <c r="D105" t="s">
+        <v>286</v>
+      </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" t="s">
-        <v>286</v>
+        <v>99</v>
       </c>
       <c r="B106" t="s">
         <v>287</v>
       </c>
       <c r="C106" t="s">
         <v>288</v>
       </c>
-      <c r="D106" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D106"/>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="B107" t="s">
         <v>290</v>
       </c>
       <c r="C107" t="s">
         <v>291</v>
       </c>
       <c r="D107" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="B108" t="s">
-        <v>125</v>
+        <v>293</v>
       </c>
       <c r="C108" t="s">
-        <v>293</v>
-[...1 lines deleted...]
-      <c r="D108"/>
+        <v>294</v>
+      </c>
+      <c r="D108" t="s">
+        <v>295</v>
+      </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="B109" t="s">
-        <v>294</v>
+        <v>125</v>
       </c>
       <c r="C109" t="s">
-        <v>295</v>
-[...1 lines deleted...]
-      <c r="D109" t="s">
         <v>296</v>
       </c>
+      <c r="D109"/>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="B110" t="s">
         <v>297</v>
       </c>
       <c r="C110" t="s">
         <v>298</v>
       </c>
       <c r="D110" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="B111" t="s">
         <v>300</v>
       </c>
       <c r="C111" t="s">
         <v>301</v>
       </c>
-      <c r="D111"/>
+      <c r="D111" t="s">
+        <v>302</v>
+      </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="B112" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="C112" t="s">
-        <v>303</v>
-[...1 lines deleted...]
-      <c r="D112" t="s">
         <v>304</v>
       </c>
+      <c r="D112"/>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="B113" t="s">
         <v>305</v>
       </c>
       <c r="C113" t="s">
         <v>306</v>
       </c>
       <c r="D113" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="B114" t="s">
         <v>308</v>
       </c>
       <c r="C114" t="s">
         <v>309</v>
       </c>
       <c r="D114" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="B115" t="s">
         <v>311</v>
       </c>
       <c r="C115" t="s">
         <v>312</v>
       </c>
       <c r="D115" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="B116" t="s">
         <v>314</v>
       </c>
       <c r="C116" t="s">
         <v>315</v>
       </c>
-      <c r="D116"/>
+      <c r="D116" t="s">
+        <v>316</v>
+      </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="B117" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="C117" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="D117"/>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="B118" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="C118" t="s">
-        <v>319</v>
-[...1 lines deleted...]
-      <c r="D118" t="s">
         <v>320</v>
       </c>
+      <c r="D118"/>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="B119" t="s">
         <v>321</v>
       </c>
       <c r="C119" t="s">
         <v>322</v>
       </c>
-      <c r="D119"/>
+      <c r="D119" t="s">
+        <v>323</v>
+      </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="B120" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="C120" t="s">
-        <v>324</v>
-[...1 lines deleted...]
-      <c r="D120" t="s">
         <v>325</v>
       </c>
+      <c r="D120"/>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="B121" t="s">
         <v>326</v>
       </c>
       <c r="C121" t="s">
         <v>327</v>
       </c>
       <c r="D121" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="B122" t="s">
         <v>329</v>
       </c>
       <c r="C122" t="s">
         <v>330</v>
       </c>
       <c r="D122" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" t="s">
+        <v>289</v>
+      </c>
+      <c r="B123" t="s">
         <v>332</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
       <c r="C123" t="s">
         <v>333</v>
       </c>
-      <c r="D123"/>
+      <c r="D123" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="124" spans="1:4">
+      <c r="A124" t="s">
+        <v>335</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>336</v>
+      </c>
+      <c r="D124"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>