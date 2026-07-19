--- v2 (2026-03-29)
+++ v3 (2026-07-19)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="NIOGT" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>SCRV00</t>
   </si>
   <si>
     <t>Alphacytorhabdovirus fragariarugosus</t>
   </si>
   <si>
     <t>* Richardson J, Sylvester ES (1988) Successful juice inoculation of the aphid–vectored strawberry crinkle virus. California Agriculture 42, 6–7.</t>
   </si>
   <si>
@@ -167,50 +167,59 @@
   </si>
   <si>
     <t>Pospiviroid fusituberis (as Nicotiana)</t>
   </si>
   <si>
     <t>* Singh RP (1973) Experimental host range of the potato spindle tuber 'virus'. American Potato Journal 50, 111-123.
 ------- Aat least 25 Nicotiana species. Absence of symptoms.</t>
   </si>
   <si>
     <t>PYV000</t>
   </si>
   <si>
     <t>Potato yellowing virus</t>
   </si>
   <si>
     <t>* Silvestre R, Fuentes S, Risco R, Berrocal A, Adams I, Fox A, Cuellar WJ, Kreuze J (2020) Characterization of distinct strains of an aphid-transmitted ilarvirus (Fam. Bromoviridae) infecting different hosts from South America. Virus research 282, 197944. https://doi.org/10.1016/j.virusres.2020.197944</t>
   </si>
   <si>
     <t>PEPMV0</t>
   </si>
   <si>
     <t>Potexvirus pepini</t>
   </si>
   <si>
     <t>* Blystad D-R, Van der Vlugt R, Alfaro-Fernández A, Carmen Córdoba M, Bese G, Hristova D, Pospieszny H, Mehle N, Ravnikar M, Tomassoli L, Varveri C, Nielsen SL (2015) Host range and symptomatology of Pepino mosaic virus strains occurring in Europe. European Journal of Plant Pathology 143, 43-56.</t>
+  </si>
+  <si>
+    <t>CHIVMV</t>
+  </si>
+  <si>
+    <t>Potyvirus capsivenamaculae</t>
+  </si>
+  <si>
+    <t>* Krishna Reddy M, Madhavi Reddy K, Lakshminarayana Reddy CN, Smitha R, Jalali S (2004) Molecular characterization and genetic variability of Chilli Veinal Mottle Virus and its reaction on chilli pepper genotypes. XIIth Meeting on Genetics and Breeding of Capsicum and Eggplant, p 171 https://edepot.wur.nl/448678#page=171</t>
   </si>
   <si>
     <t>PVT000</t>
   </si>
   <si>
     <t>Tepovirus tafsolani</t>
   </si>
   <si>
     <t>* Salazar LF, Harrison BD (1978) Host range, purification and properties of potato virus T. Annals of Applied Biology 89, 223-235.</t>
   </si>
   <si>
     <t>TOBRFV</t>
   </si>
   <si>
     <t>Tobamovirus fructirugosum</t>
   </si>
   <si>
     <t>* Luria N, Smith E, Reingold V, Bekelman I, Lapidot M, Levin I, et al. (2017) A New Israeli Tobamovirus Isolate Infects Tomato Plants Harboring Tm-22 Resistance Genes. PLoS ONE 12(1): e0170429. https://doi.org/10.1371/journal.pone.0170429</t>
   </si>
   <si>
     <t>TOTV00</t>
   </si>
   <si>
     <t>Torradovirus lycopersici</t>
   </si>
@@ -645,51 +654,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D32"/>
+  <dimension ref="A1:D33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="75.41" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="409.186" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -965,173 +974,187 @@
         <v>60</v>
       </c>
       <c r="C21" t="s">
         <v>61</v>
       </c>
       <c r="D21" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>4</v>
       </c>
       <c r="B22" t="s">
         <v>63</v>
       </c>
       <c r="C22" t="s">
         <v>64</v>
       </c>
       <c r="D22" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B23" t="s">
         <v>66</v>
       </c>
-      <c r="B23" t="s">
+      <c r="C23" t="s">
         <v>67</v>
       </c>
-      <c r="C23" t="s">
+      <c r="D23" t="s">
         <v>68</v>
       </c>
-      <c r="D23"/>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="B24" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C24" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D24"/>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="B25" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C25" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="D25" t="s">
         <v>73</v>
       </c>
+      <c r="D25"/>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="B26" t="s">
         <v>74</v>
       </c>
       <c r="C26" t="s">
         <v>75</v>
       </c>
-      <c r="D26"/>
+      <c r="D26" t="s">
+        <v>76</v>
+      </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="B27" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C27" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="D27" t="s">
         <v>78</v>
       </c>
+      <c r="D27"/>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="B28" t="s">
         <v>79</v>
       </c>
       <c r="C28" t="s">
         <v>80</v>
       </c>
-      <c r="D28"/>
+      <c r="D28" t="s">
+        <v>81</v>
+      </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="B29" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C29" t="s">
-        <v>82</v>
-[...1 lines deleted...]
-      <c r="D29" t="s">
         <v>83</v>
       </c>
+      <c r="D29"/>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="B30" t="s">
         <v>84</v>
       </c>
       <c r="C30" t="s">
         <v>85</v>
       </c>
-      <c r="D30"/>
+      <c r="D30" t="s">
+        <v>86</v>
+      </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="B31" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C31" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D31"/>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
-        <v>88</v>
+        <v>69</v>
       </c>
       <c r="B32" t="s">
+        <v>89</v>
+      </c>
+      <c r="C32" t="s">
+        <v>90</v>
+      </c>
+      <c r="D32"/>
+    </row>
+    <row r="33" spans="1:4">
+      <c r="A33" t="s">
+        <v>91</v>
+      </c>
+      <c r="B33" t="s">
         <v>8</v>
       </c>
-      <c r="C32" t="s">
-[...2 lines deleted...]
-      <c r="D32"/>
+      <c r="C33" t="s">
+        <v>92</v>
+      </c>
+      <c r="D33"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>