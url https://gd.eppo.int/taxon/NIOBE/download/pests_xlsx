--- v1 (2026-03-27)
+++ v2 (2026-07-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="NIOBE" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="121">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="124">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>SLCV00</t>
   </si>
   <si>
     <t>Begomovirus cucurbitapeponis</t>
   </si>
   <si>
     <t>* Lazarowitz SG, Lazdins IB (1991) Infectivity and complete nucleotide sequence of the cloned genomic components of bipartite squash leaf curl geminivirus with a broad host range phenotype. Virology 180(1), 58-69.</t>
   </si>
   <si>
@@ -194,50 +194,59 @@
   </si>
   <si>
     <t>Potato yellowing virus</t>
   </si>
   <si>
     <t>* Silvestre R, Fuentes S, Risco R, Berrocal A, Adams I, Fox A, Cuellar WJ, Kreuze J (2020) Characterization of distinct strains of an aphid-transmitted ilarvirus (Fam. Bromoviridae) infecting different hosts from South America. Virus research 282, 197944. https://doi.org/10.1016/j.virusres.2020.197944</t>
   </si>
   <si>
     <t>CSYV00</t>
   </si>
   <si>
     <t>Potexvirus citriflavivenae</t>
   </si>
   <si>
     <t>* Bin Y, Zhang Q, Xu J, Su Y, Wang C, Jiang Q, Song Z, Zhou C (2023) Agroinoculation of a full-length cDNA clone of citrus yellow vein clearing virus results in systemic infection in Nicotiana benthamiana and induces disturbances of subcellular structure. European Journal of Plant Pathology 166(2), 193-198.
 ------- inoculation studies.</t>
   </si>
   <si>
     <t>PEPMV0</t>
   </si>
   <si>
     <t>Potexvirus pepini</t>
   </si>
   <si>
     <t>* Blystad D-R, Van der Vlugt R, Alfaro-Fernández A, Carmen Córdoba M, Bese G, Hristova D, Pospieszny H, Mehle N, Ravnikar M, Tomassoli L, Varveri C, Nielsen SL (2015) Host range and symptomatology of Pepino mosaic virus strains occurring in Europe. European Journal of Plant Pathology 143, 43-56.</t>
+  </si>
+  <si>
+    <t>CHIVMV</t>
+  </si>
+  <si>
+    <t>Potyvirus capsivenamaculae</t>
+  </si>
+  <si>
+    <t>* Chen C, Lu D, Lin X, Zhou X, Yang X (2026) Molecular identification and pathogenicity of a chilli veinal mottle virus isolate from Sichuan, China. International Journal of Molecular Sciences. 27(2), 1113. https://doi.org/10.3390/ijms27021113</t>
   </si>
   <si>
     <t>PVT000</t>
   </si>
   <si>
     <t>Tepovirus tafsolani</t>
   </si>
   <si>
     <t>* Salazar LF, Harrison BD (1978) Host range, purification and properties of potato virus T. Annals of Applied Biology 89, 223-235.</t>
   </si>
   <si>
     <t>TOBRFV</t>
   </si>
   <si>
     <t>Tobamovirus fructirugosum</t>
   </si>
   <si>
     <t>* Luria N, Smith E, Reingold V, Bekelman I, Lapidot M, Levin I, et al. (2017) A New Israeli Tobamovirus Isolate Infects Tomato Plants Harboring Tm-22 Resistance Genes. PLoS ONE 12(1): e0170429. https://doi.org/10.1371/journal.pone.0170429</t>
   </si>
   <si>
     <t>TOMMV0</t>
   </si>
   <si>
     <t>Tobamovirus maculatessellati</t>
   </si>
@@ -737,51 +746,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D43"/>
+  <dimension ref="A1:D44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="75.41" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="405.758" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1137,240 +1146,254 @@
         <v>76</v>
       </c>
       <c r="C27" t="s">
         <v>77</v>
       </c>
       <c r="D27" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
         <v>4</v>
       </c>
       <c r="B28" t="s">
         <v>79</v>
       </c>
       <c r="C28" t="s">
         <v>80</v>
       </c>
       <c r="D28" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
+        <v>4</v>
+      </c>
+      <c r="B29" t="s">
         <v>82</v>
       </c>
-      <c r="B29" t="s">
+      <c r="C29" t="s">
         <v>83</v>
       </c>
-      <c r="C29" t="s">
+      <c r="D29" t="s">
         <v>84</v>
       </c>
-      <c r="D29"/>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="B30" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C30" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D30"/>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="B31" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C31" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D31"/>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="B32" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C32" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="D32" t="s">
         <v>91</v>
       </c>
+      <c r="D32"/>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="B33" t="s">
         <v>92</v>
       </c>
       <c r="C33" t="s">
         <v>93</v>
       </c>
-      <c r="D33"/>
+      <c r="D33" t="s">
+        <v>94</v>
+      </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="B34" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C34" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="D34" t="s">
         <v>96</v>
       </c>
+      <c r="D34"/>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="B35" t="s">
         <v>97</v>
       </c>
       <c r="C35" t="s">
         <v>98</v>
       </c>
-      <c r="D35"/>
+      <c r="D35" t="s">
+        <v>99</v>
+      </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="B36" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C36" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="D36" t="s">
         <v>101</v>
       </c>
+      <c r="D36"/>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="B37" t="s">
         <v>102</v>
       </c>
       <c r="C37" t="s">
         <v>103</v>
       </c>
       <c r="D37" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="B38" t="s">
         <v>105</v>
       </c>
       <c r="C38" t="s">
         <v>106</v>
       </c>
       <c r="D38" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="B39" t="s">
         <v>108</v>
       </c>
       <c r="C39" t="s">
         <v>109</v>
       </c>
-      <c r="D39"/>
+      <c r="D39" t="s">
+        <v>110</v>
+      </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="B40" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C40" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D40"/>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
-        <v>112</v>
+        <v>85</v>
       </c>
       <c r="B41" t="s">
         <v>113</v>
       </c>
       <c r="C41" t="s">
         <v>114</v>
       </c>
       <c r="D41"/>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="B42" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C42" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="D42" t="s">
         <v>117</v>
       </c>
+      <c r="D42"/>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="B43" t="s">
         <v>118</v>
       </c>
       <c r="C43" t="s">
         <v>119</v>
       </c>
       <c r="D43" t="s">
         <v>120</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4">
+      <c r="A44" t="s">
+        <v>115</v>
+      </c>
+      <c r="B44" t="s">
+        <v>121</v>
+      </c>
+      <c r="C44" t="s">
+        <v>122</v>
+      </c>
+      <c r="D44" t="s">
+        <v>123</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">