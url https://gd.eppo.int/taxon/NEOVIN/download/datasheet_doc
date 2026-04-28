--- v6 (2026-03-24)
+++ v7 (2026-04-28)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> (Mitra) Mundkur</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Indian bunt of wheat, Karnal bunt of wheat, partial bunt of wheat</w:t>
             </w:r>
-            <w:hyperlink r:id="rId890869c1e92aeaf24" w:history="1">
+            <w:hyperlink r:id="rId122869f11429e6879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573369c1e92aeaf97" w:history="1">
+            <w:hyperlink r:id="rId278769f11429e68e5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> NEOVIN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="83524619" name="name372969c1e92aeb09d" descr="13883.jpg"/>
+                  <wp:docPr id="2479502" name="name553869f11429e69cd" descr="13883.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13883.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId404169c1e92aeb09b" cstate="print"/>
+                          <a:blip r:embed="rId711469f11429e69cc" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId841769c1e92aeb1ec" w:history="1">
+            <w:hyperlink r:id="rId489169f11429e6ae1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1581,63 +1581,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2001).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="85349719" name="name112669c1e92aecacc" descr="NEOVIN_distribution_map.jpg"/>
+            <wp:docPr id="81836518" name="name481769f11429e7f29" descr="NEOVIN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="NEOVIN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId395369c1e92aecac7" cstate="print"/>
+                    <a:blip r:embed="rId261769f11429e7f26" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3502,51 +3502,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 569057. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId102769c1e92aeddfe" w:history="1">
+      <w:hyperlink r:id="rId418769f11429e90d7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.3389/fpls.2020.569057</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4250,51 +4250,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, pp. 73-74. Washington State University, Pullman, USA. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Duveiller E &amp; Mezzalama M (2009) Karnal bunt screening for resistance and distributing KB free seed (CIMMYT). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId125969c1e92aee2e5" w:history="1">
+      <w:hyperlink r:id="rId201169f11429e959e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://repository.cimmyt.org/xmlui/bitstream/handle/10883/1289/96166.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5685,51 +5685,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 38–43.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Porter JR, Ewert F, Miglietta F, Gioli B Baker R, Murray G &amp; Sansford C (2002) EU Karnal bunt risks project. Deliverable Report 1. 1. Report describing when wheat ear emergence occurs throughout Europe taking key factors into account. 55pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId374469c1e92aeec2a" w:history="1">
+      <w:hyperlink r:id="rId135169f11429e9eac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://karnalpublic.pestrisk.net/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6881,51 +6881,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Turgay EB, Oğuz AÇ &amp; Ölmez F (2020) Karnal bunt (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tilletia indica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in wheat. Climate Change and Food Security with Emphasis on Wheat, pp.229-241. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId623669c1e92aef3ce" w:history="1">
+      <w:hyperlink r:id="rId601569f11429ea666" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/B978-0-12-819527-7.00015-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7446,51 +7446,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tilletia indica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId948769c1e92aef790" w:history="1">
+      <w:hyperlink r:id="rId667169f11429eaa04" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7681,90 +7681,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId639369c1e92aef920" w:history="1">
+      <w:hyperlink r:id="rId133169f11429eab96" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02690.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="67665757" name="name476369c1e92aef9db" descr="eu_funding_250.png"/>
+            <wp:docPr id="82075460" name="name740169f11429eac1a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId748469c1e92aef9da" cstate="print"/>
+                    <a:blip r:embed="rId344069f11429eac19" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7862,137 +7862,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="53452467">
+  <w:abstractNum w:abstractNumId="17498126">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="49276888">
+    <w:lvl w:ilvl="0" w:tplc="26125944">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="49276888" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="26125944" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="49276888" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="26125944" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="49276888" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="26125944" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="49276888" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="26125944" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="49276888" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="26125944" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="49276888" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="26125944" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="49276888" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="26125944" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="49276888" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="26125944" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="53452466">
+  <w:abstractNum w:abstractNumId="17498125">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="65509905">
+    <w:lvl w:ilvl="0" w:tplc="36268418">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8744,55 +8744,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="53452466">
-    <w:abstractNumId w:val="53452466"/>
+  <w:num w:numId="17498125">
+    <w:abstractNumId w:val="17498125"/>
   </w:num>
-  <w:num w:numId="53452467">
-    <w:abstractNumId w:val="53452467"/>
+  <w:num w:numId="17498126">
+    <w:abstractNumId w:val="17498126"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20342,51 +20342,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId652723857" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId530222615" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId890869c1e92aeaf24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOVIN/" TargetMode="External"/><Relationship Id="rId573369c1e92aeaf97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOVIN/categorization" TargetMode="External"/><Relationship Id="rId841769c1e92aeb1ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOVIN/photos" TargetMode="External"/><Relationship Id="rId102769c1e92aeddfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://about%3Ablank" TargetMode="External"/><Relationship Id="rId125969c1e92aee2e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://about%3Ablank" TargetMode="External"/><Relationship Id="rId374469c1e92aeec2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://about%3Ablank" TargetMode="External"/><Relationship Id="rId623669c1e92aef3ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/B978-0-12-819527-7.00015-7" TargetMode="External"/><Relationship Id="rId948769c1e92aef790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId639369c1e92aef920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02690.x" TargetMode="External"/><Relationship Id="rId404169c1e92aeb09b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId404169c1e92aeb09b.jpg"/><Relationship Id="rId395369c1e92aecac7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId395369c1e92aecac7.jpg"/><Relationship Id="rId748469c1e92aef9da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId748469c1e92aef9da.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId848005818" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId383349199" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId122869f11429e6879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOVIN/" TargetMode="External"/><Relationship Id="rId278769f11429e68e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOVIN/categorization" TargetMode="External"/><Relationship Id="rId489169f11429e6ae1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOVIN/photos" TargetMode="External"/><Relationship Id="rId418769f11429e90d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://about%3Ablank" TargetMode="External"/><Relationship Id="rId201169f11429e959e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://about%3Ablank" TargetMode="External"/><Relationship Id="rId135169f11429e9eac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://about%3Ablank" TargetMode="External"/><Relationship Id="rId601569f11429ea666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/B978-0-12-819527-7.00015-7" TargetMode="External"/><Relationship Id="rId667169f11429eaa04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId133169f11429eab96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02690.x" TargetMode="External"/><Relationship Id="rId711469f11429e69cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId711469f11429e69cc.jpg"/><Relationship Id="rId261769f11429e7f26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId261769f11429e7f26.jpg"/><Relationship Id="rId344069f11429eac19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId344069f11429eac19.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>