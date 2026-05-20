--- v7 (2026-04-28)
+++ v8 (2026-05-20)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> (Mitra) Mundkur</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Indian bunt of wheat, Karnal bunt of wheat, partial bunt of wheat</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122869f11429e6879" w:history="1">
+            <w:hyperlink r:id="rId61866a0d566361d18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278769f11429e68e5" w:history="1">
+            <w:hyperlink r:id="rId27356a0d566361d82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> NEOVIN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="2479502" name="name553869f11429e69cd" descr="13883.jpg"/>
+                  <wp:docPr id="82294278" name="name43256a0d5663623f6" descr="13883.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13883.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId711469f11429e69cc" cstate="print"/>
+                          <a:blip r:embed="rId53306a0d5663623f4" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId489169f11429e6ae1" w:history="1">
+            <w:hyperlink r:id="rId17676a0d566362533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1581,63 +1581,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2001).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="81836518" name="name481769f11429e7f29" descr="NEOVIN_distribution_map.jpg"/>
+            <wp:docPr id="3952557" name="name32806a0d566363992" descr="NEOVIN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="NEOVIN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId261769f11429e7f26" cstate="print"/>
+                    <a:blip r:embed="rId38396a0d56636398d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3502,51 +3502,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 569057. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId418769f11429e90d7" w:history="1">
+      <w:hyperlink r:id="rId29296a0d566364a60" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.3389/fpls.2020.569057</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4250,51 +4250,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, pp. 73-74. Washington State University, Pullman, USA. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Duveiller E &amp; Mezzalama M (2009) Karnal bunt screening for resistance and distributing KB free seed (CIMMYT). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId201169f11429e959e" w:history="1">
+      <w:hyperlink r:id="rId89426a0d566364f1f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://repository.cimmyt.org/xmlui/bitstream/handle/10883/1289/96166.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5685,51 +5685,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 38–43.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Porter JR, Ewert F, Miglietta F, Gioli B Baker R, Murray G &amp; Sansford C (2002) EU Karnal bunt risks project. Deliverable Report 1. 1. Report describing when wheat ear emergence occurs throughout Europe taking key factors into account. 55pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId135169f11429e9eac" w:history="1">
+      <w:hyperlink r:id="rId91186a0d5663657f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://karnalpublic.pestrisk.net/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6881,51 +6881,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Turgay EB, Oğuz AÇ &amp; Ölmez F (2020) Karnal bunt (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tilletia indica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in wheat. Climate Change and Food Security with Emphasis on Wheat, pp.229-241. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId601569f11429ea666" w:history="1">
+      <w:hyperlink r:id="rId24706a0d566365f8d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/B978-0-12-819527-7.00015-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7446,51 +7446,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tilletia indica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId667169f11429eaa04" w:history="1">
+      <w:hyperlink r:id="rId25056a0d56636636b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7681,90 +7681,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId133169f11429eab96" w:history="1">
+      <w:hyperlink r:id="rId96906a0d5663664f5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02690.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="82075460" name="name740169f11429eac1a" descr="eu_funding_250.png"/>
+            <wp:docPr id="63680085" name="name25136a0d5663665a9" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId344069f11429eac19" cstate="print"/>
+                    <a:blip r:embed="rId70776a0d5663665a8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7862,137 +7862,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="17498126">
+  <w:abstractNum w:abstractNumId="79963724">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="26125944">
+    <w:lvl w:ilvl="0" w:tplc="30459093">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="26125944" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="30459093" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="26125944" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="30459093" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="26125944" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="30459093" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="26125944" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="30459093" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="26125944" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="30459093" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="26125944" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="30459093" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="26125944" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="30459093" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="26125944" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="30459093" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17498125">
+  <w:abstractNum w:abstractNumId="79963723">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="36268418">
+    <w:lvl w:ilvl="0" w:tplc="62124360">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8744,55 +8744,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="17498125">
-    <w:abstractNumId w:val="17498125"/>
+  <w:num w:numId="79963723">
+    <w:abstractNumId w:val="79963723"/>
   </w:num>
-  <w:num w:numId="17498126">
-    <w:abstractNumId w:val="17498126"/>
+  <w:num w:numId="79963724">
+    <w:abstractNumId w:val="79963724"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20342,51 +20342,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId848005818" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId383349199" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId122869f11429e6879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOVIN/" TargetMode="External"/><Relationship Id="rId278769f11429e68e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOVIN/categorization" TargetMode="External"/><Relationship Id="rId489169f11429e6ae1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOVIN/photos" TargetMode="External"/><Relationship Id="rId418769f11429e90d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://about%3Ablank" TargetMode="External"/><Relationship Id="rId201169f11429e959e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://about%3Ablank" TargetMode="External"/><Relationship Id="rId135169f11429e9eac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://about%3Ablank" TargetMode="External"/><Relationship Id="rId601569f11429ea666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/B978-0-12-819527-7.00015-7" TargetMode="External"/><Relationship Id="rId667169f11429eaa04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId133169f11429eab96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02690.x" TargetMode="External"/><Relationship Id="rId711469f11429e69cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId711469f11429e69cc.jpg"/><Relationship Id="rId261769f11429e7f26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId261769f11429e7f26.jpg"/><Relationship Id="rId344069f11429eac19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId344069f11429eac19.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId860715105" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId734729128" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId61866a0d566361d18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOVIN/" TargetMode="External"/><Relationship Id="rId27356a0d566361d82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOVIN/categorization" TargetMode="External"/><Relationship Id="rId17676a0d566362533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOVIN/photos" TargetMode="External"/><Relationship Id="rId29296a0d566364a60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://about%3Ablank" TargetMode="External"/><Relationship Id="rId89426a0d566364f1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://about%3Ablank" TargetMode="External"/><Relationship Id="rId91186a0d5663657f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://about%3Ablank" TargetMode="External"/><Relationship Id="rId24706a0d566365f8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/B978-0-12-819527-7.00015-7" TargetMode="External"/><Relationship Id="rId25056a0d56636636b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId96906a0d5663664f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02690.x" TargetMode="External"/><Relationship Id="rId53306a0d5663623f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53306a0d5663623f4.jpg"/><Relationship Id="rId38396a0d56636398d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38396a0d56636398d.jpg"/><Relationship Id="rId70776a0d5663665a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70776a0d5663665a8.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>