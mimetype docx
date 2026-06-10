--- v8 (2026-05-20)
+++ v9 (2026-06-10)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> (Mitra) Mundkur</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Indian bunt of wheat, Karnal bunt of wheat, partial bunt of wheat</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61866a0d566361d18" w:history="1">
+            <w:hyperlink r:id="rId37906a28d26c13b04" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27356a0d566361d82" w:history="1">
+            <w:hyperlink r:id="rId63426a28d26c13b82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> NEOVIN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="82294278" name="name43256a0d5663623f6" descr="13883.jpg"/>
+                  <wp:docPr id="58303870" name="name15426a28d26c141f6" descr="13883.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13883.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId53306a0d5663623f4" cstate="print"/>
+                          <a:blip r:embed="rId73566a28d26c141f4" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId17676a0d566362533" w:history="1">
+            <w:hyperlink r:id="rId79436a28d26c14331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1581,63 +1581,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2001).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="3952557" name="name32806a0d566363992" descr="NEOVIN_distribution_map.jpg"/>
+            <wp:docPr id="49669209" name="name70526a28d26c157dd" descr="NEOVIN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="NEOVIN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId38396a0d56636398d" cstate="print"/>
+                    <a:blip r:embed="rId25556a28d26c157d9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3502,51 +3502,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 569057. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29296a0d566364a60" w:history="1">
+      <w:hyperlink r:id="rId72816a28d26c16660" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.3389/fpls.2020.569057</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4250,51 +4250,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, pp. 73-74. Washington State University, Pullman, USA. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Duveiller E &amp; Mezzalama M (2009) Karnal bunt screening for resistance and distributing KB free seed (CIMMYT). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89426a0d566364f1f" w:history="1">
+      <w:hyperlink r:id="rId36376a28d26c16b4f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://repository.cimmyt.org/xmlui/bitstream/handle/10883/1289/96166.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5685,51 +5685,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 38–43.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Porter JR, Ewert F, Miglietta F, Gioli B Baker R, Murray G &amp; Sansford C (2002) EU Karnal bunt risks project. Deliverable Report 1. 1. Report describing when wheat ear emergence occurs throughout Europe taking key factors into account. 55pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91186a0d5663657f6" w:history="1">
+      <w:hyperlink r:id="rId15566a28d26c1746f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://karnalpublic.pestrisk.net/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6881,51 +6881,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Turgay EB, Oğuz AÇ &amp; Ölmez F (2020) Karnal bunt (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tilletia indica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in wheat. Climate Change and Food Security with Emphasis on Wheat, pp.229-241. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24706a0d566365f8d" w:history="1">
+      <w:hyperlink r:id="rId30766a28d26c17c95" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/B978-0-12-819527-7.00015-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7446,51 +7446,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tilletia indica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25056a0d56636636b" w:history="1">
+      <w:hyperlink r:id="rId19566a28d26c18037" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7681,90 +7681,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96906a0d5663664f5" w:history="1">
+      <w:hyperlink r:id="rId78546a28d26c181ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02690.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="63680085" name="name25136a0d5663665a9" descr="eu_funding_250.png"/>
+            <wp:docPr id="29819004" name="name46496a28d26c18260" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId70776a0d5663665a8" cstate="print"/>
+                    <a:blip r:embed="rId38676a28d26c1825f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7862,137 +7862,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="79963724">
+  <w:abstractNum w:abstractNumId="34098028">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="30459093">
+    <w:lvl w:ilvl="0" w:tplc="71796053">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="30459093" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="71796053" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="30459093" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="71796053" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="30459093" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="71796053" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="30459093" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="71796053" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="30459093" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="71796053" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="30459093" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="71796053" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="30459093" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="71796053" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="30459093" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="71796053" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="79963723">
+  <w:abstractNum w:abstractNumId="34098027">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="62124360">
+    <w:lvl w:ilvl="0" w:tplc="95750050">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8744,55 +8744,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="79963723">
-    <w:abstractNumId w:val="79963723"/>
+  <w:num w:numId="34098027">
+    <w:abstractNumId w:val="34098027"/>
   </w:num>
-  <w:num w:numId="79963724">
-    <w:abstractNumId w:val="79963724"/>
+  <w:num w:numId="34098028">
+    <w:abstractNumId w:val="34098028"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20342,51 +20342,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId860715105" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId734729128" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId61866a0d566361d18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOVIN/" TargetMode="External"/><Relationship Id="rId27356a0d566361d82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOVIN/categorization" TargetMode="External"/><Relationship Id="rId17676a0d566362533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOVIN/photos" TargetMode="External"/><Relationship Id="rId29296a0d566364a60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://about%3Ablank" TargetMode="External"/><Relationship Id="rId89426a0d566364f1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://about%3Ablank" TargetMode="External"/><Relationship Id="rId91186a0d5663657f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://about%3Ablank" TargetMode="External"/><Relationship Id="rId24706a0d566365f8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/B978-0-12-819527-7.00015-7" TargetMode="External"/><Relationship Id="rId25056a0d56636636b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId96906a0d5663664f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02690.x" TargetMode="External"/><Relationship Id="rId53306a0d5663623f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53306a0d5663623f4.jpg"/><Relationship Id="rId38396a0d56636398d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38396a0d56636398d.jpg"/><Relationship Id="rId70776a0d5663665a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70776a0d5663665a8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId155553108" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId775757849" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId37906a28d26c13b04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOVIN/" TargetMode="External"/><Relationship Id="rId63426a28d26c13b82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOVIN/categorization" TargetMode="External"/><Relationship Id="rId79436a28d26c14331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOVIN/photos" TargetMode="External"/><Relationship Id="rId72816a28d26c16660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://about%3Ablank" TargetMode="External"/><Relationship Id="rId36376a28d26c16b4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://about%3Ablank" TargetMode="External"/><Relationship Id="rId15566a28d26c1746f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://about%3Ablank" TargetMode="External"/><Relationship Id="rId30766a28d26c17c95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/B978-0-12-819527-7.00015-7" TargetMode="External"/><Relationship Id="rId19566a28d26c18037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId78546a28d26c181ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02690.x" TargetMode="External"/><Relationship Id="rId73566a28d26c141f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73566a28d26c141f4.jpg"/><Relationship Id="rId25556a28d26c157d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25556a28d26c157d9.jpg"/><Relationship Id="rId38676a28d26c1825f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38676a28d26c1825f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>