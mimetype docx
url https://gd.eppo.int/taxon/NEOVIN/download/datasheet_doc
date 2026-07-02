--- v9 (2026-06-10)
+++ v10 (2026-07-02)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> (Mitra) Mundkur</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Indian bunt of wheat, Karnal bunt of wheat, partial bunt of wheat</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37906a28d26c13b04" w:history="1">
+            <w:hyperlink r:id="rId38716a4640ad4aebb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63426a28d26c13b82" w:history="1">
+            <w:hyperlink r:id="rId32726a4640ad4af25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> NEOVIN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="58303870" name="name15426a28d26c141f6" descr="13883.jpg"/>
+                  <wp:docPr id="89028190" name="name41396a4640ad4b5f8" descr="13883.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13883.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId73566a28d26c141f4" cstate="print"/>
+                          <a:blip r:embed="rId94596a4640ad4b5f6" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId79436a28d26c14331" w:history="1">
+            <w:hyperlink r:id="rId92766a4640ad4b717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1581,63 +1581,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2001).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="49669209" name="name70526a28d26c157dd" descr="NEOVIN_distribution_map.jpg"/>
+            <wp:docPr id="60897202" name="name44336a4640ad4c842" descr="NEOVIN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="NEOVIN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId25556a28d26c157d9" cstate="print"/>
+                    <a:blip r:embed="rId78516a4640ad4c840" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3502,51 +3502,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 569057. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72816a28d26c16660" w:history="1">
+      <w:hyperlink r:id="rId37696a4640ad4d62a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.3389/fpls.2020.569057</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4250,51 +4250,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, pp. 73-74. Washington State University, Pullman, USA. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Duveiller E &amp; Mezzalama M (2009) Karnal bunt screening for resistance and distributing KB free seed (CIMMYT). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36376a28d26c16b4f" w:history="1">
+      <w:hyperlink r:id="rId76156a4640ad4dac6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://repository.cimmyt.org/xmlui/bitstream/handle/10883/1289/96166.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5685,51 +5685,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 38–43.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Porter JR, Ewert F, Miglietta F, Gioli B Baker R, Murray G &amp; Sansford C (2002) EU Karnal bunt risks project. Deliverable Report 1. 1. Report describing when wheat ear emergence occurs throughout Europe taking key factors into account. 55pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15566a28d26c1746f" w:history="1">
+      <w:hyperlink r:id="rId51366a4640ad4e3c1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://karnalpublic.pestrisk.net/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6881,51 +6881,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Turgay EB, Oğuz AÇ &amp; Ölmez F (2020) Karnal bunt (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tilletia indica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in wheat. Climate Change and Food Security with Emphasis on Wheat, pp.229-241. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30766a28d26c17c95" w:history="1">
+      <w:hyperlink r:id="rId83956a4640ad4eb35" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/B978-0-12-819527-7.00015-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7446,51 +7446,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tilletia indica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19566a28d26c18037" w:history="1">
+      <w:hyperlink r:id="rId15796a4640ad4eec3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7681,90 +7681,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78546a28d26c181ce" w:history="1">
+      <w:hyperlink r:id="rId28896a4640ad4f04e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02690.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="29819004" name="name46496a28d26c18260" descr="eu_funding_250.png"/>
+            <wp:docPr id="17545175" name="name96186a4640ad4f2aa" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId38676a28d26c1825f" cstate="print"/>
+                    <a:blip r:embed="rId82666a4640ad4f2a7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7862,137 +7862,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="34098028">
+  <w:abstractNum w:abstractNumId="53791928">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="71796053">
+    <w:lvl w:ilvl="0" w:tplc="44534693">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="71796053" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="44534693" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="71796053" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="44534693" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="71796053" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="44534693" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="71796053" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="44534693" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="71796053" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="44534693" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="71796053" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="44534693" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="71796053" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="44534693" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="71796053" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="44534693" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34098027">
+  <w:abstractNum w:abstractNumId="53791927">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="95750050">
+    <w:lvl w:ilvl="0" w:tplc="33730612">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8744,55 +8744,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="34098027">
-    <w:abstractNumId w:val="34098027"/>
+  <w:num w:numId="53791927">
+    <w:abstractNumId w:val="53791927"/>
   </w:num>
-  <w:num w:numId="34098028">
-    <w:abstractNumId w:val="34098028"/>
+  <w:num w:numId="53791928">
+    <w:abstractNumId w:val="53791928"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20342,51 +20342,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId155553108" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId775757849" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId37906a28d26c13b04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOVIN/" TargetMode="External"/><Relationship Id="rId63426a28d26c13b82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOVIN/categorization" TargetMode="External"/><Relationship Id="rId79436a28d26c14331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOVIN/photos" TargetMode="External"/><Relationship Id="rId72816a28d26c16660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://about%3Ablank" TargetMode="External"/><Relationship Id="rId36376a28d26c16b4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://about%3Ablank" TargetMode="External"/><Relationship Id="rId15566a28d26c1746f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://about%3Ablank" TargetMode="External"/><Relationship Id="rId30766a28d26c17c95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/B978-0-12-819527-7.00015-7" TargetMode="External"/><Relationship Id="rId19566a28d26c18037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId78546a28d26c181ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02690.x" TargetMode="External"/><Relationship Id="rId73566a28d26c141f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73566a28d26c141f4.jpg"/><Relationship Id="rId25556a28d26c157d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25556a28d26c157d9.jpg"/><Relationship Id="rId38676a28d26c1825f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId38676a28d26c1825f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId269108562" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId159852635" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId38716a4640ad4aebb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOVIN/" TargetMode="External"/><Relationship Id="rId32726a4640ad4af25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOVIN/categorization" TargetMode="External"/><Relationship Id="rId92766a4640ad4b717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOVIN/photos" TargetMode="External"/><Relationship Id="rId37696a4640ad4d62a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://about%3Ablank" TargetMode="External"/><Relationship Id="rId76156a4640ad4dac6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://about%3Ablank" TargetMode="External"/><Relationship Id="rId51366a4640ad4e3c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://about%3Ablank" TargetMode="External"/><Relationship Id="rId83956a4640ad4eb35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/B978-0-12-819527-7.00015-7" TargetMode="External"/><Relationship Id="rId15796a4640ad4eec3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId28896a4640ad4f04e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02690.x" TargetMode="External"/><Relationship Id="rId94596a4640ad4b5f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94596a4640ad4b5f6.jpg"/><Relationship Id="rId78516a4640ad4c840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78516a4640ad4c840.jpg"/><Relationship Id="rId82666a4640ad4f2a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82666a4640ad4f2a7.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>