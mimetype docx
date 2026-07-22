--- v10 (2026-07-02)
+++ v11 (2026-07-22)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> (Mitra) Mundkur</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Indian bunt of wheat, Karnal bunt of wheat, partial bunt of wheat</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38716a4640ad4aebb" w:history="1">
+            <w:hyperlink r:id="rId23416a60d5c1d57e3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32726a4640ad4af25" w:history="1">
+            <w:hyperlink r:id="rId18166a60d5c1d584b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> NEOVIN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="89028190" name="name41396a4640ad4b5f8" descr="13883.jpg"/>
+                  <wp:docPr id="23410531" name="name19726a60d5c1d601c" descr="13883.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13883.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId94596a4640ad4b5f6" cstate="print"/>
+                          <a:blip r:embed="rId20726a60d5c1d601a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId92766a4640ad4b717" w:history="1">
+            <w:hyperlink r:id="rId69746a60d5c1d614f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1581,63 +1581,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2001).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="60897202" name="name44336a4640ad4c842" descr="NEOVIN_distribution_map.jpg"/>
+            <wp:docPr id="20866596" name="name30306a60d5c1d7213" descr="NEOVIN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="NEOVIN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId78516a4640ad4c840" cstate="print"/>
+                    <a:blip r:embed="rId21966a60d5c1d7210" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3502,51 +3502,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 569057. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37696a4640ad4d62a" w:history="1">
+      <w:hyperlink r:id="rId31656a60d5c1d7fc3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.3389/fpls.2020.569057</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4250,51 +4250,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, pp. 73-74. Washington State University, Pullman, USA. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Duveiller E &amp; Mezzalama M (2009) Karnal bunt screening for resistance and distributing KB free seed (CIMMYT). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76156a4640ad4dac6" w:history="1">
+      <w:hyperlink r:id="rId71366a60d5c1d8466" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://repository.cimmyt.org/xmlui/bitstream/handle/10883/1289/96166.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5685,51 +5685,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 38–43.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Porter JR, Ewert F, Miglietta F, Gioli B Baker R, Murray G &amp; Sansford C (2002) EU Karnal bunt risks project. Deliverable Report 1. 1. Report describing when wheat ear emergence occurs throughout Europe taking key factors into account. 55pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51366a4640ad4e3c1" w:history="1">
+      <w:hyperlink r:id="rId76456a60d5c1d8d73" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://karnalpublic.pestrisk.net/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6881,51 +6881,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Turgay EB, Oğuz AÇ &amp; Ölmez F (2020) Karnal bunt (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tilletia indica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in wheat. Climate Change and Food Security with Emphasis on Wheat, pp.229-241. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83956a4640ad4eb35" w:history="1">
+      <w:hyperlink r:id="rId91966a60d5c1d9504" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/B978-0-12-819527-7.00015-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7446,51 +7446,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tilletia indica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15796a4640ad4eec3" w:history="1">
+      <w:hyperlink r:id="rId47166a60d5c1d988d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7681,90 +7681,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28896a4640ad4f04e" w:history="1">
+      <w:hyperlink r:id="rId92186a60d5c1d9a18" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02690.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="17545175" name="name96186a4640ad4f2aa" descr="eu_funding_250.png"/>
+            <wp:docPr id="55904043" name="name56206a60d5c1d9ab2" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId82666a4640ad4f2a7" cstate="print"/>
+                    <a:blip r:embed="rId70476a60d5c1d9ab1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7862,137 +7862,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="53791928">
+  <w:abstractNum w:abstractNumId="77557797">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="44534693">
+    <w:lvl w:ilvl="0" w:tplc="52072080">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="44534693" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="52072080" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="44534693" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="52072080" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="44534693" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="52072080" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="44534693" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="52072080" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="44534693" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="52072080" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="44534693" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="52072080" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="44534693" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="52072080" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="44534693" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="52072080" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="53791927">
+  <w:abstractNum w:abstractNumId="77557796">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="33730612">
+    <w:lvl w:ilvl="0" w:tplc="54801910">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8744,55 +8744,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="53791927">
-    <w:abstractNumId w:val="53791927"/>
+  <w:num w:numId="77557796">
+    <w:abstractNumId w:val="77557796"/>
   </w:num>
-  <w:num w:numId="53791928">
-    <w:abstractNumId w:val="53791928"/>
+  <w:num w:numId="77557797">
+    <w:abstractNumId w:val="77557797"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20342,51 +20342,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId269108562" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId159852635" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId38716a4640ad4aebb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOVIN/" TargetMode="External"/><Relationship Id="rId32726a4640ad4af25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOVIN/categorization" TargetMode="External"/><Relationship Id="rId92766a4640ad4b717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOVIN/photos" TargetMode="External"/><Relationship Id="rId37696a4640ad4d62a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://about%3Ablank" TargetMode="External"/><Relationship Id="rId76156a4640ad4dac6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://about%3Ablank" TargetMode="External"/><Relationship Id="rId51366a4640ad4e3c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://about%3Ablank" TargetMode="External"/><Relationship Id="rId83956a4640ad4eb35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/B978-0-12-819527-7.00015-7" TargetMode="External"/><Relationship Id="rId15796a4640ad4eec3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId28896a4640ad4f04e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02690.x" TargetMode="External"/><Relationship Id="rId94596a4640ad4b5f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94596a4640ad4b5f6.jpg"/><Relationship Id="rId78516a4640ad4c840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78516a4640ad4c840.jpg"/><Relationship Id="rId82666a4640ad4f2a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82666a4640ad4f2a7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId538559128" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId490571116" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId23416a60d5c1d57e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOVIN/" TargetMode="External"/><Relationship Id="rId18166a60d5c1d584b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOVIN/categorization" TargetMode="External"/><Relationship Id="rId69746a60d5c1d614f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOVIN/photos" TargetMode="External"/><Relationship Id="rId31656a60d5c1d7fc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://about%3Ablank" TargetMode="External"/><Relationship Id="rId71366a60d5c1d8466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://about%3Ablank" TargetMode="External"/><Relationship Id="rId76456a60d5c1d8d73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://about%3Ablank" TargetMode="External"/><Relationship Id="rId91966a60d5c1d9504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/B978-0-12-819527-7.00015-7" TargetMode="External"/><Relationship Id="rId47166a60d5c1d988d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId92186a60d5c1d9a18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02690.x" TargetMode="External"/><Relationship Id="rId20726a60d5c1d601a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20726a60d5c1d601a.jpg"/><Relationship Id="rId21966a60d5c1d7210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21966a60d5c1d7210.jpg"/><Relationship Id="rId70476a60d5c1d9ab1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70476a60d5c1d9ab1.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>