--- v11 (2026-07-22)
+++ v12 (2026-08-11)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> (Mitra) Mundkur</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Indian bunt of wheat, Karnal bunt of wheat, partial bunt of wheat</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23416a60d5c1d57e3" w:history="1">
+            <w:hyperlink r:id="rId24336a7b71396099b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18166a60d5c1d584b" w:history="1">
+            <w:hyperlink r:id="rId98826a7b713960a04" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> NEOVIN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="23410531" name="name19726a60d5c1d601c" descr="13883.jpg"/>
+                  <wp:docPr id="81241778" name="name96266a7b71396127a" descr="13883.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13883.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId20726a60d5c1d601a" cstate="print"/>
+                          <a:blip r:embed="rId35886a7b713961278" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId69746a60d5c1d614f" w:history="1">
+            <w:hyperlink r:id="rId90576a7b71396137b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1581,63 +1581,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2001).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="20866596" name="name30306a60d5c1d7213" descr="NEOVIN_distribution_map.jpg"/>
+            <wp:docPr id="88286008" name="name20326a7b713962426" descr="NEOVIN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="NEOVIN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId21966a60d5c1d7210" cstate="print"/>
+                    <a:blip r:embed="rId87296a7b713962424" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3502,51 +3502,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 569057. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31656a60d5c1d7fc3" w:history="1">
+      <w:hyperlink r:id="rId39416a7b713963204" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.3389/fpls.2020.569057</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4250,51 +4250,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, pp. 73-74. Washington State University, Pullman, USA. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Duveiller E &amp; Mezzalama M (2009) Karnal bunt screening for resistance and distributing KB free seed (CIMMYT). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71366a60d5c1d8466" w:history="1">
+      <w:hyperlink r:id="rId15726a7b7139636f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://repository.cimmyt.org/xmlui/bitstream/handle/10883/1289/96166.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5685,51 +5685,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 38–43.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Porter JR, Ewert F, Miglietta F, Gioli B Baker R, Murray G &amp; Sansford C (2002) EU Karnal bunt risks project. Deliverable Report 1. 1. Report describing when wheat ear emergence occurs throughout Europe taking key factors into account. 55pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76456a60d5c1d8d73" w:history="1">
+      <w:hyperlink r:id="rId29666a7b71396409f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://karnalpublic.pestrisk.net/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6881,51 +6881,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Turgay EB, Oğuz AÇ &amp; Ölmez F (2020) Karnal bunt (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tilletia indica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in wheat. Climate Change and Food Security with Emphasis on Wheat, pp.229-241. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91966a60d5c1d9504" w:history="1">
+      <w:hyperlink r:id="rId95646a7b713964866" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/B978-0-12-819527-7.00015-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7446,51 +7446,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tilletia indica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47166a60d5c1d988d" w:history="1">
+      <w:hyperlink r:id="rId27446a7b713964c21" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7681,90 +7681,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92186a60d5c1d9a18" w:history="1">
+      <w:hyperlink r:id="rId65636a7b713964dae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02690.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="55904043" name="name56206a60d5c1d9ab2" descr="eu_funding_250.png"/>
+            <wp:docPr id="13959617" name="name82056a7b713964e3a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId70476a60d5c1d9ab1" cstate="print"/>
+                    <a:blip r:embed="rId72996a7b713964e38" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7862,137 +7862,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="77557797">
+  <w:abstractNum w:abstractNumId="82855489">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="52072080">
+    <w:lvl w:ilvl="0" w:tplc="43794995">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="52072080" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="43794995" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="52072080" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="43794995" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="52072080" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="43794995" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="52072080" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="43794995" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="52072080" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="43794995" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="52072080" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="43794995" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="52072080" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="43794995" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="52072080" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="43794995" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="77557796">
+  <w:abstractNum w:abstractNumId="82855488">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="54801910">
+    <w:lvl w:ilvl="0" w:tplc="84697907">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8744,55 +8744,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="77557796">
-    <w:abstractNumId w:val="77557796"/>
+  <w:num w:numId="82855488">
+    <w:abstractNumId w:val="82855488"/>
   </w:num>
-  <w:num w:numId="77557797">
-    <w:abstractNumId w:val="77557797"/>
+  <w:num w:numId="82855489">
+    <w:abstractNumId w:val="82855489"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20342,51 +20342,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId538559128" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId490571116" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId23416a60d5c1d57e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOVIN/" TargetMode="External"/><Relationship Id="rId18166a60d5c1d584b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOVIN/categorization" TargetMode="External"/><Relationship Id="rId69746a60d5c1d614f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOVIN/photos" TargetMode="External"/><Relationship Id="rId31656a60d5c1d7fc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://about%3Ablank" TargetMode="External"/><Relationship Id="rId71366a60d5c1d8466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://about%3Ablank" TargetMode="External"/><Relationship Id="rId76456a60d5c1d8d73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://about%3Ablank" TargetMode="External"/><Relationship Id="rId91966a60d5c1d9504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/B978-0-12-819527-7.00015-7" TargetMode="External"/><Relationship Id="rId47166a60d5c1d988d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId92186a60d5c1d9a18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02690.x" TargetMode="External"/><Relationship Id="rId20726a60d5c1d601a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20726a60d5c1d601a.jpg"/><Relationship Id="rId21966a60d5c1d7210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21966a60d5c1d7210.jpg"/><Relationship Id="rId70476a60d5c1d9ab1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70476a60d5c1d9ab1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId124714132" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId708394101" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId24336a7b71396099b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOVIN/" TargetMode="External"/><Relationship Id="rId98826a7b713960a04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOVIN/categorization" TargetMode="External"/><Relationship Id="rId90576a7b71396137b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOVIN/photos" TargetMode="External"/><Relationship Id="rId39416a7b713963204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://about%3Ablank" TargetMode="External"/><Relationship Id="rId15726a7b7139636f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://about%3Ablank" TargetMode="External"/><Relationship Id="rId29666a7b71396409f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://about%3Ablank" TargetMode="External"/><Relationship Id="rId95646a7b713964866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/B978-0-12-819527-7.00015-7" TargetMode="External"/><Relationship Id="rId27446a7b713964c21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId65636a7b713964dae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02690.x" TargetMode="External"/><Relationship Id="rId35886a7b713961278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35886a7b713961278.jpg"/><Relationship Id="rId87296a7b713962424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87296a7b713962424.jpg"/><Relationship Id="rId72996a7b713964e38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72996a7b713964e38.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>