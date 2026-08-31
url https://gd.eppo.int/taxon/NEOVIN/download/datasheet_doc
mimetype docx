--- v12 (2026-08-11)
+++ v13 (2026-08-31)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> (Mitra) Mundkur</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Indian bunt of wheat, Karnal bunt of wheat, partial bunt of wheat</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24336a7b71396099b" w:history="1">
+            <w:hyperlink r:id="rId43026a960bf566cdf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98826a7b713960a04" w:history="1">
+            <w:hyperlink r:id="rId94966a960bf566d49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> NEOVIN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="81241778" name="name96266a7b71396127a" descr="13883.jpg"/>
+                  <wp:docPr id="34947872" name="name27846a960bf5674ea" descr="13883.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13883.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId35886a7b713961278" cstate="print"/>
+                          <a:blip r:embed="rId45646a960bf5674cc" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId90576a7b71396137b" w:history="1">
+            <w:hyperlink r:id="rId57066a960bf56761f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1581,63 +1581,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2001).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="88286008" name="name20326a7b713962426" descr="NEOVIN_distribution_map.jpg"/>
+            <wp:docPr id="32666072" name="name67836a960bf5688fa" descr="NEOVIN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="NEOVIN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId87296a7b713962424" cstate="print"/>
+                    <a:blip r:embed="rId79616a960bf5688f6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3502,51 +3502,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 569057. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39416a7b713963204" w:history="1">
+      <w:hyperlink r:id="rId88706a960bf56979b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.3389/fpls.2020.569057</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4250,51 +4250,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, pp. 73-74. Washington State University, Pullman, USA. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Duveiller E &amp; Mezzalama M (2009) Karnal bunt screening for resistance and distributing KB free seed (CIMMYT). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15726a7b7139636f6" w:history="1">
+      <w:hyperlink r:id="rId55316a960bf569c5b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://repository.cimmyt.org/xmlui/bitstream/handle/10883/1289/96166.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5685,51 +5685,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 38–43.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Porter JR, Ewert F, Miglietta F, Gioli B Baker R, Murray G &amp; Sansford C (2002) EU Karnal bunt risks project. Deliverable Report 1. 1. Report describing when wheat ear emergence occurs throughout Europe taking key factors into account. 55pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29666a7b71396409f" w:history="1">
+      <w:hyperlink r:id="rId22396a960bf56a5c1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://karnalpublic.pestrisk.net/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6881,51 +6881,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Turgay EB, Oğuz AÇ &amp; Ölmez F (2020) Karnal bunt (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tilletia indica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in wheat. Climate Change and Food Security with Emphasis on Wheat, pp.229-241. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95646a7b713964866" w:history="1">
+      <w:hyperlink r:id="rId72946a960bf56ada4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/B978-0-12-819527-7.00015-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7446,51 +7446,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tilletia indica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27446a7b713964c21" w:history="1">
+      <w:hyperlink r:id="rId77946a960bf56b14b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7681,90 +7681,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65636a7b713964dae" w:history="1">
+      <w:hyperlink r:id="rId37756a960bf56b2dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02690.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="13959617" name="name82056a7b713964e3a" descr="eu_funding_250.png"/>
+            <wp:docPr id="75058493" name="name66366a960bf56b374" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId72996a7b713964e38" cstate="print"/>
+                    <a:blip r:embed="rId93746a960bf56b373" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7862,137 +7862,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="82855489">
+  <w:abstractNum w:abstractNumId="93374241">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="43794995">
+    <w:lvl w:ilvl="0" w:tplc="43675913">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="43794995" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="43675913" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="43794995" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="43675913" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="43794995" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="43675913" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="43794995" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="43675913" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="43794995" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="43675913" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="43794995" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="43675913" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="43794995" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="43675913" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="43794995" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="43675913" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="82855488">
+  <w:abstractNum w:abstractNumId="93374240">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="84697907">
+    <w:lvl w:ilvl="0" w:tplc="63970695">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8744,55 +8744,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="82855488">
-    <w:abstractNumId w:val="82855488"/>
+  <w:num w:numId="93374240">
+    <w:abstractNumId w:val="93374240"/>
   </w:num>
-  <w:num w:numId="82855489">
-    <w:abstractNumId w:val="82855489"/>
+  <w:num w:numId="93374241">
+    <w:abstractNumId w:val="93374241"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20342,51 +20342,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId124714132" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId708394101" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId24336a7b71396099b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOVIN/" TargetMode="External"/><Relationship Id="rId98826a7b713960a04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOVIN/categorization" TargetMode="External"/><Relationship Id="rId90576a7b71396137b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOVIN/photos" TargetMode="External"/><Relationship Id="rId39416a7b713963204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://about%3Ablank" TargetMode="External"/><Relationship Id="rId15726a7b7139636f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://about%3Ablank" TargetMode="External"/><Relationship Id="rId29666a7b71396409f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://about%3Ablank" TargetMode="External"/><Relationship Id="rId95646a7b713964866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/B978-0-12-819527-7.00015-7" TargetMode="External"/><Relationship Id="rId27446a7b713964c21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId65636a7b713964dae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02690.x" TargetMode="External"/><Relationship Id="rId35886a7b713961278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35886a7b713961278.jpg"/><Relationship Id="rId87296a7b713962424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87296a7b713962424.jpg"/><Relationship Id="rId72996a7b713964e38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72996a7b713964e38.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId512041645" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId996347195" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId43026a960bf566cdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOVIN/" TargetMode="External"/><Relationship Id="rId94966a960bf566d49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOVIN/categorization" TargetMode="External"/><Relationship Id="rId57066a960bf56761f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOVIN/photos" TargetMode="External"/><Relationship Id="rId88706a960bf56979b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://about%3Ablank" TargetMode="External"/><Relationship Id="rId55316a960bf569c5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://about%3Ablank" TargetMode="External"/><Relationship Id="rId22396a960bf56a5c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://about%3Ablank" TargetMode="External"/><Relationship Id="rId72946a960bf56ada4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/B978-0-12-819527-7.00015-7" TargetMode="External"/><Relationship Id="rId77946a960bf56b14b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId37756a960bf56b2dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02690.x" TargetMode="External"/><Relationship Id="rId45646a960bf5674cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45646a960bf5674cc.jpg"/><Relationship Id="rId79616a960bf5688f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79616a960bf5688f6.jpg"/><Relationship Id="rId93746a960bf56b373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93746a960bf56b373.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>