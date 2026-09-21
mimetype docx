--- v13 (2026-08-31)
+++ v14 (2026-09-21)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> (Mitra) Mundkur</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Indian bunt of wheat, Karnal bunt of wheat, partial bunt of wheat</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43026a960bf566cdf" w:history="1">
+            <w:hyperlink r:id="rId79046ab08b064d655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94966a960bf566d49" w:history="1">
+            <w:hyperlink r:id="rId71686ab08b064d6be" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> NEOVIN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="34947872" name="name27846a960bf5674ea" descr="13883.jpg"/>
+                  <wp:docPr id="35455075" name="name56416ab08b064de5e" descr="13883.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13883.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId45646a960bf5674cc" cstate="print"/>
+                          <a:blip r:embed="rId55306ab08b064de5c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId57066a960bf56761f" w:history="1">
+            <w:hyperlink r:id="rId23796ab08b064df72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1581,63 +1581,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2001).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="32666072" name="name67836a960bf5688fa" descr="NEOVIN_distribution_map.jpg"/>
+            <wp:docPr id="28391060" name="name68986ab08b064ef25" descr="NEOVIN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="NEOVIN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId79616a960bf5688f6" cstate="print"/>
+                    <a:blip r:embed="rId67946ab08b064ef23" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3502,51 +3502,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 569057. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88706a960bf56979b" w:history="1">
+      <w:hyperlink r:id="rId26146ab08b064fcf9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.3389/fpls.2020.569057</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4250,51 +4250,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, pp. 73-74. Washington State University, Pullman, USA. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Duveiller E &amp; Mezzalama M (2009) Karnal bunt screening for resistance and distributing KB free seed (CIMMYT). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55316a960bf569c5b" w:history="1">
+      <w:hyperlink r:id="rId93756ab08b06501b9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://repository.cimmyt.org/xmlui/bitstream/handle/10883/1289/96166.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5685,51 +5685,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 38–43.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Porter JR, Ewert F, Miglietta F, Gioli B Baker R, Murray G &amp; Sansford C (2002) EU Karnal bunt risks project. Deliverable Report 1. 1. Report describing when wheat ear emergence occurs throughout Europe taking key factors into account. 55pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22396a960bf56a5c1" w:history="1">
+      <w:hyperlink r:id="rId93536ab08b0650ab0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://karnalpublic.pestrisk.net/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6881,51 +6881,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Turgay EB, Oğuz AÇ &amp; Ölmez F (2020) Karnal bunt (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tilletia indica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in wheat. Climate Change and Food Security with Emphasis on Wheat, pp.229-241. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72946a960bf56ada4" w:history="1">
+      <w:hyperlink r:id="rId70576ab08b0651277" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/B978-0-12-819527-7.00015-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7446,51 +7446,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tilletia indica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77946a960bf56b14b" w:history="1">
+      <w:hyperlink r:id="rId32356ab08b065161a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7681,90 +7681,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37756a960bf56b2dc" w:history="1">
+      <w:hyperlink r:id="rId48536ab08b06517ad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02690.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="75058493" name="name66366a960bf56b374" descr="eu_funding_250.png"/>
+            <wp:docPr id="87125682" name="name36116ab08b0651813" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId93746a960bf56b373" cstate="print"/>
+                    <a:blip r:embed="rId21246ab08b0651812" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7862,137 +7862,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="93374241">
+  <w:abstractNum w:abstractNumId="75515900">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="43675913">
+    <w:lvl w:ilvl="0" w:tplc="26283528">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="43675913" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="26283528" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="43675913" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="26283528" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="43675913" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="26283528" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="43675913" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="26283528" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="43675913" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="26283528" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="43675913" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="26283528" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="43675913" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="26283528" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="43675913" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="26283528" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="93374240">
+  <w:abstractNum w:abstractNumId="75515899">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="63970695">
+    <w:lvl w:ilvl="0" w:tplc="94142935">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8744,55 +8744,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="93374240">
-    <w:abstractNumId w:val="93374240"/>
+  <w:num w:numId="75515899">
+    <w:abstractNumId w:val="75515899"/>
   </w:num>
-  <w:num w:numId="93374241">
-    <w:abstractNumId w:val="93374241"/>
+  <w:num w:numId="75515900">
+    <w:abstractNumId w:val="75515900"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20342,51 +20342,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId512041645" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId996347195" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId43026a960bf566cdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOVIN/" TargetMode="External"/><Relationship Id="rId94966a960bf566d49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOVIN/categorization" TargetMode="External"/><Relationship Id="rId57066a960bf56761f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOVIN/photos" TargetMode="External"/><Relationship Id="rId88706a960bf56979b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://about%3Ablank" TargetMode="External"/><Relationship Id="rId55316a960bf569c5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://about%3Ablank" TargetMode="External"/><Relationship Id="rId22396a960bf56a5c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://about%3Ablank" TargetMode="External"/><Relationship Id="rId72946a960bf56ada4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/B978-0-12-819527-7.00015-7" TargetMode="External"/><Relationship Id="rId77946a960bf56b14b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId37756a960bf56b2dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02690.x" TargetMode="External"/><Relationship Id="rId45646a960bf5674cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45646a960bf5674cc.jpg"/><Relationship Id="rId79616a960bf5688f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79616a960bf5688f6.jpg"/><Relationship Id="rId93746a960bf56b373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93746a960bf56b373.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId709731993" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId952401062" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId79046ab08b064d655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOVIN/" TargetMode="External"/><Relationship Id="rId71686ab08b064d6be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOVIN/categorization" TargetMode="External"/><Relationship Id="rId23796ab08b064df72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOVIN/photos" TargetMode="External"/><Relationship Id="rId26146ab08b064fcf9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://about%3Ablank" TargetMode="External"/><Relationship Id="rId93756ab08b06501b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://about%3Ablank" TargetMode="External"/><Relationship Id="rId93536ab08b0650ab0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://about%3Ablank" TargetMode="External"/><Relationship Id="rId70576ab08b0651277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/B978-0-12-819527-7.00015-7" TargetMode="External"/><Relationship Id="rId32356ab08b065161a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId48536ab08b06517ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02690.x" TargetMode="External"/><Relationship Id="rId55306ab08b064de5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55306ab08b064de5c.jpg"/><Relationship Id="rId67946ab08b064ef23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67946ab08b064ef23.jpg"/><Relationship Id="rId21246ab08b0651812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21246ab08b0651812.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>