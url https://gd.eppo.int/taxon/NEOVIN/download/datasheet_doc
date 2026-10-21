--- v14 (2026-09-21)
+++ v15 (2026-10-21)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> (Mitra) Mundkur</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Indian bunt of wheat, Karnal bunt of wheat, partial bunt of wheat</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79046ab08b064d655" w:history="1">
+            <w:hyperlink r:id="rId73116ad938ed226cf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71686ab08b064d6be" w:history="1">
+            <w:hyperlink r:id="rId71076ad938ed2273b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> NEOVIN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="35455075" name="name56416ab08b064de5e" descr="13883.jpg"/>
+                  <wp:docPr id="35555256" name="name70136ad938ed22e13" descr="13883.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13883.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId55306ab08b064de5c" cstate="print"/>
+                          <a:blip r:embed="rId79766ad938ed22e11" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId23796ab08b064df72" w:history="1">
+            <w:hyperlink r:id="rId20036ad938ed22f4a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1581,63 +1581,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2001).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="28391060" name="name68986ab08b064ef25" descr="NEOVIN_distribution_map.jpg"/>
+            <wp:docPr id="68086871" name="name38036ad938ed23f23" descr="NEOVIN_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="NEOVIN_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId67946ab08b064ef23" cstate="print"/>
+                    <a:blip r:embed="rId33796ad938ed23f20" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3502,51 +3502,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 569057. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26146ab08b064fcf9" w:history="1">
+      <w:hyperlink r:id="rId93516ad938ed24fff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://dx.doi.org/10.3389/fpls.2020.569057</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4250,51 +4250,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, pp. 73-74. Washington State University, Pullman, USA. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Duveiller E &amp; Mezzalama M (2009) Karnal bunt screening for resistance and distributing KB free seed (CIMMYT). Available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93756ab08b06501b9" w:history="1">
+      <w:hyperlink r:id="rId29836ad938ed254fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://repository.cimmyt.org/xmlui/bitstream/handle/10883/1289/96166.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5685,51 +5685,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 38–43.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Porter JR, Ewert F, Miglietta F, Gioli B Baker R, Murray G &amp; Sansford C (2002) EU Karnal bunt risks project. Deliverable Report 1. 1. Report describing when wheat ear emergence occurs throughout Europe taking key factors into account. 55pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93536ab08b0650ab0" w:history="1">
+      <w:hyperlink r:id="rId58856ad938ed25e74" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://karnalpublic.pestrisk.net/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6881,51 +6881,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Turgay EB, Oğuz AÇ &amp; Ölmez F (2020) Karnal bunt (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tilletia indica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in wheat. Climate Change and Food Security with Emphasis on Wheat, pp.229-241. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70576ab08b0651277" w:history="1">
+      <w:hyperlink r:id="rId24826ad938ed26639" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1016/B978-0-12-819527-7.00015-7</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7446,51 +7446,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tilletia indica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32356ab08b065161a" w:history="1">
+      <w:hyperlink r:id="rId35036ad938ed269d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7681,90 +7681,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48536ab08b06517ad" w:history="1">
+      <w:hyperlink r:id="rId64546ad938ed26b64" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1980.tb02690.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="87125682" name="name36116ab08b0651813" descr="eu_funding_250.png"/>
+            <wp:docPr id="63979634" name="name61416ad938ed26bec" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId21246ab08b0651812" cstate="print"/>
+                    <a:blip r:embed="rId18746ad938ed26beb" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7862,137 +7862,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="75515900">
+  <w:abstractNum w:abstractNumId="40913374">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="26283528">
+    <w:lvl w:ilvl="0" w:tplc="85006072">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="26283528" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="85006072" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="26283528" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="85006072" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="26283528" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="85006072" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="26283528" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="85006072" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="26283528" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="85006072" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="26283528" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="85006072" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="26283528" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="85006072" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="26283528" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="85006072" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="75515899">
+  <w:abstractNum w:abstractNumId="40913373">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="94142935">
+    <w:lvl w:ilvl="0" w:tplc="75186321">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8744,55 +8744,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="75515899">
-    <w:abstractNumId w:val="75515899"/>
+  <w:num w:numId="40913373">
+    <w:abstractNumId w:val="40913373"/>
   </w:num>
-  <w:num w:numId="75515900">
-    <w:abstractNumId w:val="75515900"/>
+  <w:num w:numId="40913374">
+    <w:abstractNumId w:val="40913374"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20342,51 +20342,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId709731993" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId952401062" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId79046ab08b064d655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOVIN/" TargetMode="External"/><Relationship Id="rId71686ab08b064d6be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOVIN/categorization" TargetMode="External"/><Relationship Id="rId23796ab08b064df72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOVIN/photos" TargetMode="External"/><Relationship Id="rId26146ab08b064fcf9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://about%3Ablank" TargetMode="External"/><Relationship Id="rId93756ab08b06501b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://about%3Ablank" TargetMode="External"/><Relationship Id="rId93536ab08b0650ab0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://about%3Ablank" TargetMode="External"/><Relationship Id="rId70576ab08b0651277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/B978-0-12-819527-7.00015-7" TargetMode="External"/><Relationship Id="rId32356ab08b065161a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId48536ab08b06517ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02690.x" TargetMode="External"/><Relationship Id="rId55306ab08b064de5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55306ab08b064de5c.jpg"/><Relationship Id="rId67946ab08b064ef23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67946ab08b064ef23.jpg"/><Relationship Id="rId21246ab08b0651812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21246ab08b0651812.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId425319191" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId571248179" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId73116ad938ed226cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOVIN/" TargetMode="External"/><Relationship Id="rId71076ad938ed2273b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOVIN/categorization" TargetMode="External"/><Relationship Id="rId20036ad938ed22f4a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOVIN/photos" TargetMode="External"/><Relationship Id="rId93516ad938ed24fff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://about%3Ablank" TargetMode="External"/><Relationship Id="rId29836ad938ed254fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://about%3Ablank" TargetMode="External"/><Relationship Id="rId58856ad938ed25e74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://about%3Ablank" TargetMode="External"/><Relationship Id="rId24826ad938ed26639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/B978-0-12-819527-7.00015-7" TargetMode="External"/><Relationship Id="rId35036ad938ed269d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId64546ad938ed26b64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1980.tb02690.x" TargetMode="External"/><Relationship Id="rId79766ad938ed22e11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79766ad938ed22e11.jpg"/><Relationship Id="rId33796ad938ed23f20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33796ad938ed23f20.jpg"/><Relationship Id="rId18746ad938ed26beb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18746ad938ed26beb.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>