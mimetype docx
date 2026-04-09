--- v7 (2026-03-18)
+++ v8 (2026-04-09)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Guenée</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> cocona fruit borer, eggplant moth, small tomato borer, tomato fruit borer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId884769ba6fdec0ae4" w:history="1">
+            <w:hyperlink r:id="rId706869d7bdad0fe90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId824069ba6fdec0b4f" w:history="1">
+            <w:hyperlink r:id="rId766269d7bdad0fefc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> NEOLEL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="73169484" name="name671469ba6fdec103e" descr="1097.jpg"/>
+                  <wp:docPr id="70548203" name="name897669d7bdad10617" descr="1097.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1097.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId135069ba6fdec103c" cstate="print"/>
+                          <a:blip r:embed="rId829569d7bdad10616" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId858069ba6fdec117c" w:history="1">
+            <w:hyperlink r:id="rId292369d7bdad10739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1515,63 +1515,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">N. elegantalis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is reported only from the Neotropics. In addition to the distribution records below, it has been reported in several countries of South America, Central America and the Caribbean, where its current presence is nevertheless in doubt. This is the case for old records (Capps, 1948) that are not supported by more recent publications (Grenada, Guatemala, Guyana, Jamaica, Nicaragua, Panama, Trinidad and Tobago), as well as for Nicaragua, El Salvador and Puerto Rico.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="12956194" name="name604669ba6fdec2366" descr="NEOLEL_distribution_map.jpg"/>
+            <wp:docPr id="77237003" name="name873269d7bdad11aa2" descr="NEOLEL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="NEOLEL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId411769ba6fdec2363" cstate="print"/>
+                    <a:blip r:embed="rId935869d7bdad11a9f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5669,51 +5669,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2014) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Neoleucinodes elegantalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Platform on PRAs. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId451069ba6fdec46c1" w:history="1">
+      <w:hyperlink r:id="rId640569d7bdad1378b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/1078c88d-bf07-486f-841c-7faa74b93c58</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7203,51 +7203,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Neoleucinodes elegantalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId760769ba6fdec505f" w:history="1">
+      <w:hyperlink r:id="rId671269d7bdad141cb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7323,90 +7323,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 9-13. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId999969ba6fdec5126" w:history="1">
+      <w:hyperlink r:id="rId736269d7bdad1429a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12189</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="99756615" name="name534169ba6fdec53c9" descr="eu_funding_250.png"/>
+            <wp:docPr id="19401605" name="name802669d7bdad14a10" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId879369ba6fdec53c8" cstate="print"/>
+                    <a:blip r:embed="rId942069d7bdad14a08" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7504,137 +7504,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="15838187">
+  <w:abstractNum w:abstractNumId="49227449">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="14041601">
+    <w:lvl w:ilvl="0" w:tplc="68608248">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="14041601" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="68608248" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="14041601" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="68608248" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="14041601" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="68608248" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="14041601" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="68608248" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="14041601" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="68608248" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="14041601" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="68608248" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="14041601" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="68608248" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="14041601" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="68608248" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15838186">
+  <w:abstractNum w:abstractNumId="49227448">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="69229810">
+    <w:lvl w:ilvl="0" w:tplc="29567210">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8386,55 +8386,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="15838186">
-    <w:abstractNumId w:val="15838186"/>
+  <w:num w:numId="49227448">
+    <w:abstractNumId w:val="49227448"/>
   </w:num>
-  <w:num w:numId="15838187">
-    <w:abstractNumId w:val="15838187"/>
+  <w:num w:numId="49227449">
+    <w:abstractNumId w:val="49227449"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19984,51 +19984,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId311258782" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId177847607" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId884769ba6fdec0ae4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOLEL/" TargetMode="External"/><Relationship Id="rId824069ba6fdec0b4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOLEL/categorization" TargetMode="External"/><Relationship Id="rId858069ba6fdec117c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOLEL/photos" TargetMode="External"/><Relationship Id="rId451069ba6fdec46c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1078c88d-bf07-486f-841c-7faa74b93c58" TargetMode="External"/><Relationship Id="rId760769ba6fdec505f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId999969ba6fdec5126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12189" TargetMode="External"/><Relationship Id="rId135069ba6fdec103c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId135069ba6fdec103c.jpg"/><Relationship Id="rId411769ba6fdec2363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId411769ba6fdec2363.jpg"/><Relationship Id="rId879369ba6fdec53c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId879369ba6fdec53c8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId150822116" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId566478466" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId706869d7bdad0fe90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOLEL/" TargetMode="External"/><Relationship Id="rId766269d7bdad0fefc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOLEL/categorization" TargetMode="External"/><Relationship Id="rId292369d7bdad10739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOLEL/photos" TargetMode="External"/><Relationship Id="rId640569d7bdad1378b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1078c88d-bf07-486f-841c-7faa74b93c58" TargetMode="External"/><Relationship Id="rId671269d7bdad141cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId736269d7bdad1429a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12189" TargetMode="External"/><Relationship Id="rId829569d7bdad10616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId829569d7bdad10616.jpg"/><Relationship Id="rId935869d7bdad11a9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId935869d7bdad11a9f.jpg"/><Relationship Id="rId942069d7bdad14a08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId942069d7bdad14a08.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>