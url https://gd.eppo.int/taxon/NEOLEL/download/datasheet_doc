--- v8 (2026-04-09)
+++ v9 (2026-05-02)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Guenée</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> cocona fruit borer, eggplant moth, small tomato borer, tomato fruit borer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId706869d7bdad0fe90" w:history="1">
+            <w:hyperlink r:id="rId601669f53f9eb30c2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId766269d7bdad0fefc" w:history="1">
+            <w:hyperlink r:id="rId216269f53f9eb313b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> NEOLEL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="70548203" name="name897669d7bdad10617" descr="1097.jpg"/>
+                  <wp:docPr id="82701317" name="name588769f53f9eb37df" descr="1097.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1097.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId829569d7bdad10616" cstate="print"/>
+                          <a:blip r:embed="rId864469f53f9eb37dd" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId292369d7bdad10739" w:history="1">
+            <w:hyperlink r:id="rId282069f53f9eb38fe" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1515,63 +1515,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">N. elegantalis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is reported only from the Neotropics. In addition to the distribution records below, it has been reported in several countries of South America, Central America and the Caribbean, where its current presence is nevertheless in doubt. This is the case for old records (Capps, 1948) that are not supported by more recent publications (Grenada, Guatemala, Guyana, Jamaica, Nicaragua, Panama, Trinidad and Tobago), as well as for Nicaragua, El Salvador and Puerto Rico.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="77237003" name="name873269d7bdad11aa2" descr="NEOLEL_distribution_map.jpg"/>
+            <wp:docPr id="37150542" name="name817169f53f9eb4cc6" descr="NEOLEL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="NEOLEL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId935869d7bdad11a9f" cstate="print"/>
+                    <a:blip r:embed="rId297369f53f9eb4cc2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5669,51 +5669,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2014) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Neoleucinodes elegantalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Platform on PRAs. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId640569d7bdad1378b" w:history="1">
+      <w:hyperlink r:id="rId634269f53f9eb6b97" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/1078c88d-bf07-486f-841c-7faa74b93c58</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7203,51 +7203,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Neoleucinodes elegantalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId671269d7bdad141cb" w:history="1">
+      <w:hyperlink r:id="rId276469f53f9eb7563" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7323,90 +7323,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 9-13. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId736269d7bdad1429a" w:history="1">
+      <w:hyperlink r:id="rId600569f53f9eb762e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12189</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="19401605" name="name802669d7bdad14a10" descr="eu_funding_250.png"/>
+            <wp:docPr id="84344534" name="name310669f53f9eb783b" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId942069d7bdad14a08" cstate="print"/>
+                    <a:blip r:embed="rId117069f53f9eb7839" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7504,137 +7504,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="49227449">
+  <w:abstractNum w:abstractNumId="52255079">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="68608248">
+    <w:lvl w:ilvl="0" w:tplc="66252236">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="68608248" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="66252236" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="68608248" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="66252236" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="68608248" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="66252236" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="68608248" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="66252236" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="68608248" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="66252236" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="68608248" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="66252236" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="68608248" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="66252236" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="68608248" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="66252236" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49227448">
+  <w:abstractNum w:abstractNumId="52255078">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="29567210">
+    <w:lvl w:ilvl="0" w:tplc="96562323">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8386,55 +8386,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="49227448">
-    <w:abstractNumId w:val="49227448"/>
+  <w:num w:numId="52255078">
+    <w:abstractNumId w:val="52255078"/>
   </w:num>
-  <w:num w:numId="49227449">
-    <w:abstractNumId w:val="49227449"/>
+  <w:num w:numId="52255079">
+    <w:abstractNumId w:val="52255079"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19984,51 +19984,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId150822116" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId566478466" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId706869d7bdad0fe90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOLEL/" TargetMode="External"/><Relationship Id="rId766269d7bdad0fefc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOLEL/categorization" TargetMode="External"/><Relationship Id="rId292369d7bdad10739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOLEL/photos" TargetMode="External"/><Relationship Id="rId640569d7bdad1378b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1078c88d-bf07-486f-841c-7faa74b93c58" TargetMode="External"/><Relationship Id="rId671269d7bdad141cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId736269d7bdad1429a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12189" TargetMode="External"/><Relationship Id="rId829569d7bdad10616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId829569d7bdad10616.jpg"/><Relationship Id="rId935869d7bdad11a9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId935869d7bdad11a9f.jpg"/><Relationship Id="rId942069d7bdad14a08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId942069d7bdad14a08.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId634008614" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId131565202" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId601669f53f9eb30c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOLEL/" TargetMode="External"/><Relationship Id="rId216269f53f9eb313b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOLEL/categorization" TargetMode="External"/><Relationship Id="rId282069f53f9eb38fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOLEL/photos" TargetMode="External"/><Relationship Id="rId634269f53f9eb6b97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1078c88d-bf07-486f-841c-7faa74b93c58" TargetMode="External"/><Relationship Id="rId276469f53f9eb7563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId600569f53f9eb762e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12189" TargetMode="External"/><Relationship Id="rId864469f53f9eb37dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId864469f53f9eb37dd.jpg"/><Relationship Id="rId297369f53f9eb4cc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId297369f53f9eb4cc2.jpg"/><Relationship Id="rId117069f53f9eb7839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId117069f53f9eb7839.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>