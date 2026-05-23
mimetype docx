--- v9 (2026-05-02)
+++ v10 (2026-05-23)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Guenée</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> cocona fruit borer, eggplant moth, small tomato borer, tomato fruit borer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId601669f53f9eb30c2" w:history="1">
+            <w:hyperlink r:id="rId61186a110a4a3b082" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216269f53f9eb313b" w:history="1">
+            <w:hyperlink r:id="rId36386a110a4a3b0f0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> NEOLEL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="82701317" name="name588769f53f9eb37df" descr="1097.jpg"/>
+                  <wp:docPr id="59097232" name="name42796a110a4a3b1bc" descr="1097.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1097.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId864469f53f9eb37dd" cstate="print"/>
+                          <a:blip r:embed="rId50566a110a4a3b1bb" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId282069f53f9eb38fe" w:history="1">
+            <w:hyperlink r:id="rId31686a110a4a3b2e3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1515,63 +1515,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">N. elegantalis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is reported only from the Neotropics. In addition to the distribution records below, it has been reported in several countries of South America, Central America and the Caribbean, where its current presence is nevertheless in doubt. This is the case for old records (Capps, 1948) that are not supported by more recent publications (Grenada, Guatemala, Guyana, Jamaica, Nicaragua, Panama, Trinidad and Tobago), as well as for Nicaragua, El Salvador and Puerto Rico.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="37150542" name="name817169f53f9eb4cc6" descr="NEOLEL_distribution_map.jpg"/>
+            <wp:docPr id="82828978" name="name89256a110a4a3bb46" descr="NEOLEL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="NEOLEL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId297369f53f9eb4cc2" cstate="print"/>
+                    <a:blip r:embed="rId73946a110a4a3bb44" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5669,51 +5669,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2014) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Neoleucinodes elegantalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Platform on PRAs. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId634269f53f9eb6b97" w:history="1">
+      <w:hyperlink r:id="rId16216a110a4a3f19c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/1078c88d-bf07-486f-841c-7faa74b93c58</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7203,51 +7203,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Neoleucinodes elegantalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId276469f53f9eb7563" w:history="1">
+      <w:hyperlink r:id="rId53776a110a4a40628" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7323,90 +7323,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 9-13. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId600569f53f9eb762e" w:history="1">
+      <w:hyperlink r:id="rId32296a110a4a40780" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12189</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="84344534" name="name310669f53f9eb783b" descr="eu_funding_250.png"/>
+            <wp:docPr id="32006994" name="name71146a110a4a407fc" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId117069f53f9eb7839" cstate="print"/>
+                    <a:blip r:embed="rId22666a110a4a407fb" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7504,137 +7504,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="52255079">
+  <w:abstractNum w:abstractNumId="70650826">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="66252236">
+    <w:lvl w:ilvl="0" w:tplc="91615795">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="66252236" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="91615795" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="66252236" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="91615795" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="66252236" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="91615795" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="66252236" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="91615795" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="66252236" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="91615795" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="66252236" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="91615795" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="66252236" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="91615795" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="66252236" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="91615795" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="52255078">
+  <w:abstractNum w:abstractNumId="70650825">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="96562323">
+    <w:lvl w:ilvl="0" w:tplc="87661764">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8386,55 +8386,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="52255078">
-    <w:abstractNumId w:val="52255078"/>
+  <w:num w:numId="70650825">
+    <w:abstractNumId w:val="70650825"/>
   </w:num>
-  <w:num w:numId="52255079">
-    <w:abstractNumId w:val="52255079"/>
+  <w:num w:numId="70650826">
+    <w:abstractNumId w:val="70650826"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19984,51 +19984,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId634008614" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId131565202" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId601669f53f9eb30c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOLEL/" TargetMode="External"/><Relationship Id="rId216269f53f9eb313b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOLEL/categorization" TargetMode="External"/><Relationship Id="rId282069f53f9eb38fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOLEL/photos" TargetMode="External"/><Relationship Id="rId634269f53f9eb6b97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1078c88d-bf07-486f-841c-7faa74b93c58" TargetMode="External"/><Relationship Id="rId276469f53f9eb7563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId600569f53f9eb762e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12189" TargetMode="External"/><Relationship Id="rId864469f53f9eb37dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId864469f53f9eb37dd.jpg"/><Relationship Id="rId297369f53f9eb4cc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId297369f53f9eb4cc2.jpg"/><Relationship Id="rId117069f53f9eb7839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId117069f53f9eb7839.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId420570969" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId679511205" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId61186a110a4a3b082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOLEL/" TargetMode="External"/><Relationship Id="rId36386a110a4a3b0f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOLEL/categorization" TargetMode="External"/><Relationship Id="rId31686a110a4a3b2e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOLEL/photos" TargetMode="External"/><Relationship Id="rId16216a110a4a3f19c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1078c88d-bf07-486f-841c-7faa74b93c58" TargetMode="External"/><Relationship Id="rId53776a110a4a40628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId32296a110a4a40780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12189" TargetMode="External"/><Relationship Id="rId50566a110a4a3b1bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50566a110a4a3b1bb.jpg"/><Relationship Id="rId73946a110a4a3bb44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73946a110a4a3bb44.jpg"/><Relationship Id="rId22666a110a4a407fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22666a110a4a407fb.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>