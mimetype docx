--- v10 (2026-05-23)
+++ v11 (2026-06-12)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Guenée</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> cocona fruit borer, eggplant moth, small tomato borer, tomato fruit borer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61186a110a4a3b082" w:history="1">
+            <w:hyperlink r:id="rId69506a2b9ed4a4689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36386a110a4a3b0f0" w:history="1">
+            <w:hyperlink r:id="rId47066a2b9ed4a4719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> NEOLEL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="59097232" name="name42796a110a4a3b1bc" descr="1097.jpg"/>
+                  <wp:docPr id="68513364" name="name77786a2b9ed4a4d17" descr="1097.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1097.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId50566a110a4a3b1bb" cstate="print"/>
+                          <a:blip r:embed="rId58656a2b9ed4a4d16" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId31686a110a4a3b2e3" w:history="1">
+            <w:hyperlink r:id="rId84216a2b9ed4a4e3e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1515,63 +1515,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">N. elegantalis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is reported only from the Neotropics. In addition to the distribution records below, it has been reported in several countries of South America, Central America and the Caribbean, where its current presence is nevertheless in doubt. This is the case for old records (Capps, 1948) that are not supported by more recent publications (Grenada, Guatemala, Guyana, Jamaica, Nicaragua, Panama, Trinidad and Tobago), as well as for Nicaragua, El Salvador and Puerto Rico.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="82828978" name="name89256a110a4a3bb46" descr="NEOLEL_distribution_map.jpg"/>
+            <wp:docPr id="2507426" name="name86716a2b9ed4a6304" descr="NEOLEL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="NEOLEL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId73946a110a4a3bb44" cstate="print"/>
+                    <a:blip r:embed="rId19956a2b9ed4a6300" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5669,51 +5669,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2014) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Neoleucinodes elegantalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Platform on PRAs. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16216a110a4a3f19c" w:history="1">
+      <w:hyperlink r:id="rId23986a2b9ed4a80e1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/1078c88d-bf07-486f-841c-7faa74b93c58</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7203,51 +7203,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Neoleucinodes elegantalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53776a110a4a40628" w:history="1">
+      <w:hyperlink r:id="rId93946a2b9ed4a8c8a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7323,90 +7323,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 9-13. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32296a110a4a40780" w:history="1">
+      <w:hyperlink r:id="rId95036a2b9ed4a8d5f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12189</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="32006994" name="name71146a110a4a407fc" descr="eu_funding_250.png"/>
+            <wp:docPr id="23542088" name="name60206a2b9ed4a8dee" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId22666a110a4a407fb" cstate="print"/>
+                    <a:blip r:embed="rId41036a2b9ed4a8ded" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7504,137 +7504,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="70650826">
+  <w:abstractNum w:abstractNumId="40109863">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="91615795">
+    <w:lvl w:ilvl="0" w:tplc="45509550">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="91615795" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="45509550" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="91615795" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="45509550" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="91615795" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="45509550" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="91615795" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="45509550" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="91615795" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="45509550" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="91615795" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="45509550" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="91615795" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="45509550" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="91615795" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="45509550" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="70650825">
+  <w:abstractNum w:abstractNumId="40109862">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="87661764">
+    <w:lvl w:ilvl="0" w:tplc="47475152">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8386,55 +8386,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="70650825">
-    <w:abstractNumId w:val="70650825"/>
+  <w:num w:numId="40109862">
+    <w:abstractNumId w:val="40109862"/>
   </w:num>
-  <w:num w:numId="70650826">
-    <w:abstractNumId w:val="70650826"/>
+  <w:num w:numId="40109863">
+    <w:abstractNumId w:val="40109863"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19984,51 +19984,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId420570969" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId679511205" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId61186a110a4a3b082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOLEL/" TargetMode="External"/><Relationship Id="rId36386a110a4a3b0f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOLEL/categorization" TargetMode="External"/><Relationship Id="rId31686a110a4a3b2e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOLEL/photos" TargetMode="External"/><Relationship Id="rId16216a110a4a3f19c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1078c88d-bf07-486f-841c-7faa74b93c58" TargetMode="External"/><Relationship Id="rId53776a110a4a40628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId32296a110a4a40780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12189" TargetMode="External"/><Relationship Id="rId50566a110a4a3b1bb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50566a110a4a3b1bb.jpg"/><Relationship Id="rId73946a110a4a3bb44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73946a110a4a3bb44.jpg"/><Relationship Id="rId22666a110a4a407fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22666a110a4a407fb.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId962490283" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId127009026" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId69506a2b9ed4a4689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOLEL/" TargetMode="External"/><Relationship Id="rId47066a2b9ed4a4719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOLEL/categorization" TargetMode="External"/><Relationship Id="rId84216a2b9ed4a4e3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOLEL/photos" TargetMode="External"/><Relationship Id="rId23986a2b9ed4a80e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1078c88d-bf07-486f-841c-7faa74b93c58" TargetMode="External"/><Relationship Id="rId93946a2b9ed4a8c8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId95036a2b9ed4a8d5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12189" TargetMode="External"/><Relationship Id="rId58656a2b9ed4a4d16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58656a2b9ed4a4d16.jpg"/><Relationship Id="rId19956a2b9ed4a6300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19956a2b9ed4a6300.jpg"/><Relationship Id="rId41036a2b9ed4a8ded" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41036a2b9ed4a8ded.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>