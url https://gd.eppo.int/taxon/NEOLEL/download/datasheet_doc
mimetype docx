--- v11 (2026-06-12)
+++ v12 (2026-07-02)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Guenée</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> cocona fruit borer, eggplant moth, small tomato borer, tomato fruit borer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69506a2b9ed4a4689" w:history="1">
+            <w:hyperlink r:id="rId50756a464e1c2f117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47066a2b9ed4a4719" w:history="1">
+            <w:hyperlink r:id="rId97106a464e1c2f190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> NEOLEL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="68513364" name="name77786a2b9ed4a4d17" descr="1097.jpg"/>
+                  <wp:docPr id="47938418" name="name45666a464e1c2f776" descr="1097.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1097.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId58656a2b9ed4a4d16" cstate="print"/>
+                          <a:blip r:embed="rId93336a464e1c2f774" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId84216a2b9ed4a4e3e" w:history="1">
+            <w:hyperlink r:id="rId76936a464e1c2f8ce" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1515,63 +1515,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">N. elegantalis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is reported only from the Neotropics. In addition to the distribution records below, it has been reported in several countries of South America, Central America and the Caribbean, where its current presence is nevertheless in doubt. This is the case for old records (Capps, 1948) that are not supported by more recent publications (Grenada, Guatemala, Guyana, Jamaica, Nicaragua, Panama, Trinidad and Tobago), as well as for Nicaragua, El Salvador and Puerto Rico.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="2507426" name="name86716a2b9ed4a6304" descr="NEOLEL_distribution_map.jpg"/>
+            <wp:docPr id="36612012" name="name79516a464e1c30ce6" descr="NEOLEL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="NEOLEL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19956a2b9ed4a6300" cstate="print"/>
+                    <a:blip r:embed="rId64366a464e1c30ce3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5669,51 +5669,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2014) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Neoleucinodes elegantalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Platform on PRAs. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23986a2b9ed4a80e1" w:history="1">
+      <w:hyperlink r:id="rId73526a464e1c32a19" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/1078c88d-bf07-486f-841c-7faa74b93c58</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7203,51 +7203,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Neoleucinodes elegantalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93946a2b9ed4a8c8a" w:history="1">
+      <w:hyperlink r:id="rId22156a464e1c33412" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7323,90 +7323,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 9-13. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95036a2b9ed4a8d5f" w:history="1">
+      <w:hyperlink r:id="rId69646a464e1c334de" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12189</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="23542088" name="name60206a2b9ed4a8dee" descr="eu_funding_250.png"/>
+            <wp:docPr id="95855989" name="name57056a464e1c33552" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId41036a2b9ed4a8ded" cstate="print"/>
+                    <a:blip r:embed="rId12796a464e1c33551" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7504,137 +7504,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="40109863">
+  <w:abstractNum w:abstractNumId="97400888">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="45509550">
+    <w:lvl w:ilvl="0" w:tplc="75996800">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="45509550" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="75996800" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="45509550" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="75996800" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="45509550" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="75996800" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="45509550" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="75996800" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="45509550" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="75996800" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="45509550" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="75996800" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="45509550" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="75996800" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="45509550" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="75996800" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40109862">
+  <w:abstractNum w:abstractNumId="97400887">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="47475152">
+    <w:lvl w:ilvl="0" w:tplc="44981427">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8386,55 +8386,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="40109862">
-    <w:abstractNumId w:val="40109862"/>
+  <w:num w:numId="97400887">
+    <w:abstractNumId w:val="97400887"/>
   </w:num>
-  <w:num w:numId="40109863">
-    <w:abstractNumId w:val="40109863"/>
+  <w:num w:numId="97400888">
+    <w:abstractNumId w:val="97400888"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19984,51 +19984,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId962490283" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId127009026" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId69506a2b9ed4a4689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOLEL/" TargetMode="External"/><Relationship Id="rId47066a2b9ed4a4719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOLEL/categorization" TargetMode="External"/><Relationship Id="rId84216a2b9ed4a4e3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOLEL/photos" TargetMode="External"/><Relationship Id="rId23986a2b9ed4a80e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1078c88d-bf07-486f-841c-7faa74b93c58" TargetMode="External"/><Relationship Id="rId93946a2b9ed4a8c8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId95036a2b9ed4a8d5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12189" TargetMode="External"/><Relationship Id="rId58656a2b9ed4a4d16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58656a2b9ed4a4d16.jpg"/><Relationship Id="rId19956a2b9ed4a6300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19956a2b9ed4a6300.jpg"/><Relationship Id="rId41036a2b9ed4a8ded" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41036a2b9ed4a8ded.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId689979824" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId443674713" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId50756a464e1c2f117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOLEL/" TargetMode="External"/><Relationship Id="rId97106a464e1c2f190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOLEL/categorization" TargetMode="External"/><Relationship Id="rId76936a464e1c2f8ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOLEL/photos" TargetMode="External"/><Relationship Id="rId73526a464e1c32a19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1078c88d-bf07-486f-841c-7faa74b93c58" TargetMode="External"/><Relationship Id="rId22156a464e1c33412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId69646a464e1c334de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12189" TargetMode="External"/><Relationship Id="rId93336a464e1c2f774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93336a464e1c2f774.jpg"/><Relationship Id="rId64366a464e1c30ce3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64366a464e1c30ce3.jpg"/><Relationship Id="rId12796a464e1c33551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12796a464e1c33551.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>