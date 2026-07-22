--- v12 (2026-07-02)
+++ v13 (2026-07-22)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Guenée</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> cocona fruit borer, eggplant moth, small tomato borer, tomato fruit borer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50756a464e1c2f117" w:history="1">
+            <w:hyperlink r:id="rId48106a60e1d8d8c28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97106a464e1c2f190" w:history="1">
+            <w:hyperlink r:id="rId16886a60e1d8d8ca6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> NEOLEL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="47938418" name="name45666a464e1c2f776" descr="1097.jpg"/>
+                  <wp:docPr id="21101456" name="name21116a60e1d8d938a" descr="1097.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1097.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId93336a464e1c2f774" cstate="print"/>
+                          <a:blip r:embed="rId75066a60e1d8d9387" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId76936a464e1c2f8ce" w:history="1">
+            <w:hyperlink r:id="rId33116a60e1d8d949f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1515,63 +1515,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">N. elegantalis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is reported only from the Neotropics. In addition to the distribution records below, it has been reported in several countries of South America, Central America and the Caribbean, where its current presence is nevertheless in doubt. This is the case for old records (Capps, 1948) that are not supported by more recent publications (Grenada, Guatemala, Guyana, Jamaica, Nicaragua, Panama, Trinidad and Tobago), as well as for Nicaragua, El Salvador and Puerto Rico.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="36612012" name="name79516a464e1c30ce6" descr="NEOLEL_distribution_map.jpg"/>
+            <wp:docPr id="76043017" name="name31706a60e1d8da6ac" descr="NEOLEL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="NEOLEL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId64366a464e1c30ce3" cstate="print"/>
+                    <a:blip r:embed="rId67406a60e1d8da6aa" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5669,51 +5669,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2014) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Neoleucinodes elegantalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Platform on PRAs. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73526a464e1c32a19" w:history="1">
+      <w:hyperlink r:id="rId12086a60e1d8dc32d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/1078c88d-bf07-486f-841c-7faa74b93c58</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7203,51 +7203,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Neoleucinodes elegantalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22156a464e1c33412" w:history="1">
+      <w:hyperlink r:id="rId78426a60e1d8dcdb7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7323,90 +7323,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 9-13. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69646a464e1c334de" w:history="1">
+      <w:hyperlink r:id="rId33326a60e1d8dceb1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12189</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="95855989" name="name57056a464e1c33552" descr="eu_funding_250.png"/>
+            <wp:docPr id="42774958" name="name63296a60e1d8dd578" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12796a464e1c33551" cstate="print"/>
+                    <a:blip r:embed="rId17316a60e1d8dd576" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7504,137 +7504,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="97400888">
+  <w:abstractNum w:abstractNumId="41482895">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="75996800">
+    <w:lvl w:ilvl="0" w:tplc="28875210">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="75996800" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="28875210" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="75996800" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="28875210" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="75996800" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="28875210" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="75996800" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="28875210" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="75996800" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="28875210" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="75996800" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="28875210" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="75996800" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="28875210" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="75996800" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="28875210" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="97400887">
+  <w:abstractNum w:abstractNumId="41482894">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="44981427">
+    <w:lvl w:ilvl="0" w:tplc="85687140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8386,55 +8386,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="97400887">
-    <w:abstractNumId w:val="97400887"/>
+  <w:num w:numId="41482894">
+    <w:abstractNumId w:val="41482894"/>
   </w:num>
-  <w:num w:numId="97400888">
-    <w:abstractNumId w:val="97400888"/>
+  <w:num w:numId="41482895">
+    <w:abstractNumId w:val="41482895"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19984,51 +19984,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId689979824" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId443674713" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId50756a464e1c2f117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOLEL/" TargetMode="External"/><Relationship Id="rId97106a464e1c2f190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOLEL/categorization" TargetMode="External"/><Relationship Id="rId76936a464e1c2f8ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOLEL/photos" TargetMode="External"/><Relationship Id="rId73526a464e1c32a19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1078c88d-bf07-486f-841c-7faa74b93c58" TargetMode="External"/><Relationship Id="rId22156a464e1c33412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId69646a464e1c334de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12189" TargetMode="External"/><Relationship Id="rId93336a464e1c2f774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93336a464e1c2f774.jpg"/><Relationship Id="rId64366a464e1c30ce3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64366a464e1c30ce3.jpg"/><Relationship Id="rId12796a464e1c33551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12796a464e1c33551.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId441574971" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId823104923" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId48106a60e1d8d8c28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOLEL/" TargetMode="External"/><Relationship Id="rId16886a60e1d8d8ca6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOLEL/categorization" TargetMode="External"/><Relationship Id="rId33116a60e1d8d949f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOLEL/photos" TargetMode="External"/><Relationship Id="rId12086a60e1d8dc32d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1078c88d-bf07-486f-841c-7faa74b93c58" TargetMode="External"/><Relationship Id="rId78426a60e1d8dcdb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId33326a60e1d8dceb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12189" TargetMode="External"/><Relationship Id="rId75066a60e1d8d9387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75066a60e1d8d9387.jpg"/><Relationship Id="rId67406a60e1d8da6aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67406a60e1d8da6aa.jpg"/><Relationship Id="rId17316a60e1d8dd576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17316a60e1d8dd576.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>