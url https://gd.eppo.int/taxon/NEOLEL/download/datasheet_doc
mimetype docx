--- v13 (2026-07-22)
+++ v14 (2026-08-11)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Guenée</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> cocona fruit borer, eggplant moth, small tomato borer, tomato fruit borer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48106a60e1d8d8c28" w:history="1">
+            <w:hyperlink r:id="rId44206a7b7dca62f0c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16886a60e1d8d8ca6" w:history="1">
+            <w:hyperlink r:id="rId77656a7b7dca62f59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> NEOLEL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="21101456" name="name21116a60e1d8d938a" descr="1097.jpg"/>
+                  <wp:docPr id="79663041" name="name24896a7b7dca63722" descr="1097.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1097.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId75066a60e1d8d9387" cstate="print"/>
+                          <a:blip r:embed="rId63546a7b7dca63720" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId33116a60e1d8d949f" w:history="1">
+            <w:hyperlink r:id="rId15946a7b7dca637e5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1515,63 +1515,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">N. elegantalis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is reported only from the Neotropics. In addition to the distribution records below, it has been reported in several countries of South America, Central America and the Caribbean, where its current presence is nevertheless in doubt. This is the case for old records (Capps, 1948) that are not supported by more recent publications (Grenada, Guatemala, Guyana, Jamaica, Nicaragua, Panama, Trinidad and Tobago), as well as for Nicaragua, El Salvador and Puerto Rico.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="76043017" name="name31706a60e1d8da6ac" descr="NEOLEL_distribution_map.jpg"/>
+            <wp:docPr id="86580020" name="name97566a7b7dca647d7" descr="NEOLEL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="NEOLEL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId67406a60e1d8da6aa" cstate="print"/>
+                    <a:blip r:embed="rId47016a7b7dca647d4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5669,51 +5669,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2014) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Neoleucinodes elegantalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Platform on PRAs. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12086a60e1d8dc32d" w:history="1">
+      <w:hyperlink r:id="rId85476a7b7dca65c5e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/1078c88d-bf07-486f-841c-7faa74b93c58</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7203,51 +7203,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Neoleucinodes elegantalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78426a60e1d8dcdb7" w:history="1">
+      <w:hyperlink r:id="rId29846a7b7dca66358" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7323,90 +7323,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 9-13. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33326a60e1d8dceb1" w:history="1">
+      <w:hyperlink r:id="rId34916a7b7dca663e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12189</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="42774958" name="name63296a60e1d8dd578" descr="eu_funding_250.png"/>
+            <wp:docPr id="33143650" name="name45076a7b7dca6645d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17316a60e1d8dd576" cstate="print"/>
+                    <a:blip r:embed="rId60606a7b7dca6645c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7504,137 +7504,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="41482895">
+  <w:abstractNum w:abstractNumId="82952218">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="28875210">
+    <w:lvl w:ilvl="0" w:tplc="41525583">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="28875210" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="41525583" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="28875210" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="41525583" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="28875210" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="41525583" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="28875210" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="41525583" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="28875210" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="41525583" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="28875210" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="41525583" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="28875210" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="41525583" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="28875210" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="41525583" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41482894">
+  <w:abstractNum w:abstractNumId="82952217">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="85687140">
+    <w:lvl w:ilvl="0" w:tplc="32285527">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8386,55 +8386,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="41482894">
-    <w:abstractNumId w:val="41482894"/>
+  <w:num w:numId="82952217">
+    <w:abstractNumId w:val="82952217"/>
   </w:num>
-  <w:num w:numId="41482895">
-    <w:abstractNumId w:val="41482895"/>
+  <w:num w:numId="82952218">
+    <w:abstractNumId w:val="82952218"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19984,51 +19984,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId441574971" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId823104923" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId48106a60e1d8d8c28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOLEL/" TargetMode="External"/><Relationship Id="rId16886a60e1d8d8ca6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOLEL/categorization" TargetMode="External"/><Relationship Id="rId33116a60e1d8d949f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOLEL/photos" TargetMode="External"/><Relationship Id="rId12086a60e1d8dc32d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1078c88d-bf07-486f-841c-7faa74b93c58" TargetMode="External"/><Relationship Id="rId78426a60e1d8dcdb7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId33326a60e1d8dceb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12189" TargetMode="External"/><Relationship Id="rId75066a60e1d8d9387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId75066a60e1d8d9387.jpg"/><Relationship Id="rId67406a60e1d8da6aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67406a60e1d8da6aa.jpg"/><Relationship Id="rId17316a60e1d8dd576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17316a60e1d8dd576.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId667093376" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId747737947" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId44206a7b7dca62f0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOLEL/" TargetMode="External"/><Relationship Id="rId77656a7b7dca62f59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOLEL/categorization" TargetMode="External"/><Relationship Id="rId15946a7b7dca637e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOLEL/photos" TargetMode="External"/><Relationship Id="rId85476a7b7dca65c5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1078c88d-bf07-486f-841c-7faa74b93c58" TargetMode="External"/><Relationship Id="rId29846a7b7dca66358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId34916a7b7dca663e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12189" TargetMode="External"/><Relationship Id="rId63546a7b7dca63720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63546a7b7dca63720.jpg"/><Relationship Id="rId47016a7b7dca647d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47016a7b7dca647d4.jpg"/><Relationship Id="rId60606a7b7dca6645c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60606a7b7dca6645c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>