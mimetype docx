--- v14 (2026-08-11)
+++ v15 (2026-09-01)
@@ -270,51 +270,51 @@
               <w:t xml:space="preserve"> Guenée</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> cocona fruit borer, eggplant moth, small tomato borer, tomato fruit borer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44206a7b7dca62f0c" w:history="1">
+            <w:hyperlink r:id="rId37976a96222e61520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -330,51 +330,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77656a7b7dca62f59" w:history="1">
+            <w:hyperlink r:id="rId25476a96222e6158d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -388,86 +388,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> NEOLEL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="79663041" name="name24896a7b7dca63722" descr="1097.jpg"/>
+                  <wp:docPr id="70105644" name="name20546a96222e61eac" descr="1097.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1097.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId63546a7b7dca63720" cstate="print"/>
+                          <a:blip r:embed="rId19536a96222e61eaa" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId15946a7b7dca637e5" w:history="1">
+            <w:hyperlink r:id="rId31816a96222e61ffb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1515,63 +1515,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">N. elegantalis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is reported only from the Neotropics. In addition to the distribution records below, it has been reported in several countries of South America, Central America and the Caribbean, where its current presence is nevertheless in doubt. This is the case for old records (Capps, 1948) that are not supported by more recent publications (Grenada, Guatemala, Guyana, Jamaica, Nicaragua, Panama, Trinidad and Tobago), as well as for Nicaragua, El Salvador and Puerto Rico.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="86580020" name="name97566a7b7dca647d7" descr="NEOLEL_distribution_map.jpg"/>
+            <wp:docPr id="62766025" name="name62536a96222e6357c" descr="NEOLEL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="NEOLEL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId47016a7b7dca647d4" cstate="print"/>
+                    <a:blip r:embed="rId95346a96222e63578" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -5669,51 +5669,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2014) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Neoleucinodes elegantalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO Platform on PRAs. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85476a7b7dca65c5e" w:history="1">
+      <w:hyperlink r:id="rId65056a96222e65357" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pra.eppo.int/pra/1078c88d-bf07-486f-841c-7faa74b93c58</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7203,51 +7203,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Neoleucinodes elegantalis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29846a7b7dca66358" w:history="1">
+      <w:hyperlink r:id="rId67356a96222e65d76" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7323,90 +7323,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 9-13. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34916a7b7dca663e8" w:history="1">
+      <w:hyperlink r:id="rId94876a96222e65e4f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12189</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="33143650" name="name45076a7b7dca6645d" descr="eu_funding_250.png"/>
+            <wp:docPr id="66731147" name="name33396a96222e66067" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId60606a7b7dca6645c" cstate="print"/>
+                    <a:blip r:embed="rId89366a96222e66066" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7504,137 +7504,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="82952218">
+  <w:abstractNum w:abstractNumId="63233626">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="41525583">
+    <w:lvl w:ilvl="0" w:tplc="91753715">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="41525583" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="91753715" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="41525583" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="91753715" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="41525583" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="91753715" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="41525583" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="91753715" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="41525583" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="91753715" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="41525583" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="91753715" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="41525583" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="91753715" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="41525583" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="91753715" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="82952217">
+  <w:abstractNum w:abstractNumId="63233625">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="32285527">
+    <w:lvl w:ilvl="0" w:tplc="28360339">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8386,55 +8386,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="82952217">
-    <w:abstractNumId w:val="82952217"/>
+  <w:num w:numId="63233625">
+    <w:abstractNumId w:val="63233625"/>
   </w:num>
-  <w:num w:numId="82952218">
-    <w:abstractNumId w:val="82952218"/>
+  <w:num w:numId="63233626">
+    <w:abstractNumId w:val="63233626"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19984,51 +19984,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId667093376" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId747737947" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId44206a7b7dca62f0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOLEL/" TargetMode="External"/><Relationship Id="rId77656a7b7dca62f59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOLEL/categorization" TargetMode="External"/><Relationship Id="rId15946a7b7dca637e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOLEL/photos" TargetMode="External"/><Relationship Id="rId85476a7b7dca65c5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1078c88d-bf07-486f-841c-7faa74b93c58" TargetMode="External"/><Relationship Id="rId29846a7b7dca66358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId34916a7b7dca663e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12189" TargetMode="External"/><Relationship Id="rId63546a7b7dca63720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63546a7b7dca63720.jpg"/><Relationship Id="rId47016a7b7dca647d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47016a7b7dca647d4.jpg"/><Relationship Id="rId60606a7b7dca6645c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60606a7b7dca6645c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId167330356" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId660091773" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId37976a96222e61520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOLEL/" TargetMode="External"/><Relationship Id="rId25476a96222e6158d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOLEL/categorization" TargetMode="External"/><Relationship Id="rId31816a96222e61ffb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NEOLEL/photos" TargetMode="External"/><Relationship Id="rId65056a96222e65357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pra.eppo.int/pra/1078c88d-bf07-486f-841c-7faa74b93c58" TargetMode="External"/><Relationship Id="rId67356a96222e65d76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId94876a96222e65e4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12189" TargetMode="External"/><Relationship Id="rId19536a96222e61eaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19536a96222e61eaa.jpg"/><Relationship Id="rId95346a96222e63578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95346a96222e63578.jpg"/><Relationship Id="rId89366a96222e66066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89366a96222e66066.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>