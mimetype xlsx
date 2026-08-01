--- v0 (2025-10-08)
+++ v1 (2026-08-01)
@@ -12,75 +12,77 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="NAUPXA" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="145">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>ERZCG</t>
   </si>
   <si>
     <t>Erythrina crista-galli</t>
   </si>
   <si>
     <t>* Lanteri A, del Río MG (2017) Naupactus xanthographus (Germar) species group (Curculionidae: Entiminae: Naupactini): a comprehensive taxonomic treatment. Journal of Natural History 51, 27-28.
-------- considered as the main native host (but no published evidence of larval development).</t>
+------- considered as the main native host (but no published evidence of larval development).
+* EPPO (2020) Pest risk analysis for Naupactus xanthographus. EPPO, Paris. 
+------- considered as confirmed host (strong consensus that larvae develop on the species but it has not been recorded in the literature)</t>
   </si>
   <si>
     <t>VITVI</t>
   </si>
   <si>
     <t>Vitis vinifera</t>
   </si>
   <si>
     <t>* González (1989) Insectos y acaros de importancia agricola y cuarentenaria en Chile. Universidad de Chile: 310 pp
 * Lanteri AA, del Río MG (2017) Naupactus xanthographus (Germar) species group (Curculionidae: Entiminae: Naupactini): a comprehensive taxonomic treatment. Journal of Natural History 51, 27-28, 1557-1587.
 ------- confirmed host.
 * Sinavimo (2019) Naupactus xanthographus Sistema Nacional Argentino de Vigilancia y Monitoreo de plagas. Available at: https://www.sinavimo.gov.ar/plaga/naupactus-xanthographus
 ------- On buds, leaves, roots and leaf buds.</t>
   </si>
   <si>
     <t>Wild/Weed</t>
   </si>
   <si>
     <t>AMADE</t>
   </si>
   <si>
     <t>Amaranthus deflexus</t>
   </si>
   <si>
     <t>* Caballero VC (1972) Algunos aspectos de la biología y control de Naupactus xanthographus Germar (Coleoptera: Curculionidae) en durazneros en Chile. Rev Peru Entomol. 15(1):190–194
@@ -164,103 +166,107 @@
     <t>ANUCH</t>
   </si>
   <si>
     <t>Annona cherimola</t>
   </si>
   <si>
     <t>1ASPG</t>
   </si>
   <si>
     <t>Asparagus</t>
   </si>
   <si>
     <t>BEAVX</t>
   </si>
   <si>
     <t>Beta vulgaris</t>
   </si>
   <si>
     <t xml:space="preserve">* EPPO (2020) Pest risk analysis for Naupactus xanthographus. EPPO, Paris. Available at https://gd.eppo.int/taxon/NAUPXA/documents
 ------- adult feeding.
 * INIA (2008) Manejo de plagas en paltos y cítricos, No 23. ed Renato Ripa and Pilar Larral
 * Ripa R, F Rodríguez (1999) Plagas de citricos, sus enemigos naturales Y Manejo, INIA, Santiago, Chile. 
 </t>
   </si>
   <si>
-    <t>BRSNN</t>
-[...4 lines deleted...]
-  <si>
     <t>CICIN</t>
   </si>
   <si>
     <t>Cichorium intybus</t>
   </si>
   <si>
     <t>* Luppichini B P, Isla F, Henriquez IU, Olivares N, Fernando PY, Alvarez (2013) Manejo del Burrito de la vid, Naupactus xanthographus (Germar) y otros curculiónidos asociados a vides
 ------- reported as host but evidence is lacking that they are true hosts (i.e. support completion of full life cycle)</t>
   </si>
   <si>
     <t>CIDSI</t>
   </si>
   <si>
     <t>Citrus x aurantium var. sinensis</t>
   </si>
   <si>
     <t>* Olivares N, Morales N, Luppichini P, Lopez E (2014) Oviposition of Naupactus cervinus (Boheman) and Naupactus xanthographus (Germar) (Coleoptera: Curculionidae) under laboratory conditions on orange fruit. Chilean Journal of Agricultural Research, 74, 502-505.
 * Ripa R (1992) Burrito de los frutales Naupactus xanthographus (Germar), INIA, La Cruz, Chile.
 ------- confirmed host.</t>
   </si>
   <si>
     <t>CIDLI</t>
   </si>
   <si>
     <t>Citrus x limon</t>
   </si>
   <si>
     <t>DOSKA</t>
   </si>
   <si>
     <t>Diospyros kaki</t>
   </si>
   <si>
     <t>* González (1989) Insectos y acaros de importancia agricola y cuarentenaria en Chile. Universidad de Chile: 310 pp
 -------confirmed host.</t>
   </si>
   <si>
     <t>EIOJA</t>
   </si>
   <si>
     <t>Eriobotrya japonica</t>
   </si>
   <si>
     <t xml:space="preserve">* González (1989) Insectos y acaros de importancia agricola y cuarentenaria en Chile. Universidad de Chile: 310 pp
 ------- confirmed host (as nispero)
 * Ripa R (1992) Burrito de los frutales Naupactus xanthographus (Germar), INIA, La Cruz, Chile.
 </t>
+  </si>
+  <si>
+    <t>1FRAG</t>
+  </si>
+  <si>
+    <t>Fragaria</t>
+  </si>
+  <si>
+    <t>* Cisternas EA (2013) Insectos y ácaros plaga de importancia económica en frutilla. In Manual de frutilla. pp. 89-101.
+------- as strawberry, probably at least Fragaria x ananassa</t>
   </si>
   <si>
     <t>GLXMA</t>
   </si>
   <si>
     <t>Glycine max</t>
   </si>
   <si>
     <t>* Lanteri A, del Río MG (2017) Naupactus xanthographus (Germar) species group (Curculionidae: Entiminae: Naupactini): a comprehensive taxonomic treatment. Journal of Natural History 51, 27-28.
 ------- larvae feed on roots.</t>
   </si>
   <si>
     <t>HELAN</t>
   </si>
   <si>
     <t>Helianthus annuus</t>
   </si>
   <si>
     <t>* Sinavimo (2019) Naupactus xanthographus Sistema Nacional Argentino de Vigilancia y Monitoreo de plagas. Available at: https://www.sinavimo.gov.ar/plaga/naupactus-xanthographus
 ------- On leaves and seedlings.</t>
   </si>
   <si>
     <t>ILEPA</t>
   </si>
   <si>
@@ -355,117 +361,125 @@
   </si>
   <si>
     <t>* Ripa R, Luppichini B, P (2010) Manejo de plagas de la vid. Coleccion Libros INIA No 26. INIA, La Cruz, Chile. 
 ------- reported as hosts but for which evidence is lacking that they are true hosts (i.e. support completion of full life cycle).</t>
   </si>
   <si>
     <t>POPNI</t>
   </si>
   <si>
     <t>Populus nigra</t>
   </si>
   <si>
     <t>* Sinavimo (2019) Naupactus xanthographus Sistema Nacional Argentino de Vigilancia y Monitoreo de plagas. Available at: https://www.sinavimo.gov.ar/plaga/naupactus-xanthographus
 ------- reported as host (damage on buds, fruit, leaves, shoot, roots) but evidence is lacking that they are true hosts (i.e. support completion of full life cycle).</t>
   </si>
   <si>
     <t>PRNAR</t>
   </si>
   <si>
     <t>Prunus armeniaca</t>
   </si>
   <si>
     <t>* Caballero VC (1972) Algunos aspectos de la biología y control de Naupactus xanthographus Germar (Coleoptera: Curculionidae) en durazneros en Chile. Rev Peru Entomol. 15(1): 190–194
 * Lanteri A, del Río MG (2017) Naupactus xanthographus (Germar) species group (Curculionidae: Entiminae: Naupactini): a comprehensive taxonomic treatment. Journal of Natural History 51, 27-28.
 * Sinavimo (2019) Naupactus xanthographus Sistema Nacional Argentino de Vigilancia y Monitoreo de plagas. Available at: https://www.sinavimo.gov.ar/plaga/naupactus-xanthographus
-------- causing damage on buds, flower, leaves, shoots, roots.</t>
+------- causing damage on buds, flower, leaves, shoots, roots.
+* EPPO (2020) Pest risk analysis for Naupactus xanthographus. EPPO, Paris. 
+------- considered as confirmed host (strong consensus that larvae develop on the species but it has not been recorded in the literature)</t>
   </si>
   <si>
     <t>PRNAV</t>
   </si>
   <si>
     <t>Prunus avium</t>
   </si>
   <si>
     <t>* Caballero VC (1972) Algunos aspectos de la biología y control de Naupactus xanthographus Germar (Coleoptera: Curculionidae) en durazneros en Chile. Rev Peru Entomol. 15(1): 190–194
 * del Río MG, Klasmer P, Lanteri AA (2010) Gorgojos (Coleoptera: Curculionidae) perjudiciales para ‘frutos rojos’ en la Argentina. Rev. Soc. Entomolo. Argentina, 69, 1-2.
 * Sinavimo (2019) Naupactus xanthographus Sistema Nacional Argentino de Vigilancia y Monitoreo de plagas. Available at: https://www.sinavimo.gov.ar/plaga/naupactus-xanthographus
-------- causing damage on buds, flower, leaves, shoots, roots.</t>
+------- causing damage on buds, flower, leaves, shoots, roots.
+* EPPO (2020) Pest risk analysis for Naupactus xanthographus. EPPO, Paris. 
+------- considered as confirmed host (strong consensus that larvae develop on the species but it has not been recorded in the literature)</t>
   </si>
   <si>
     <t>PRNCE</t>
   </si>
   <si>
     <t>Prunus cerasus</t>
   </si>
   <si>
     <t xml:space="preserve">* del Río MG, Klasmer P, Lanteri AA (2010) Gorgojos (Coleoptera: Curculionidae) perjudiciales para ‘frutos rojos’ en la Argentina. Rev. Soc. Entomolo. Argentina, 69, 1-2.
 * González (1989) Insectos y acaros de importancia agricola y cuarentenaria en Chile. Universidad de Chile: 310 pp
 ------- confirmed host (as guindo)
 </t>
   </si>
   <si>
     <t>PRNDO</t>
   </si>
   <si>
     <t>Prunus domestica</t>
   </si>
   <si>
     <t>* González (1989) Insectos y acaros de importancia agricola y cuarentenaria en Chile. Universidad de Chile: 310 pp
 ------- confirmed host (as ciruelo)</t>
   </si>
   <si>
     <t>PRNDU</t>
   </si>
   <si>
     <t>Prunus dulcis</t>
   </si>
   <si>
-    <t>* Ripa R (1992) Burrito de los frutales Naupactus xanthographus (Germar), INIA, La Cruz, Chile.</t>
+    <t>* Ripa R (1992) Burrito de los frutales Naupactus xanthographus (Germar), INIA, La Cruz, Chile.
+* EPPO (2020) Pest risk analysis for Naupactus xanthographus. EPPO, Paris. 
+------- considered as confirmed host (strong consensus that larvae develop on the species but it has not been recorded in the literature)</t>
   </si>
   <si>
     <t>PRNPS</t>
   </si>
   <si>
     <t>Prunus persica</t>
   </si>
   <si>
     <t>* González (1989) Insectos y acaros de importancia agricola y cuarentenaria en Chile. Universidad de Chile: 310 pp
 ------- confirmed host (as guindo)
 * Caballero VC (1972) Algunos aspectos de la biología y control de Naupactus xanthographus Germar (Coleoptera: Curculionidae) en durazneros en Chile. Rev Peru Entomol. 15(1): 190–194
 * Sinavimo (2019) Naupactus xanthographus Sistema Nacional Argentino de Vigilancia y Monitoreo de plagas. Available at: https://www.sinavimo.gov.ar/plaga/naupactus-xanthographus
 ------- causing damage on buds, flower, leaves, shoots, roots.</t>
   </si>
   <si>
     <t>PRNPN</t>
   </si>
   <si>
     <t>Prunus persica var. nucipersica</t>
   </si>
   <si>
     <t>* Caballero VC (1972) Algunos aspectos de la biología y control de Naupactus xanthographus Germar (Coleoptera: Curculionidae) en durazneros en Chile. Rev Peru Entomol. 15(1):190–194
-* Lanteri A, del Río MG (2017) Naupactus xanthographus (Germar) species group (Curculionidae: Entiminae: Naupactini): a comprehensive taxonomic treatment. Journal of Natural History 51, 27-28.</t>
+* Lanteri A, del Río MG (2017) Naupactus xanthographus (Germar) species group (Curculionidae: Entiminae: Naupactini): a comprehensive taxonomic treatment. Journal of Natural History 51, 27-28.
+* EPPO (2020) Pest risk analysis for Naupactus xanthographus. EPPO, Paris. 
+------- considered as confirmed host (strong consensus that larvae develop on the species but it has not been recorded in the literature)</t>
   </si>
   <si>
     <t>PRNSC</t>
   </si>
   <si>
     <t>Prunus salicina</t>
   </si>
   <si>
     <t>* Biosecurity Australia (2005) Revised Draft Import Risk Analysis Report for Table Grapes from Chile. Part B. Commonwealth of Australia. Australian Government, available at: http://www.agriculture.gov.au/SiteCollectionDocuments/ba/memos/2005/2005_04a.pdf
 ------ reported as hosts but  evidence is lacking that they are true hosts (i.e. support completion of full life cycle</t>
   </si>
   <si>
     <t>PYUCO</t>
   </si>
   <si>
     <t>Pyrus communis</t>
   </si>
   <si>
     <t>* Caballero VC (1972) Algunos aspectos de la biología y control de Naupactus xanthographus Germar (Coleoptera: Curculionidae) en durazneros en Chile. Rev Peru Entomol. 15(1): 190–194
 * González (1989) Insectos y acaros de importancia agricola y cuarentenaria en Chile. Universidad de Chile: 310 pp
 ------- confirmed host (as peral)
 * Sinavimo (2019) Naupactus xanthographus Sistema Nacional Argentino de Vigilancia y Monitoreo de plagas. Available at: https://www.sinavimo.gov.ar/plaga/naupactus-xanthographus
 ------- causing damage on buds, flower, leaves, shoots, roots.</t>
   </si>
   <si>
@@ -524,50 +538,64 @@
 ------- reported as host but evidence lacking that they are true hosts (i.e. support completion of full life cycle).</t>
   </si>
   <si>
     <t>TRZAX</t>
   </si>
   <si>
     <t>Triticum aestivum subsp. aestivum</t>
   </si>
   <si>
     <t>1VACG</t>
   </si>
   <si>
     <t>Vaccinium</t>
   </si>
   <si>
     <t>* Rocca M and Greco N (2011) Diversity of herbivorous communities in blueberry crops of different regions of Argentina, Community and Ecosystem Ecology, 40, 247- 259.
 ------- larval feeding on roots.
 * Sinavimo (2019) Naupactus xanthographus Sistema Nacional Argentino de Vigilancia y Monitoreo de plagas. Available at: https://www.sinavimo.gov.ar/plaga/naupactus-xanthographus
 ------- on leaves and roots.</t>
   </si>
   <si>
     <t>ZEAMX</t>
   </si>
   <si>
     <t>Zea mays</t>
+  </si>
+  <si>
+    <t>Doubtful host</t>
+  </si>
+  <si>
+    <t>BRSNN</t>
+  </si>
+  <si>
+    <t>Brassica napus</t>
+  </si>
+  <si>
+    <t xml:space="preserve">* Caballero VC (1972) Algunos aspectos de la biología y control de Naupactus xanthographus Germar (Coleoptera: Curculionidae) en durazneros en Chile. Rev Peru Entomol. 15(1):190–194
+------- adult feeding only.
+2026-07: this host was initially entered in GD as B. napus, but the original publication mentioned Brassica campestris. It is not clear which plant was referred to as a host in the publication, and this host is considered doubtful here. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -871,59 +899,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D52"/>
+  <dimension ref="A1:D53"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="310.21" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
@@ -1106,555 +1134,569 @@
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>29</v>
       </c>
       <c r="B15" t="s">
         <v>40</v>
       </c>
       <c r="C15" t="s">
         <v>41</v>
       </c>
       <c r="D15" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>29</v>
       </c>
       <c r="B16" t="s">
         <v>43</v>
       </c>
       <c r="C16" t="s">
         <v>44</v>
       </c>
       <c r="D16" t="s">
-        <v>14</v>
+        <v>45</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>29</v>
       </c>
       <c r="B17" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C17" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D17" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>29</v>
       </c>
       <c r="B18" t="s">
+        <v>49</v>
+      </c>
+      <c r="C18" t="s">
+        <v>50</v>
+      </c>
+      <c r="D18" t="s">
         <v>48</v>
-      </c>
-[...4 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>29</v>
       </c>
       <c r="B19" t="s">
         <v>51</v>
       </c>
       <c r="C19" t="s">
         <v>52</v>
       </c>
       <c r="D19" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>29</v>
       </c>
       <c r="B20" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C20" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D20" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>29</v>
       </c>
       <c r="B21" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C21" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D21" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>29</v>
       </c>
       <c r="B22" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C22" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D22" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>29</v>
       </c>
       <c r="B23" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C23" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D23" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>29</v>
       </c>
       <c r="B24" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C24" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D24" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>29</v>
       </c>
       <c r="B25" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C25" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D25" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>29</v>
       </c>
       <c r="B26" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C26" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D26" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>29</v>
       </c>
       <c r="B27" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C27" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D27" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
         <v>29</v>
       </c>
       <c r="B28" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C28" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D28" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
         <v>29</v>
       </c>
       <c r="B29" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C29" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D29" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
         <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C30" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D30" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
         <v>29</v>
       </c>
       <c r="B31" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C31" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D31" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
         <v>29</v>
       </c>
       <c r="B32" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C32" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D32" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
         <v>29</v>
       </c>
       <c r="B33" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C33" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D33" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
         <v>29</v>
       </c>
       <c r="B34" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C34" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D34" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
         <v>29</v>
       </c>
       <c r="B35" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C35" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D35" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
         <v>29</v>
       </c>
       <c r="B36" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C36" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D36" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
         <v>29</v>
       </c>
       <c r="B37" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C37" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D37" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
         <v>29</v>
       </c>
       <c r="B38" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C38" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D38" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
         <v>29</v>
       </c>
       <c r="B39" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C39" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D39" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
         <v>29</v>
       </c>
       <c r="B40" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C40" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D40" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
         <v>29</v>
       </c>
       <c r="B41" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D41" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
         <v>29</v>
       </c>
       <c r="B42" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C42" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D42" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
         <v>29</v>
       </c>
       <c r="B43" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C43" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D43" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
         <v>29</v>
       </c>
       <c r="B44" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C44" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D44" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
         <v>29</v>
       </c>
       <c r="B45" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C45" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D45" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
         <v>29</v>
       </c>
       <c r="B46" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C46" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D46" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
         <v>29</v>
       </c>
       <c r="B47" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C47" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D47" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
         <v>29</v>
       </c>
       <c r="B48" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C48" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D48" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
         <v>29</v>
       </c>
       <c r="B49" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C49" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D49" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
         <v>29</v>
       </c>
       <c r="B50" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C50" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D50" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
         <v>29</v>
       </c>
       <c r="B51" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C51" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="D51" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
         <v>29</v>
       </c>
       <c r="B52" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C52" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D52" t="s">
         <v>14</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4">
+      <c r="A53" t="s">
+        <v>146</v>
+      </c>
+      <c r="B53" t="s">
+        <v>147</v>
+      </c>
+      <c r="C53" t="s">
+        <v>148</v>
+      </c>
+      <c r="D53" t="s">
+        <v>149</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">