--- v15 (2026-09-16)
+++ v16 (2026-10-18)
@@ -292,88 +292,111 @@
               <w:t xml:space="preserve"> Durán</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> South American fruit tree weevil, grapevine weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78006aaa66034f36b" w:history="1">
+            <w:hyperlink r:id="rId88136ad4673891482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55616aaa66034f3ae" w:history="1">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:position w:val="-3"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">EU Categorization:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:position w:val="-3"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30076ad46738914ed" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +410,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> NAUPXA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="73617790" name="name37746aaa66034fa6b" descr="10561.jpg"/>
+                  <wp:docPr id="4022718" name="name20496ad46738915b7" descr="10561.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="10561.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId67896aaa66034fa69" cstate="print"/>
+                          <a:blip r:embed="rId81306ad46738915b6" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId70596aaa66034fb59" w:history="1">
+            <w:hyperlink r:id="rId77086ad467389169d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1796,63 +1819,63 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2012; Lanteri &amp; del Río, 2017). The species is not known to be established anywhere outside of South America.</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="82216831" name="name96576aaa660350e0a" descr="NAUPXA_distribution_map.jpg"/>
+            <wp:docPr id="57908361" name="name51056ad4673892f40" descr="NAUPXA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="NAUPXA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId32606aaa660350e08" cstate="print"/>
+                    <a:blip r:embed="rId86536ad4673892f3d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2568,72 +2591,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">As an alternative to morphological identification of adults, molecular methods can be used and are detailed in a number of publications (e.g. del Río </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2018). There are over 160 accessions entered in the GenBank database (2019) and barcodes based on Cytochrome oxidase 1 (COI) are available (e.g. see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48256aaa6603514d0" w:history="1">
+      <w:hyperlink r:id="rId93086ad4673893612" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://boldsystems.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and EPPO-Q-bank </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20486aaa660351504" w:history="1">
+      <w:hyperlink r:id="rId31166ad4673893634" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://qbank.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). A PCR method was developed to differentiate </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -3623,51 +3646,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 90–99.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Biosecurity Australia (2005) Revised Draft Import Risk Analysis Report for Table Grapes from Chile. Part B. Commonwealth of Australia. Australian Government, available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89846aaa660351cc2" w:history="1">
+      <w:hyperlink r:id="rId42106ad4673893d8f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.agriculture.gov.au/SiteCollectionDocuments/ba/memos/2005/2005_04a.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3800,51 +3823,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dejean (Coleoptera: Curculionidae) from Argentina and neighboring countries. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PeerJ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6, e6196. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47636aaa660351de9" w:history="1">
+      <w:hyperlink r:id="rId20686ad4673893eb6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.7717/peerj.6196</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3957,81 +3980,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Naupactus xanthographus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93416aaa660351eeb" w:history="1">
+      <w:hyperlink r:id="rId15946ad4673893fbd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/ NAUPX A/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GenBank (2019) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92506aaa660351f1c" w:history="1">
+      <w:hyperlink r:id="rId10086ad4673893ff0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/genba nk/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4057,51 +4080,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Boheman, 1840 (Coleoptera, Curculionidae, Entiminae) for Switzerland with a short review of its spreading and food plants. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bulletin de La Société Entomologique Suisse</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82266aaa660351f8e" w:history="1">
+      <w:hyperlink r:id="rId54906ad4673894064" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5281/zenodo.51884</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4812,51 +4835,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Naupactus xanthographus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92356aaa660352496" w:history="1">
+      <w:hyperlink r:id="rId90526ad4673894551" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4905,51 +4928,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Naupactus xanthographus. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 374–378. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88636aaa66035252a" w:history="1">
+      <w:hyperlink r:id="rId23136ad46738945f1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12833</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -5036,137 +5059,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="75741718">
+  <w:abstractNum w:abstractNumId="75411578">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="64614844">
+    <w:lvl w:ilvl="0" w:tplc="10434660">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="64614844" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="10434660" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="64614844" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="10434660" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="64614844" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="10434660" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="64614844" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="10434660" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="64614844" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="10434660" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="64614844" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="10434660" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="64614844" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="10434660" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="64614844" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="10434660" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="75741717">
+  <w:abstractNum w:abstractNumId="75411577">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="46966026">
+    <w:lvl w:ilvl="0" w:tplc="34582635">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5918,55 +5941,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="75741717">
-    <w:abstractNumId w:val="75741717"/>
+  <w:num w:numId="75411577">
+    <w:abstractNumId w:val="75411577"/>
   </w:num>
-  <w:num w:numId="75741718">
-    <w:abstractNumId w:val="75741718"/>
+  <w:num w:numId="75411578">
+    <w:abstractNumId w:val="75411578"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17516,51 +17539,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId368598543" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId301052159" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId78006aaa66034f36b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NAUPXA/" TargetMode="External"/><Relationship Id="rId55616aaa66034f3ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NAUPXA/categorization" TargetMode="External"/><Relationship Id="rId70596aaa66034fb59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NAUPXA/photos" TargetMode="External"/><Relationship Id="rId48256aaa6603514d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://boldsystems.org" TargetMode="External"/><Relationship Id="rId20486aaa660351504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int" TargetMode="External"/><Relationship Id="rId89846aaa660351cc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agriculture.gov.au/SiteCollectionDocuments/ba/memos/2005/2005_04a.pdf" TargetMode="External"/><Relationship Id="rId47636aaa660351de9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.6196" TargetMode="External"/><Relationship Id="rId93416aaa660351eeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/%20NAUPX%20A/documents" TargetMode="External"/><Relationship Id="rId92506aaa660351f1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/genba%20nk/" TargetMode="External"/><Relationship Id="rId82266aaa660351f8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.51884" TargetMode="External"/><Relationship Id="rId92356aaa660352496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId88636aaa66035252a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12833" TargetMode="External"/><Relationship Id="rId67896aaa66034fa69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67896aaa66034fa69.jpg"/><Relationship Id="rId32606aaa660350e08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32606aaa660350e08.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId935814854" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId480264294" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId88136ad4673891482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NAUPXA/" TargetMode="External"/><Relationship Id="rId30076ad46738914ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NAUPXA/categorization" TargetMode="External"/><Relationship Id="rId77086ad467389169d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NAUPXA/photos" TargetMode="External"/><Relationship Id="rId93086ad4673893612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://boldsystems.org" TargetMode="External"/><Relationship Id="rId31166ad4673893634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int" TargetMode="External"/><Relationship Id="rId42106ad4673893d8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agriculture.gov.au/SiteCollectionDocuments/ba/memos/2005/2005_04a.pdf" TargetMode="External"/><Relationship Id="rId20686ad4673893eb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.6196" TargetMode="External"/><Relationship Id="rId15946ad4673893fbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/%20NAUPX%20A/documents" TargetMode="External"/><Relationship Id="rId10086ad4673893ff0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/genba%20nk/" TargetMode="External"/><Relationship Id="rId54906ad4673894064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.51884" TargetMode="External"/><Relationship Id="rId90526ad4673894551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId23136ad46738945f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12833" TargetMode="External"/><Relationship Id="rId81306ad46738915b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81306ad46738915b6.jpg"/><Relationship Id="rId86536ad4673892f3d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86536ad4673892f3d.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>