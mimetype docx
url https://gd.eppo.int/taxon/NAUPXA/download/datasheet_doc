--- v7 (2026-03-27)
+++ v8 (2026-04-28)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Durán</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> South American fruit tree weevil, grapevine weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329669c70c23a3ab2" w:history="1">
+            <w:hyperlink r:id="rId390569f01ee1be210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412669c70c23a3af6" w:history="1">
+            <w:hyperlink r:id="rId693869f01ee1be28b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> NAUPXA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="49814906" name="name427269c70c23a4077" descr="10561.jpg"/>
+                  <wp:docPr id="97056198" name="name933869f01ee1be8c1" descr="10561.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="10561.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId665069c70c23a4075" cstate="print"/>
+                          <a:blip r:embed="rId379969f01ee1be8bf" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId275769c70c23a418e" w:history="1">
+            <w:hyperlink r:id="rId422669f01ee1be9d2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1796,63 +1796,63 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2012; Lanteri &amp; del Río, 2017). The species is not known to be established anywhere outside of South America.</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="48032441" name="name392869c70c23a57a2" descr="NAUPXA_distribution_map.jpg"/>
+            <wp:docPr id="36066644" name="name588069f01ee1c0099" descr="NAUPXA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="NAUPXA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId416269c70c23a579e" cstate="print"/>
+                    <a:blip r:embed="rId254069f01ee1c0097" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2568,72 +2568,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">As an alternative to morphological identification of adults, molecular methods can be used and are detailed in a number of publications (e.g. del Río </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2018). There are over 160 accessions entered in the GenBank database (2019) and barcodes based on Cytochrome oxidase 1 (COI) are available (e.g. see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId318569c70c23a5e6e" w:history="1">
+      <w:hyperlink r:id="rId276569f01ee1c078b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://boldsystems.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and EPPO-Q-bank </w:t>
       </w:r>
-      <w:hyperlink r:id="rId976769c70c23a5e90" w:history="1">
+      <w:hyperlink r:id="rId711269f01ee1c07af" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://qbank.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). A PCR method was developed to differentiate </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -3623,51 +3623,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 90–99.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Biosecurity Australia (2005) Revised Draft Import Risk Analysis Report for Table Grapes from Chile. Part B. Commonwealth of Australia. Australian Government, available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId367269c70c23a6580" w:history="1">
+      <w:hyperlink r:id="rId707469f01ee1c0f22" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.agriculture.gov.au/SiteCollectionDocuments/ba/memos/2005/2005_04a.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3800,51 +3800,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dejean (Coleoptera: Curculionidae) from Argentina and neighboring countries. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PeerJ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6, e6196. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId456169c70c23a669f" w:history="1">
+      <w:hyperlink r:id="rId703569f01ee1c109b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.7717/peerj.6196</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3957,81 +3957,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Naupactus xanthographus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId432469c70c23a679c" w:history="1">
+      <w:hyperlink r:id="rId437569f01ee1c11a2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/ NAUPX A/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GenBank (2019) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId996269c70c23a67cd" w:history="1">
+      <w:hyperlink r:id="rId771869f01ee1c11d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/genba nk/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4057,51 +4057,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Boheman, 1840 (Coleoptera, Curculionidae, Entiminae) for Switzerland with a short review of its spreading and food plants. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bulletin de La Société Entomologique Suisse</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId655569c70c23a683d" w:history="1">
+      <w:hyperlink r:id="rId491569f01ee1c1247" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5281/zenodo.51884</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4812,51 +4812,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Naupactus xanthographus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId307569c70c23a6d0f" w:history="1">
+      <w:hyperlink r:id="rId242769f01ee1c1781" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4905,51 +4905,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Naupactus xanthographus. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 374–378. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId807069c70c23a6da0" w:history="1">
+      <w:hyperlink r:id="rId732569f01ee1c1818" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12833</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -5036,137 +5036,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="65300989">
+  <w:abstractNum w:abstractNumId="69208279">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="55993535">
+    <w:lvl w:ilvl="0" w:tplc="30839104">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="55993535" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="30839104" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="55993535" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="30839104" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="55993535" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="30839104" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="55993535" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="30839104" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="55993535" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="30839104" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="55993535" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="30839104" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="55993535" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="30839104" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="55993535" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="30839104" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="65300988">
+  <w:abstractNum w:abstractNumId="69208278">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="45221747">
+    <w:lvl w:ilvl="0" w:tplc="98667051">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5918,55 +5918,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="65300988">
-    <w:abstractNumId w:val="65300988"/>
+  <w:num w:numId="69208278">
+    <w:abstractNumId w:val="69208278"/>
   </w:num>
-  <w:num w:numId="65300989">
-    <w:abstractNumId w:val="65300989"/>
+  <w:num w:numId="69208279">
+    <w:abstractNumId w:val="69208279"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17516,51 +17516,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId728503479" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId199892690" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId329669c70c23a3ab2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NAUPXA/" TargetMode="External"/><Relationship Id="rId412669c70c23a3af6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NAUPXA/categorization" TargetMode="External"/><Relationship Id="rId275769c70c23a418e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NAUPXA/photos" TargetMode="External"/><Relationship Id="rId318569c70c23a5e6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://boldsystems.org" TargetMode="External"/><Relationship Id="rId976769c70c23a5e90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int" TargetMode="External"/><Relationship Id="rId367269c70c23a6580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agriculture.gov.au/SiteCollectionDocuments/ba/memos/2005/2005_04a.pdf" TargetMode="External"/><Relationship Id="rId456169c70c23a669f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.6196" TargetMode="External"/><Relationship Id="rId432469c70c23a679c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/%20NAUPX%20A/documents" TargetMode="External"/><Relationship Id="rId996269c70c23a67cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/genba%20nk/" TargetMode="External"/><Relationship Id="rId655569c70c23a683d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.51884" TargetMode="External"/><Relationship Id="rId307569c70c23a6d0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId807069c70c23a6da0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12833" TargetMode="External"/><Relationship Id="rId665069c70c23a4075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId665069c70c23a4075.jpg"/><Relationship Id="rId416269c70c23a579e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId416269c70c23a579e.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId692811186" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId969816847" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId390569f01ee1be210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NAUPXA/" TargetMode="External"/><Relationship Id="rId693869f01ee1be28b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NAUPXA/categorization" TargetMode="External"/><Relationship Id="rId422669f01ee1be9d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NAUPXA/photos" TargetMode="External"/><Relationship Id="rId276569f01ee1c078b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://boldsystems.org" TargetMode="External"/><Relationship Id="rId711269f01ee1c07af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int" TargetMode="External"/><Relationship Id="rId707469f01ee1c0f22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agriculture.gov.au/SiteCollectionDocuments/ba/memos/2005/2005_04a.pdf" TargetMode="External"/><Relationship Id="rId703569f01ee1c109b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.6196" TargetMode="External"/><Relationship Id="rId437569f01ee1c11a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/%20NAUPX%20A/documents" TargetMode="External"/><Relationship Id="rId771869f01ee1c11d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/genba%20nk/" TargetMode="External"/><Relationship Id="rId491569f01ee1c1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.51884" TargetMode="External"/><Relationship Id="rId242769f01ee1c1781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId732569f01ee1c1818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12833" TargetMode="External"/><Relationship Id="rId379969f01ee1be8bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId379969f01ee1be8bf.jpg"/><Relationship Id="rId254069f01ee1c0097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId254069f01ee1c0097.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>