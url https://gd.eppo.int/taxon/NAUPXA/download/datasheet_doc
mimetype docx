--- v8 (2026-04-28)
+++ v9 (2026-05-18)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Durán</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> South American fruit tree weevil, grapevine weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390569f01ee1be210" w:history="1">
+            <w:hyperlink r:id="rId53256a0abba9b800e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId693869f01ee1be28b" w:history="1">
+            <w:hyperlink r:id="rId45596a0abba9b8054" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> NAUPXA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="97056198" name="name933869f01ee1be8c1" descr="10561.jpg"/>
+                  <wp:docPr id="64574840" name="name51066a0abba9b811b" descr="10561.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="10561.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId379969f01ee1be8bf" cstate="print"/>
+                          <a:blip r:embed="rId10966a0abba9b8119" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId422669f01ee1be9d2" w:history="1">
+            <w:hyperlink r:id="rId45366a0abba9b8230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1796,63 +1796,63 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2012; Lanteri &amp; del Río, 2017). The species is not known to be established anywhere outside of South America.</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="36066644" name="name588069f01ee1c0099" descr="NAUPXA_distribution_map.jpg"/>
+            <wp:docPr id="51805660" name="name72826a0abba9b8bbe" descr="NAUPXA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="NAUPXA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId254069f01ee1c0097" cstate="print"/>
+                    <a:blip r:embed="rId68856a0abba9b8bbd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2568,72 +2568,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">As an alternative to morphological identification of adults, molecular methods can be used and are detailed in a number of publications (e.g. del Río </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2018). There are over 160 accessions entered in the GenBank database (2019) and barcodes based on Cytochrome oxidase 1 (COI) are available (e.g. see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId276569f01ee1c078b" w:history="1">
+      <w:hyperlink r:id="rId41546a0abba9b922e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://boldsystems.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and EPPO-Q-bank </w:t>
       </w:r>
-      <w:hyperlink r:id="rId711269f01ee1c07af" w:history="1">
+      <w:hyperlink r:id="rId62576a0abba9b9251" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://qbank.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). A PCR method was developed to differentiate </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -3623,51 +3623,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 90–99.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Biosecurity Australia (2005) Revised Draft Import Risk Analysis Report for Table Grapes from Chile. Part B. Commonwealth of Australia. Australian Government, available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId707469f01ee1c0f22" w:history="1">
+      <w:hyperlink r:id="rId86946a0abba9b999d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.agriculture.gov.au/SiteCollectionDocuments/ba/memos/2005/2005_04a.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3800,51 +3800,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dejean (Coleoptera: Curculionidae) from Argentina and neighboring countries. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PeerJ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6, e6196. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId703569f01ee1c109b" w:history="1">
+      <w:hyperlink r:id="rId42316a0abba9b9abf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.7717/peerj.6196</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3957,81 +3957,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Naupactus xanthographus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId437569f01ee1c11a2" w:history="1">
+      <w:hyperlink r:id="rId46966a0abba9b9bc1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/ NAUPX A/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GenBank (2019) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId771869f01ee1c11d5" w:history="1">
+      <w:hyperlink r:id="rId75476a0abba9b9bf3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/genba nk/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4057,51 +4057,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Boheman, 1840 (Coleoptera, Curculionidae, Entiminae) for Switzerland with a short review of its spreading and food plants. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bulletin de La Société Entomologique Suisse</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId491569f01ee1c1247" w:history="1">
+      <w:hyperlink r:id="rId80676a0abba9b9c65" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5281/zenodo.51884</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4812,51 +4812,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Naupactus xanthographus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId242769f01ee1c1781" w:history="1">
+      <w:hyperlink r:id="rId74246a0abba9ba146" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4905,51 +4905,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Naupactus xanthographus. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 374–378. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId732569f01ee1c1818" w:history="1">
+      <w:hyperlink r:id="rId13916a0abba9ba1ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12833</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -5036,137 +5036,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="69208279">
+  <w:abstractNum w:abstractNumId="72494709">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="30839104">
+    <w:lvl w:ilvl="0" w:tplc="83101683">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="30839104" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="83101683" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="30839104" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="83101683" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="30839104" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="83101683" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="30839104" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="83101683" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="30839104" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="83101683" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="30839104" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="83101683" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="30839104" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="83101683" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="30839104" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="83101683" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="69208278">
+  <w:abstractNum w:abstractNumId="72494708">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="98667051">
+    <w:lvl w:ilvl="0" w:tplc="40780745">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5918,55 +5918,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="69208278">
-    <w:abstractNumId w:val="69208278"/>
+  <w:num w:numId="72494708">
+    <w:abstractNumId w:val="72494708"/>
   </w:num>
-  <w:num w:numId="69208279">
-    <w:abstractNumId w:val="69208279"/>
+  <w:num w:numId="72494709">
+    <w:abstractNumId w:val="72494709"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17516,51 +17516,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId692811186" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId969816847" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId390569f01ee1be210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NAUPXA/" TargetMode="External"/><Relationship Id="rId693869f01ee1be28b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NAUPXA/categorization" TargetMode="External"/><Relationship Id="rId422669f01ee1be9d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NAUPXA/photos" TargetMode="External"/><Relationship Id="rId276569f01ee1c078b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://boldsystems.org" TargetMode="External"/><Relationship Id="rId711269f01ee1c07af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int" TargetMode="External"/><Relationship Id="rId707469f01ee1c0f22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agriculture.gov.au/SiteCollectionDocuments/ba/memos/2005/2005_04a.pdf" TargetMode="External"/><Relationship Id="rId703569f01ee1c109b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.6196" TargetMode="External"/><Relationship Id="rId437569f01ee1c11a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/%20NAUPX%20A/documents" TargetMode="External"/><Relationship Id="rId771869f01ee1c11d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/genba%20nk/" TargetMode="External"/><Relationship Id="rId491569f01ee1c1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.51884" TargetMode="External"/><Relationship Id="rId242769f01ee1c1781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId732569f01ee1c1818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12833" TargetMode="External"/><Relationship Id="rId379969f01ee1be8bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId379969f01ee1be8bf.jpg"/><Relationship Id="rId254069f01ee1c0097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId254069f01ee1c0097.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId148502481" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId736440396" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId53256a0abba9b800e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NAUPXA/" TargetMode="External"/><Relationship Id="rId45596a0abba9b8054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NAUPXA/categorization" TargetMode="External"/><Relationship Id="rId45366a0abba9b8230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NAUPXA/photos" TargetMode="External"/><Relationship Id="rId41546a0abba9b922e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://boldsystems.org" TargetMode="External"/><Relationship Id="rId62576a0abba9b9251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int" TargetMode="External"/><Relationship Id="rId86946a0abba9b999d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agriculture.gov.au/SiteCollectionDocuments/ba/memos/2005/2005_04a.pdf" TargetMode="External"/><Relationship Id="rId42316a0abba9b9abf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.6196" TargetMode="External"/><Relationship Id="rId46966a0abba9b9bc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/%20NAUPX%20A/documents" TargetMode="External"/><Relationship Id="rId75476a0abba9b9bf3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/genba%20nk/" TargetMode="External"/><Relationship Id="rId80676a0abba9b9c65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.51884" TargetMode="External"/><Relationship Id="rId74246a0abba9ba146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId13916a0abba9ba1ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12833" TargetMode="External"/><Relationship Id="rId10966a0abba9b8119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10966a0abba9b8119.jpg"/><Relationship Id="rId68856a0abba9b8bbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68856a0abba9b8bbd.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>