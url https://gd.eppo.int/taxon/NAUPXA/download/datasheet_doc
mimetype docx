--- v9 (2026-05-18)
+++ v10 (2026-06-07)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Durán</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> South American fruit tree weevil, grapevine weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53256a0abba9b800e" w:history="1">
+            <w:hyperlink r:id="rId81986a2561079adc3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45596a0abba9b8054" w:history="1">
+            <w:hyperlink r:id="rId27436a2561079ae7a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> NAUPXA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="64574840" name="name51066a0abba9b811b" descr="10561.jpg"/>
+                  <wp:docPr id="74394044" name="name36876a2561079b665" descr="10561.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="10561.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId10966a0abba9b8119" cstate="print"/>
+                          <a:blip r:embed="rId93526a2561079b662" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId45366a0abba9b8230" w:history="1">
+            <w:hyperlink r:id="rId73286a2561079b803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1796,63 +1796,63 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2012; Lanteri &amp; del Río, 2017). The species is not known to be established anywhere outside of South America.</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="51805660" name="name72826a0abba9b8bbe" descr="NAUPXA_distribution_map.jpg"/>
+            <wp:docPr id="29201535" name="name62916a2561079d835" descr="NAUPXA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="NAUPXA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId68856a0abba9b8bbd" cstate="print"/>
+                    <a:blip r:embed="rId24806a2561079d831" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2568,72 +2568,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">As an alternative to morphological identification of adults, molecular methods can be used and are detailed in a number of publications (e.g. del Río </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2018). There are over 160 accessions entered in the GenBank database (2019) and barcodes based on Cytochrome oxidase 1 (COI) are available (e.g. see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41546a0abba9b922e" w:history="1">
+      <w:hyperlink r:id="rId52816a2561079df5b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://boldsystems.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and EPPO-Q-bank </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62576a0abba9b9251" w:history="1">
+      <w:hyperlink r:id="rId48126a2561079df7f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://qbank.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). A PCR method was developed to differentiate </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -3623,51 +3623,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 90–99.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Biosecurity Australia (2005) Revised Draft Import Risk Analysis Report for Table Grapes from Chile. Part B. Commonwealth of Australia. Australian Government, available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86946a0abba9b999d" w:history="1">
+      <w:hyperlink r:id="rId64046a2561079e695" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.agriculture.gov.au/SiteCollectionDocuments/ba/memos/2005/2005_04a.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3800,51 +3800,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dejean (Coleoptera: Curculionidae) from Argentina and neighboring countries. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PeerJ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6, e6196. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42316a0abba9b9abf" w:history="1">
+      <w:hyperlink r:id="rId46796a2561079e7c8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.7717/peerj.6196</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3957,81 +3957,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Naupactus xanthographus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46966a0abba9b9bc1" w:history="1">
+      <w:hyperlink r:id="rId54456a2561079e8d0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/ NAUPX A/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GenBank (2019) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75476a0abba9b9bf3" w:history="1">
+      <w:hyperlink r:id="rId37936a2561079e903" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/genba nk/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4057,51 +4057,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Boheman, 1840 (Coleoptera, Curculionidae, Entiminae) for Switzerland with a short review of its spreading and food plants. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bulletin de La Société Entomologique Suisse</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80676a0abba9b9c65" w:history="1">
+      <w:hyperlink r:id="rId18516a2561079e976" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5281/zenodo.51884</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4812,51 +4812,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Naupactus xanthographus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74246a0abba9ba146" w:history="1">
+      <w:hyperlink r:id="rId82816a2561079ee5d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4905,51 +4905,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Naupactus xanthographus. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 374–378. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13916a0abba9ba1ed" w:history="1">
+      <w:hyperlink r:id="rId33256a2561079eef1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12833</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -5036,137 +5036,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="72494709">
+  <w:abstractNum w:abstractNumId="82880780">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="83101683">
+    <w:lvl w:ilvl="0" w:tplc="97930756">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="83101683" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="97930756" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="83101683" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="97930756" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="83101683" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="97930756" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="83101683" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="97930756" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="83101683" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="97930756" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="83101683" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="97930756" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="83101683" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="97930756" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="83101683" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="97930756" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="72494708">
+  <w:abstractNum w:abstractNumId="82880779">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="40780745">
+    <w:lvl w:ilvl="0" w:tplc="12593825">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5918,55 +5918,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="72494708">
-    <w:abstractNumId w:val="72494708"/>
+  <w:num w:numId="82880779">
+    <w:abstractNumId w:val="82880779"/>
   </w:num>
-  <w:num w:numId="72494709">
-    <w:abstractNumId w:val="72494709"/>
+  <w:num w:numId="82880780">
+    <w:abstractNumId w:val="82880780"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17516,51 +17516,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId148502481" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId736440396" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId53256a0abba9b800e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NAUPXA/" TargetMode="External"/><Relationship Id="rId45596a0abba9b8054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NAUPXA/categorization" TargetMode="External"/><Relationship Id="rId45366a0abba9b8230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NAUPXA/photos" TargetMode="External"/><Relationship Id="rId41546a0abba9b922e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://boldsystems.org" TargetMode="External"/><Relationship Id="rId62576a0abba9b9251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int" TargetMode="External"/><Relationship Id="rId86946a0abba9b999d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agriculture.gov.au/SiteCollectionDocuments/ba/memos/2005/2005_04a.pdf" TargetMode="External"/><Relationship Id="rId42316a0abba9b9abf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.6196" TargetMode="External"/><Relationship Id="rId46966a0abba9b9bc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/%20NAUPX%20A/documents" TargetMode="External"/><Relationship Id="rId75476a0abba9b9bf3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/genba%20nk/" TargetMode="External"/><Relationship Id="rId80676a0abba9b9c65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.51884" TargetMode="External"/><Relationship Id="rId74246a0abba9ba146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId13916a0abba9ba1ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12833" TargetMode="External"/><Relationship Id="rId10966a0abba9b8119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10966a0abba9b8119.jpg"/><Relationship Id="rId68856a0abba9b8bbd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68856a0abba9b8bbd.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId350004041" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId740040926" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId81986a2561079adc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NAUPXA/" TargetMode="External"/><Relationship Id="rId27436a2561079ae7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NAUPXA/categorization" TargetMode="External"/><Relationship Id="rId73286a2561079b803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NAUPXA/photos" TargetMode="External"/><Relationship Id="rId52816a2561079df5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://boldsystems.org" TargetMode="External"/><Relationship Id="rId48126a2561079df7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int" TargetMode="External"/><Relationship Id="rId64046a2561079e695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agriculture.gov.au/SiteCollectionDocuments/ba/memos/2005/2005_04a.pdf" TargetMode="External"/><Relationship Id="rId46796a2561079e7c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.6196" TargetMode="External"/><Relationship Id="rId54456a2561079e8d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/%20NAUPX%20A/documents" TargetMode="External"/><Relationship Id="rId37936a2561079e903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/genba%20nk/" TargetMode="External"/><Relationship Id="rId18516a2561079e976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.51884" TargetMode="External"/><Relationship Id="rId82816a2561079ee5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId33256a2561079eef1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12833" TargetMode="External"/><Relationship Id="rId93526a2561079b662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93526a2561079b662.jpg"/><Relationship Id="rId24806a2561079d831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24806a2561079d831.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>