--- v10 (2026-06-07)
+++ v11 (2026-06-27)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Durán</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> South American fruit tree weevil, grapevine weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81986a2561079adc3" w:history="1">
+            <w:hyperlink r:id="rId88096a3ff87d510f2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27436a2561079ae7a" w:history="1">
+            <w:hyperlink r:id="rId17016a3ff87d51138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> NAUPXA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="74394044" name="name36876a2561079b665" descr="10561.jpg"/>
+                  <wp:docPr id="44194562" name="name96746a3ff87d511f6" descr="10561.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="10561.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId93526a2561079b662" cstate="print"/>
+                          <a:blip r:embed="rId46246a3ff87d511f5" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId73286a2561079b803" w:history="1">
+            <w:hyperlink r:id="rId30116a3ff87d51317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1796,63 +1796,63 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2012; Lanteri &amp; del Río, 2017). The species is not known to be established anywhere outside of South America.</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="29201535" name="name62916a2561079d835" descr="NAUPXA_distribution_map.jpg"/>
+            <wp:docPr id="96676225" name="name35886a3ff87d52a42" descr="NAUPXA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="NAUPXA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId24806a2561079d831" cstate="print"/>
+                    <a:blip r:embed="rId42456a3ff87d52a40" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2568,72 +2568,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">As an alternative to morphological identification of adults, molecular methods can be used and are detailed in a number of publications (e.g. del Río </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2018). There are over 160 accessions entered in the GenBank database (2019) and barcodes based on Cytochrome oxidase 1 (COI) are available (e.g. see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52816a2561079df5b" w:history="1">
+      <w:hyperlink r:id="rId40726a3ff87d53109" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://boldsystems.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and EPPO-Q-bank </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48126a2561079df7f" w:history="1">
+      <w:hyperlink r:id="rId12906a3ff87d5312c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://qbank.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). A PCR method was developed to differentiate </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -3623,51 +3623,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 90–99.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Biosecurity Australia (2005) Revised Draft Import Risk Analysis Report for Table Grapes from Chile. Part B. Commonwealth of Australia. Australian Government, available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64046a2561079e695" w:history="1">
+      <w:hyperlink r:id="rId42816a3ff87d5384a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.agriculture.gov.au/SiteCollectionDocuments/ba/memos/2005/2005_04a.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3800,51 +3800,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dejean (Coleoptera: Curculionidae) from Argentina and neighboring countries. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PeerJ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6, e6196. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46796a2561079e7c8" w:history="1">
+      <w:hyperlink r:id="rId22606a3ff87d53973" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.7717/peerj.6196</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3957,81 +3957,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Naupactus xanthographus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54456a2561079e8d0" w:history="1">
+      <w:hyperlink r:id="rId55946a3ff87d53a78" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/ NAUPX A/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GenBank (2019) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37936a2561079e903" w:history="1">
+      <w:hyperlink r:id="rId93156a3ff87d53aaa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/genba nk/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4057,51 +4057,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Boheman, 1840 (Coleoptera, Curculionidae, Entiminae) for Switzerland with a short review of its spreading and food plants. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bulletin de La Société Entomologique Suisse</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18516a2561079e976" w:history="1">
+      <w:hyperlink r:id="rId89626a3ff87d53b1d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5281/zenodo.51884</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4812,51 +4812,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Naupactus xanthographus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82816a2561079ee5d" w:history="1">
+      <w:hyperlink r:id="rId75096a3ff87d5401b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4905,51 +4905,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Naupactus xanthographus. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 374–378. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33256a2561079eef1" w:history="1">
+      <w:hyperlink r:id="rId91176a3ff87d540b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12833</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -5036,137 +5036,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="82880780">
+  <w:abstractNum w:abstractNumId="81648899">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="97930756">
+    <w:lvl w:ilvl="0" w:tplc="23983390">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="97930756" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="23983390" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="97930756" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="23983390" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="97930756" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="23983390" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="97930756" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="23983390" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="97930756" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="23983390" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="97930756" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="23983390" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="97930756" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="23983390" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="97930756" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="23983390" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="82880779">
+  <w:abstractNum w:abstractNumId="81648898">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="12593825">
+    <w:lvl w:ilvl="0" w:tplc="26986304">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5918,55 +5918,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="82880779">
-    <w:abstractNumId w:val="82880779"/>
+  <w:num w:numId="81648898">
+    <w:abstractNumId w:val="81648898"/>
   </w:num>
-  <w:num w:numId="82880780">
-    <w:abstractNumId w:val="82880780"/>
+  <w:num w:numId="81648899">
+    <w:abstractNumId w:val="81648899"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17516,51 +17516,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId350004041" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId740040926" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId81986a2561079adc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NAUPXA/" TargetMode="External"/><Relationship Id="rId27436a2561079ae7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NAUPXA/categorization" TargetMode="External"/><Relationship Id="rId73286a2561079b803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NAUPXA/photos" TargetMode="External"/><Relationship Id="rId52816a2561079df5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://boldsystems.org" TargetMode="External"/><Relationship Id="rId48126a2561079df7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int" TargetMode="External"/><Relationship Id="rId64046a2561079e695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agriculture.gov.au/SiteCollectionDocuments/ba/memos/2005/2005_04a.pdf" TargetMode="External"/><Relationship Id="rId46796a2561079e7c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.6196" TargetMode="External"/><Relationship Id="rId54456a2561079e8d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/%20NAUPX%20A/documents" TargetMode="External"/><Relationship Id="rId37936a2561079e903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/genba%20nk/" TargetMode="External"/><Relationship Id="rId18516a2561079e976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.51884" TargetMode="External"/><Relationship Id="rId82816a2561079ee5d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId33256a2561079eef1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12833" TargetMode="External"/><Relationship Id="rId93526a2561079b662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93526a2561079b662.jpg"/><Relationship Id="rId24806a2561079d831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24806a2561079d831.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId279279589" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId341098263" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId88096a3ff87d510f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NAUPXA/" TargetMode="External"/><Relationship Id="rId17016a3ff87d51138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NAUPXA/categorization" TargetMode="External"/><Relationship Id="rId30116a3ff87d51317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NAUPXA/photos" TargetMode="External"/><Relationship Id="rId40726a3ff87d53109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://boldsystems.org" TargetMode="External"/><Relationship Id="rId12906a3ff87d5312c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int" TargetMode="External"/><Relationship Id="rId42816a3ff87d5384a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agriculture.gov.au/SiteCollectionDocuments/ba/memos/2005/2005_04a.pdf" TargetMode="External"/><Relationship Id="rId22606a3ff87d53973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.6196" TargetMode="External"/><Relationship Id="rId55946a3ff87d53a78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/%20NAUPX%20A/documents" TargetMode="External"/><Relationship Id="rId93156a3ff87d53aaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/genba%20nk/" TargetMode="External"/><Relationship Id="rId89626a3ff87d53b1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.51884" TargetMode="External"/><Relationship Id="rId75096a3ff87d5401b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId91176a3ff87d540b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12833" TargetMode="External"/><Relationship Id="rId46246a3ff87d511f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46246a3ff87d511f5.jpg"/><Relationship Id="rId42456a3ff87d52a40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42456a3ff87d52a40.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>