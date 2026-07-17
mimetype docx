--- v11 (2026-06-27)
+++ v12 (2026-07-17)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Durán</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> South American fruit tree weevil, grapevine weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88096a3ff87d510f2" w:history="1">
+            <w:hyperlink r:id="rId73756a5a847aa57ae" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17016a3ff87d51138" w:history="1">
+            <w:hyperlink r:id="rId13546a5a847aa57f2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> NAUPXA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="44194562" name="name96746a3ff87d511f6" descr="10561.jpg"/>
+                  <wp:docPr id="27969058" name="name41566a5a847aa5dc0" descr="10561.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="10561.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId46246a3ff87d511f5" cstate="print"/>
+                          <a:blip r:embed="rId42846a5a847aa5dbe" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId30116a3ff87d51317" w:history="1">
+            <w:hyperlink r:id="rId82156a5a847aa5efa" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1796,63 +1796,63 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2012; Lanteri &amp; del Río, 2017). The species is not known to be established anywhere outside of South America.</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="96676225" name="name35886a3ff87d52a42" descr="NAUPXA_distribution_map.jpg"/>
+            <wp:docPr id="3771684" name="name43896a5a847aa72ca" descr="NAUPXA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="NAUPXA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId42456a3ff87d52a40" cstate="print"/>
+                    <a:blip r:embed="rId99326a5a847aa72c8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2568,72 +2568,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">As an alternative to morphological identification of adults, molecular methods can be used and are detailed in a number of publications (e.g. del Río </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2018). There are over 160 accessions entered in the GenBank database (2019) and barcodes based on Cytochrome oxidase 1 (COI) are available (e.g. see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40726a3ff87d53109" w:history="1">
+      <w:hyperlink r:id="rId42486a5a847aa796d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://boldsystems.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and EPPO-Q-bank </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12906a3ff87d5312c" w:history="1">
+      <w:hyperlink r:id="rId77936a5a847aa7990" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://qbank.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). A PCR method was developed to differentiate </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -3623,51 +3623,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 90–99.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Biosecurity Australia (2005) Revised Draft Import Risk Analysis Report for Table Grapes from Chile. Part B. Commonwealth of Australia. Australian Government, available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42816a3ff87d5384a" w:history="1">
+      <w:hyperlink r:id="rId46216a5a847aa8086" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.agriculture.gov.au/SiteCollectionDocuments/ba/memos/2005/2005_04a.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3800,51 +3800,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dejean (Coleoptera: Curculionidae) from Argentina and neighboring countries. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PeerJ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6, e6196. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22606a3ff87d53973" w:history="1">
+      <w:hyperlink r:id="rId58326a5a847aa81a9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.7717/peerj.6196</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3957,81 +3957,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Naupactus xanthographus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55946a3ff87d53a78" w:history="1">
+      <w:hyperlink r:id="rId11486a5a847aa82aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/ NAUPX A/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GenBank (2019) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93156a3ff87d53aaa" w:history="1">
+      <w:hyperlink r:id="rId94746a5a847aa82dd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/genba nk/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4057,51 +4057,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Boheman, 1840 (Coleoptera, Curculionidae, Entiminae) for Switzerland with a short review of its spreading and food plants. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bulletin de La Société Entomologique Suisse</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89626a3ff87d53b1d" w:history="1">
+      <w:hyperlink r:id="rId30836a5a847aa834f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5281/zenodo.51884</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4812,51 +4812,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Naupactus xanthographus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75096a3ff87d5401b" w:history="1">
+      <w:hyperlink r:id="rId71776a5a847aa881c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4905,51 +4905,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Naupactus xanthographus. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 374–378. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91176a3ff87d540b1" w:history="1">
+      <w:hyperlink r:id="rId20106a5a847aa88ae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12833</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -5036,137 +5036,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="81648899">
+  <w:abstractNum w:abstractNumId="48218594">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="23983390">
+    <w:lvl w:ilvl="0" w:tplc="35074564">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="23983390" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="35074564" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="23983390" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="35074564" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="23983390" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="35074564" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="23983390" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="35074564" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="23983390" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="35074564" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="23983390" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="35074564" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="23983390" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="35074564" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="23983390" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="35074564" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="81648898">
+  <w:abstractNum w:abstractNumId="48218593">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="26986304">
+    <w:lvl w:ilvl="0" w:tplc="29215053">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5918,55 +5918,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="81648898">
-    <w:abstractNumId w:val="81648898"/>
+  <w:num w:numId="48218593">
+    <w:abstractNumId w:val="48218593"/>
   </w:num>
-  <w:num w:numId="81648899">
-    <w:abstractNumId w:val="81648899"/>
+  <w:num w:numId="48218594">
+    <w:abstractNumId w:val="48218594"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17516,51 +17516,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId279279589" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId341098263" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId88096a3ff87d510f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NAUPXA/" TargetMode="External"/><Relationship Id="rId17016a3ff87d51138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NAUPXA/categorization" TargetMode="External"/><Relationship Id="rId30116a3ff87d51317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NAUPXA/photos" TargetMode="External"/><Relationship Id="rId40726a3ff87d53109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://boldsystems.org" TargetMode="External"/><Relationship Id="rId12906a3ff87d5312c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int" TargetMode="External"/><Relationship Id="rId42816a3ff87d5384a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agriculture.gov.au/SiteCollectionDocuments/ba/memos/2005/2005_04a.pdf" TargetMode="External"/><Relationship Id="rId22606a3ff87d53973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.6196" TargetMode="External"/><Relationship Id="rId55946a3ff87d53a78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/%20NAUPX%20A/documents" TargetMode="External"/><Relationship Id="rId93156a3ff87d53aaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/genba%20nk/" TargetMode="External"/><Relationship Id="rId89626a3ff87d53b1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.51884" TargetMode="External"/><Relationship Id="rId75096a3ff87d5401b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId91176a3ff87d540b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12833" TargetMode="External"/><Relationship Id="rId46246a3ff87d511f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46246a3ff87d511f5.jpg"/><Relationship Id="rId42456a3ff87d52a40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42456a3ff87d52a40.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId596630618" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId226895384" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId73756a5a847aa57ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NAUPXA/" TargetMode="External"/><Relationship Id="rId13546a5a847aa57f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NAUPXA/categorization" TargetMode="External"/><Relationship Id="rId82156a5a847aa5efa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NAUPXA/photos" TargetMode="External"/><Relationship Id="rId42486a5a847aa796d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://boldsystems.org" TargetMode="External"/><Relationship Id="rId77936a5a847aa7990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int" TargetMode="External"/><Relationship Id="rId46216a5a847aa8086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agriculture.gov.au/SiteCollectionDocuments/ba/memos/2005/2005_04a.pdf" TargetMode="External"/><Relationship Id="rId58326a5a847aa81a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.6196" TargetMode="External"/><Relationship Id="rId11486a5a847aa82aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/%20NAUPX%20A/documents" TargetMode="External"/><Relationship Id="rId94746a5a847aa82dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/genba%20nk/" TargetMode="External"/><Relationship Id="rId30836a5a847aa834f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.51884" TargetMode="External"/><Relationship Id="rId71776a5a847aa881c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId20106a5a847aa88ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12833" TargetMode="External"/><Relationship Id="rId42846a5a847aa5dbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42846a5a847aa5dbe.jpg"/><Relationship Id="rId99326a5a847aa72c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99326a5a847aa72c8.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>