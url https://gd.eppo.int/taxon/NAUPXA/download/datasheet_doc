--- v12 (2026-07-17)
+++ v13 (2026-08-06)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Durán</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> South American fruit tree weevil, grapevine weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73756a5a847aa57ae" w:history="1">
+            <w:hyperlink r:id="rId32266a750c5c666ac" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13546a5a847aa57f2" w:history="1">
+            <w:hyperlink r:id="rId16616a750c5c666f0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> NAUPXA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="27969058" name="name41566a5a847aa5dc0" descr="10561.jpg"/>
+                  <wp:docPr id="53828700" name="name67176a750c5c670e6" descr="10561.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="10561.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId42846a5a847aa5dbe" cstate="print"/>
+                          <a:blip r:embed="rId90216a750c5c670e4" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId82156a5a847aa5efa" w:history="1">
+            <w:hyperlink r:id="rId13096a750c5c671ec" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -840,231 +840,231 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Beta vulgaris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Brassica napus</w:t>
+        <w:t xml:space="preserve">Chenopodium album</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chenopodium album</w:t>
+        <w:t xml:space="preserve">Cichorium intybus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cichorium intybus</w:t>
+        <w:t xml:space="preserve">Citrus x aurantium var. sinensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Citrus x aurantium var. sinensis</w:t>
+        <w:t xml:space="preserve">Citrus x limon</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Citrus x limon</w:t>
+        <w:t xml:space="preserve">Conium maculatum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Conium maculatum</w:t>
+        <w:t xml:space="preserve">Datura stramonium</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Datura stramonium</w:t>
+        <w:t xml:space="preserve">Diospyros kaki</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Diospyros kaki</w:t>
+        <w:t xml:space="preserve">Eriobotrya japonica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Eriobotrya japonica</w:t>
+        <w:t xml:space="preserve">Erythrina crista-galli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Erythrina crista-galli</w:t>
+        <w:t xml:space="preserve">Fragaria</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Glycine max</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
@@ -1796,63 +1796,63 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2012; Lanteri &amp; del Río, 2017). The species is not known to be established anywhere outside of South America.</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="3771684" name="name43896a5a847aa72ca" descr="NAUPXA_distribution_map.jpg"/>
+            <wp:docPr id="18848276" name="name57266a750c5c68617" descr="NAUPXA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="NAUPXA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId99326a5a847aa72c8" cstate="print"/>
+                    <a:blip r:embed="rId95046a750c5c68613" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2568,72 +2568,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">As an alternative to morphological identification of adults, molecular methods can be used and are detailed in a number of publications (e.g. del Río </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2018). There are over 160 accessions entered in the GenBank database (2019) and barcodes based on Cytochrome oxidase 1 (COI) are available (e.g. see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42486a5a847aa796d" w:history="1">
+      <w:hyperlink r:id="rId23096a750c5c68cc3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://boldsystems.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and EPPO-Q-bank </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77936a5a847aa7990" w:history="1">
+      <w:hyperlink r:id="rId83296a750c5c68ce6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://qbank.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). A PCR method was developed to differentiate </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -3623,51 +3623,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 90–99.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Biosecurity Australia (2005) Revised Draft Import Risk Analysis Report for Table Grapes from Chile. Part B. Commonwealth of Australia. Australian Government, available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46216a5a847aa8086" w:history="1">
+      <w:hyperlink r:id="rId87216a750c5c693d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.agriculture.gov.au/SiteCollectionDocuments/ba/memos/2005/2005_04a.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3800,51 +3800,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dejean (Coleoptera: Curculionidae) from Argentina and neighboring countries. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PeerJ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6, e6196. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58326a5a847aa81a9" w:history="1">
+      <w:hyperlink r:id="rId62736a750c5c694f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.7717/peerj.6196</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3957,81 +3957,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Naupactus xanthographus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11486a5a847aa82aa" w:history="1">
+      <w:hyperlink r:id="rId67006a750c5c695f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/ NAUPX A/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GenBank (2019) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94746a5a847aa82dd" w:history="1">
+      <w:hyperlink r:id="rId72956a750c5c69623" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/genba nk/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4057,51 +4057,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Boheman, 1840 (Coleoptera, Curculionidae, Entiminae) for Switzerland with a short review of its spreading and food plants. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bulletin de La Société Entomologique Suisse</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30836a5a847aa834f" w:history="1">
+      <w:hyperlink r:id="rId93776a750c5c69695" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5281/zenodo.51884</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4812,51 +4812,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Naupactus xanthographus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71776a5a847aa881c" w:history="1">
+      <w:hyperlink r:id="rId75826a750c5c69b7a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4905,51 +4905,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Naupactus xanthographus. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 374–378. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20106a5a847aa88ae" w:history="1">
+      <w:hyperlink r:id="rId88546a750c5c69c10" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12833</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -5036,137 +5036,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="48218594">
+  <w:abstractNum w:abstractNumId="12250213">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="35074564">
+    <w:lvl w:ilvl="0" w:tplc="47304567">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="35074564" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="47304567" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="35074564" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="47304567" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="35074564" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="47304567" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="35074564" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="47304567" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="35074564" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="47304567" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="35074564" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="47304567" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="35074564" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="47304567" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="35074564" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="47304567" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="48218593">
+  <w:abstractNum w:abstractNumId="12250212">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="29215053">
+    <w:lvl w:ilvl="0" w:tplc="94275309">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5918,55 +5918,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="48218593">
-    <w:abstractNumId w:val="48218593"/>
+  <w:num w:numId="12250212">
+    <w:abstractNumId w:val="12250212"/>
   </w:num>
-  <w:num w:numId="48218594">
-    <w:abstractNumId w:val="48218594"/>
+  <w:num w:numId="12250213">
+    <w:abstractNumId w:val="12250213"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17516,51 +17516,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId596630618" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId226895384" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId73756a5a847aa57ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NAUPXA/" TargetMode="External"/><Relationship Id="rId13546a5a847aa57f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NAUPXA/categorization" TargetMode="External"/><Relationship Id="rId82156a5a847aa5efa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NAUPXA/photos" TargetMode="External"/><Relationship Id="rId42486a5a847aa796d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://boldsystems.org" TargetMode="External"/><Relationship Id="rId77936a5a847aa7990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int" TargetMode="External"/><Relationship Id="rId46216a5a847aa8086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agriculture.gov.au/SiteCollectionDocuments/ba/memos/2005/2005_04a.pdf" TargetMode="External"/><Relationship Id="rId58326a5a847aa81a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.6196" TargetMode="External"/><Relationship Id="rId11486a5a847aa82aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/%20NAUPX%20A/documents" TargetMode="External"/><Relationship Id="rId94746a5a847aa82dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/genba%20nk/" TargetMode="External"/><Relationship Id="rId30836a5a847aa834f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.51884" TargetMode="External"/><Relationship Id="rId71776a5a847aa881c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId20106a5a847aa88ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12833" TargetMode="External"/><Relationship Id="rId42846a5a847aa5dbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42846a5a847aa5dbe.jpg"/><Relationship Id="rId99326a5a847aa72c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99326a5a847aa72c8.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId784681728" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId688320335" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId32266a750c5c666ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NAUPXA/" TargetMode="External"/><Relationship Id="rId16616a750c5c666f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NAUPXA/categorization" TargetMode="External"/><Relationship Id="rId13096a750c5c671ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NAUPXA/photos" TargetMode="External"/><Relationship Id="rId23096a750c5c68cc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://boldsystems.org" TargetMode="External"/><Relationship Id="rId83296a750c5c68ce6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int" TargetMode="External"/><Relationship Id="rId87216a750c5c693d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agriculture.gov.au/SiteCollectionDocuments/ba/memos/2005/2005_04a.pdf" TargetMode="External"/><Relationship Id="rId62736a750c5c694f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.6196" TargetMode="External"/><Relationship Id="rId67006a750c5c695f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/%20NAUPX%20A/documents" TargetMode="External"/><Relationship Id="rId72956a750c5c69623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/genba%20nk/" TargetMode="External"/><Relationship Id="rId93776a750c5c69695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.51884" TargetMode="External"/><Relationship Id="rId75826a750c5c69b7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId88546a750c5c69c10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12833" TargetMode="External"/><Relationship Id="rId90216a750c5c670e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90216a750c5c670e4.jpg"/><Relationship Id="rId95046a750c5c68613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95046a750c5c68613.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>