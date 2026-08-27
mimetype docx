--- v13 (2026-08-06)
+++ v14 (2026-08-27)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Durán</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> South American fruit tree weevil, grapevine weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32266a750c5c666ac" w:history="1">
+            <w:hyperlink r:id="rId21196a8f8433f159d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16616a750c5c666f0" w:history="1">
+            <w:hyperlink r:id="rId95076a8f8433f1600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> NAUPXA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="53828700" name="name67176a750c5c670e6" descr="10561.jpg"/>
+                  <wp:docPr id="88499339" name="name59696a8f8433f1de5" descr="10561.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="10561.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId90216a750c5c670e4" cstate="print"/>
+                          <a:blip r:embed="rId82576a8f8433f1de3" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId13096a750c5c671ec" w:history="1">
+            <w:hyperlink r:id="rId97716a8f8433f1f27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1796,63 +1796,63 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2012; Lanteri &amp; del Río, 2017). The species is not known to be established anywhere outside of South America.</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="18848276" name="name57266a750c5c68617" descr="NAUPXA_distribution_map.jpg"/>
+            <wp:docPr id="94842882" name="name90106a8f8433f390d" descr="NAUPXA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="NAUPXA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId95046a750c5c68613" cstate="print"/>
+                    <a:blip r:embed="rId51056a8f8433f3907" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2568,72 +2568,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">As an alternative to morphological identification of adults, molecular methods can be used and are detailed in a number of publications (e.g. del Río </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2018). There are over 160 accessions entered in the GenBank database (2019) and barcodes based on Cytochrome oxidase 1 (COI) are available (e.g. see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23096a750c5c68cc3" w:history="1">
+      <w:hyperlink r:id="rId29236a8f8433f4038" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://boldsystems.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and EPPO-Q-bank </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83296a750c5c68ce6" w:history="1">
+      <w:hyperlink r:id="rId74206a8f8433f405b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://qbank.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). A PCR method was developed to differentiate </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -3623,51 +3623,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 90–99.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Biosecurity Australia (2005) Revised Draft Import Risk Analysis Report for Table Grapes from Chile. Part B. Commonwealth of Australia. Australian Government, available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87216a750c5c693d1" w:history="1">
+      <w:hyperlink r:id="rId74936a8f8434005c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.agriculture.gov.au/SiteCollectionDocuments/ba/memos/2005/2005_04a.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3800,51 +3800,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dejean (Coleoptera: Curculionidae) from Argentina and neighboring countries. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PeerJ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6, e6196. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62736a750c5c694f2" w:history="1">
+      <w:hyperlink r:id="rId27526a8f8434006f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.7717/peerj.6196</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3957,81 +3957,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Naupactus xanthographus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67006a750c5c695f2" w:history="1">
+      <w:hyperlink r:id="rId49046a8f8434007f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/ NAUPX A/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GenBank (2019) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72956a750c5c69623" w:history="1">
+      <w:hyperlink r:id="rId14046a8f84340082b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/genba nk/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4057,51 +4057,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Boheman, 1840 (Coleoptera, Curculionidae, Entiminae) for Switzerland with a short review of its spreading and food plants. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bulletin de La Société Entomologique Suisse</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93776a750c5c69695" w:history="1">
+      <w:hyperlink r:id="rId23036a8f84340089e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5281/zenodo.51884</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4812,51 +4812,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Naupactus xanthographus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75826a750c5c69b7a" w:history="1">
+      <w:hyperlink r:id="rId99746a8f843400d9f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4905,51 +4905,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Naupactus xanthographus. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 374–378. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88546a750c5c69c10" w:history="1">
+      <w:hyperlink r:id="rId86836a8f843400e3e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12833</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -5036,137 +5036,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="12250213">
+  <w:abstractNum w:abstractNumId="68032017">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="47304567">
+    <w:lvl w:ilvl="0" w:tplc="34453110">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="47304567" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="34453110" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="47304567" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="34453110" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="47304567" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="34453110" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="47304567" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="34453110" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="47304567" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="34453110" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="47304567" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="34453110" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="47304567" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="34453110" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="47304567" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="34453110" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12250212">
+  <w:abstractNum w:abstractNumId="68032016">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="94275309">
+    <w:lvl w:ilvl="0" w:tplc="88651484">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5918,55 +5918,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="12250212">
-    <w:abstractNumId w:val="12250212"/>
+  <w:num w:numId="68032016">
+    <w:abstractNumId w:val="68032016"/>
   </w:num>
-  <w:num w:numId="12250213">
-    <w:abstractNumId w:val="12250213"/>
+  <w:num w:numId="68032017">
+    <w:abstractNumId w:val="68032017"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17516,51 +17516,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId784681728" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId688320335" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId32266a750c5c666ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NAUPXA/" TargetMode="External"/><Relationship Id="rId16616a750c5c666f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NAUPXA/categorization" TargetMode="External"/><Relationship Id="rId13096a750c5c671ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NAUPXA/photos" TargetMode="External"/><Relationship Id="rId23096a750c5c68cc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://boldsystems.org" TargetMode="External"/><Relationship Id="rId83296a750c5c68ce6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int" TargetMode="External"/><Relationship Id="rId87216a750c5c693d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agriculture.gov.au/SiteCollectionDocuments/ba/memos/2005/2005_04a.pdf" TargetMode="External"/><Relationship Id="rId62736a750c5c694f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.6196" TargetMode="External"/><Relationship Id="rId67006a750c5c695f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/%20NAUPX%20A/documents" TargetMode="External"/><Relationship Id="rId72956a750c5c69623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/genba%20nk/" TargetMode="External"/><Relationship Id="rId93776a750c5c69695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.51884" TargetMode="External"/><Relationship Id="rId75826a750c5c69b7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId88546a750c5c69c10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12833" TargetMode="External"/><Relationship Id="rId90216a750c5c670e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90216a750c5c670e4.jpg"/><Relationship Id="rId95046a750c5c68613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95046a750c5c68613.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId915923017" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId807238614" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId21196a8f8433f159d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NAUPXA/" TargetMode="External"/><Relationship Id="rId95076a8f8433f1600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NAUPXA/categorization" TargetMode="External"/><Relationship Id="rId97716a8f8433f1f27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NAUPXA/photos" TargetMode="External"/><Relationship Id="rId29236a8f8433f4038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://boldsystems.org" TargetMode="External"/><Relationship Id="rId74206a8f8433f405b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int" TargetMode="External"/><Relationship Id="rId74936a8f8434005c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agriculture.gov.au/SiteCollectionDocuments/ba/memos/2005/2005_04a.pdf" TargetMode="External"/><Relationship Id="rId27526a8f8434006f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.6196" TargetMode="External"/><Relationship Id="rId49046a8f8434007f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/%20NAUPX%20A/documents" TargetMode="External"/><Relationship Id="rId14046a8f84340082b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/genba%20nk/" TargetMode="External"/><Relationship Id="rId23036a8f84340089e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.51884" TargetMode="External"/><Relationship Id="rId99746a8f843400d9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId86836a8f843400e3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12833" TargetMode="External"/><Relationship Id="rId82576a8f8433f1de3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82576a8f8433f1de3.jpg"/><Relationship Id="rId51056a8f8433f3907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51056a8f8433f3907.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>