--- v14 (2026-08-27)
+++ v15 (2026-09-16)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Durán</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> South American fruit tree weevil, grapevine weevil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21196a8f8433f159d" w:history="1">
+            <w:hyperlink r:id="rId78006aaa66034f36b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list, Alert list (formerly)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95076a8f8433f1600" w:history="1">
+            <w:hyperlink r:id="rId55616aaa66034f3ae" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> NAUPXA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="88499339" name="name59696a8f8433f1de5" descr="10561.jpg"/>
+                  <wp:docPr id="73617790" name="name37746aaa66034fa6b" descr="10561.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="10561.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId82576a8f8433f1de3" cstate="print"/>
+                          <a:blip r:embed="rId67896aaa66034fa69" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId97716a8f8433f1f27" w:history="1">
+            <w:hyperlink r:id="rId70596aaa66034fb59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1796,63 +1796,63 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2012; Lanteri &amp; del Río, 2017). The species is not known to be established anywhere outside of South America.</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="94842882" name="name90106a8f8433f390d" descr="NAUPXA_distribution_map.jpg"/>
+            <wp:docPr id="82216831" name="name96576aaa660350e0a" descr="NAUPXA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="NAUPXA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId51056a8f8433f3907" cstate="print"/>
+                    <a:blip r:embed="rId32606aaa660350e08" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2568,72 +2568,72 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">As an alternative to morphological identification of adults, molecular methods can be used and are detailed in a number of publications (e.g. del Río </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2018). There are over 160 accessions entered in the GenBank database (2019) and barcodes based on Cytochrome oxidase 1 (COI) are available (e.g. see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29236a8f8433f4038" w:history="1">
+      <w:hyperlink r:id="rId48256aaa6603514d0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://boldsystems.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and EPPO-Q-bank </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74206a8f8433f405b" w:history="1">
+      <w:hyperlink r:id="rId20486aaa660351504" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://qbank.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). A PCR method was developed to differentiate </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -3623,51 +3623,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 90–99.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Biosecurity Australia (2005) Revised Draft Import Risk Analysis Report for Table Grapes from Chile. Part B. Commonwealth of Australia. Australian Government, available at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74936a8f8434005c5" w:history="1">
+      <w:hyperlink r:id="rId89846aaa660351cc2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.agriculture.gov.au/SiteCollectionDocuments/ba/memos/2005/2005_04a.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3800,51 +3800,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dejean (Coleoptera: Curculionidae) from Argentina and neighboring countries. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PeerJ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">6, e6196. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27526a8f8434006f0" w:history="1">
+      <w:hyperlink r:id="rId47636aaa660351de9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.7717/peerj.6196</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3957,81 +3957,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2020) Pest risk analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Naupactus xanthographus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49046a8f8434007f9" w:history="1">
+      <w:hyperlink r:id="rId93416aaa660351eeb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/ NAUPX A/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GenBank (2019) </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14046a8f84340082b" w:history="1">
+      <w:hyperlink r:id="rId92506aaa660351f1c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ncbi.nlm.nih.gov/genba nk/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4057,51 +4057,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Boheman, 1840 (Coleoptera, Curculionidae, Entiminae) for Switzerland with a short review of its spreading and food plants. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bulletin de La Société Entomologique Suisse</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23036a8f84340089e" w:history="1">
+      <w:hyperlink r:id="rId82266aaa660351f8e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.5281/zenodo.51884</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4812,51 +4812,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Naupactus xanthographus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99746a8f843400d9f" w:history="1">
+      <w:hyperlink r:id="rId92356aaa660352496" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -4905,51 +4905,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Naupactus xanthographus. EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 374–378. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86836a8f843400e3e" w:history="1">
+      <w:hyperlink r:id="rId88636aaa66035252a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12833</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -5036,137 +5036,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="68032017">
+  <w:abstractNum w:abstractNumId="75741718">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="34453110">
+    <w:lvl w:ilvl="0" w:tplc="64614844">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="34453110" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="64614844" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="34453110" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="64614844" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="34453110" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="64614844" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="34453110" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="64614844" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="34453110" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="64614844" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="34453110" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="64614844" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="34453110" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="64614844" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="34453110" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="64614844" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="68032016">
+  <w:abstractNum w:abstractNumId="75741717">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="88651484">
+    <w:lvl w:ilvl="0" w:tplc="46966026">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5918,55 +5918,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="68032016">
-    <w:abstractNumId w:val="68032016"/>
+  <w:num w:numId="75741717">
+    <w:abstractNumId w:val="75741717"/>
   </w:num>
-  <w:num w:numId="68032017">
-    <w:abstractNumId w:val="68032017"/>
+  <w:num w:numId="75741718">
+    <w:abstractNumId w:val="75741718"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17516,51 +17516,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId915923017" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId807238614" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId21196a8f8433f159d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NAUPXA/" TargetMode="External"/><Relationship Id="rId95076a8f8433f1600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NAUPXA/categorization" TargetMode="External"/><Relationship Id="rId97716a8f8433f1f27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NAUPXA/photos" TargetMode="External"/><Relationship Id="rId29236a8f8433f4038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://boldsystems.org" TargetMode="External"/><Relationship Id="rId74206a8f8433f405b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int" TargetMode="External"/><Relationship Id="rId74936a8f8434005c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agriculture.gov.au/SiteCollectionDocuments/ba/memos/2005/2005_04a.pdf" TargetMode="External"/><Relationship Id="rId27526a8f8434006f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.6196" TargetMode="External"/><Relationship Id="rId49046a8f8434007f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/%20NAUPX%20A/documents" TargetMode="External"/><Relationship Id="rId14046a8f84340082b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/genba%20nk/" TargetMode="External"/><Relationship Id="rId23036a8f84340089e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.51884" TargetMode="External"/><Relationship Id="rId99746a8f843400d9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId86836a8f843400e3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12833" TargetMode="External"/><Relationship Id="rId82576a8f8433f1de3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82576a8f8433f1de3.jpg"/><Relationship Id="rId51056a8f8433f3907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51056a8f8433f3907.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId368598543" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId301052159" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId78006aaa66034f36b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NAUPXA/" TargetMode="External"/><Relationship Id="rId55616aaa66034f3ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NAUPXA/categorization" TargetMode="External"/><Relationship Id="rId70596aaa66034fb59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NAUPXA/photos" TargetMode="External"/><Relationship Id="rId48256aaa6603514d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://boldsystems.org" TargetMode="External"/><Relationship Id="rId20486aaa660351504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int" TargetMode="External"/><Relationship Id="rId89846aaa660351cc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agriculture.gov.au/SiteCollectionDocuments/ba/memos/2005/2005_04a.pdf" TargetMode="External"/><Relationship Id="rId47636aaa660351de9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7717/peerj.6196" TargetMode="External"/><Relationship Id="rId93416aaa660351eeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/%20NAUPX%20A/documents" TargetMode="External"/><Relationship Id="rId92506aaa660351f1c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/genba%20nk/" TargetMode="External"/><Relationship Id="rId82266aaa660351f8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.5281/zenodo.51884" TargetMode="External"/><Relationship Id="rId92356aaa660352496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId88636aaa66035252a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12833" TargetMode="External"/><Relationship Id="rId67896aaa66034fa69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67896aaa66034fa69.jpg"/><Relationship Id="rId32606aaa660350e08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32606aaa660350e08.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>