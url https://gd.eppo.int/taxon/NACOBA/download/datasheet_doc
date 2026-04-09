--- v6 (2026-03-20)
+++ v7 (2026-04-09)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> Franklin</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> false root-knot nematode</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493169bcf6fc3412b" w:history="1">
+            <w:hyperlink r:id="rId924669d787fb6b0d7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494869bcf6fc34195" w:history="1">
+            <w:hyperlink r:id="rId692069d787fb6b148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> NACOBA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="24068755" name="name829969bcf6fc34820" descr="15185.jpg"/>
+                  <wp:docPr id="23756347" name="name598069d787fb6bb0a" descr="15185.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15185.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId520269bcf6fc3481d" cstate="print"/>
+                          <a:blip r:embed="rId165869d787fb6bb00" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId469969bcf6fc34997" w:history="1">
+            <w:hyperlink r:id="rId152569d787fb6bdcb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2343,63 +2343,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2002).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="81277275" name="name171069bcf6fc36140" descr="NACOBA_distribution_map.jpg"/>
+            <wp:docPr id="92806877" name="name532969d787fb6e23d" descr="NACOBA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="NACOBA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId819069bcf6fc3613c" cstate="print"/>
+                    <a:blip r:embed="rId535069d787fb6e23a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4617,51 +4617,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e05249. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId463269bcf6fc371e1" w:history="1">
+      <w:hyperlink r:id="rId286869d787fb6f2fa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5249</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5485,51 +5485,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1046315. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId816369bcf6fc37756" w:history="1">
+      <w:hyperlink r:id="rId840569d787fb6f897" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2022.1046315</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5789,51 +5789,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nacobbus aberrans sensu lato</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId216569bcf6fc37947" w:history="1">
+      <w:hyperlink r:id="rId738969d787fb6faa2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6015,81 +6015,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 61-66. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId873269bcf6fc37ace" w:history="1">
+      <w:hyperlink r:id="rId823269d787fb6fc16" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01983.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="78358199" name="name454169bcf6fc37b3f" descr="eu_funding_250.png"/>
+            <wp:docPr id="98954496" name="name462969d787fb6fc9a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId122969bcf6fc37b3e" cstate="print"/>
+                    <a:blip r:embed="rId597769d787fb6fc99" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6187,137 +6187,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="69084675">
+  <w:abstractNum w:abstractNumId="52715579">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="79355805">
+    <w:lvl w:ilvl="0" w:tplc="57598653">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="79355805" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="57598653" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="79355805" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="57598653" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="79355805" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="57598653" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="79355805" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="57598653" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="79355805" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="57598653" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="79355805" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="57598653" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="79355805" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="57598653" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="79355805" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="57598653" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="69084674">
+  <w:abstractNum w:abstractNumId="52715578">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="84961499">
+    <w:lvl w:ilvl="0" w:tplc="60791740">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7069,55 +7069,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="69084674">
-    <w:abstractNumId w:val="69084674"/>
+  <w:num w:numId="52715578">
+    <w:abstractNumId w:val="52715578"/>
   </w:num>
-  <w:num w:numId="69084675">
-    <w:abstractNumId w:val="69084675"/>
+  <w:num w:numId="52715579">
+    <w:abstractNumId w:val="52715579"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18667,51 +18667,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId683222915" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId734198561" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId493169bcf6fc3412b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NACOBA/" TargetMode="External"/><Relationship Id="rId494869bcf6fc34195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NACOBA/categorization" TargetMode="External"/><Relationship Id="rId469969bcf6fc34997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NACOBA/photos" TargetMode="External"/><Relationship Id="rId463269bcf6fc371e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5249" TargetMode="External"/><Relationship Id="rId816369bcf6fc37756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2022.1046315" TargetMode="External"/><Relationship Id="rId216569bcf6fc37947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId873269bcf6fc37ace" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01983.x" TargetMode="External"/><Relationship Id="rId520269bcf6fc3481d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId520269bcf6fc3481d.jpg"/><Relationship Id="rId819069bcf6fc3613c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId819069bcf6fc3613c.jpg"/><Relationship Id="rId122969bcf6fc37b3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId122969bcf6fc37b3e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId444097946" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId414387405" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId924669d787fb6b0d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NACOBA/" TargetMode="External"/><Relationship Id="rId692069d787fb6b148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NACOBA/categorization" TargetMode="External"/><Relationship Id="rId152569d787fb6bdcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NACOBA/photos" TargetMode="External"/><Relationship Id="rId286869d787fb6f2fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5249" TargetMode="External"/><Relationship Id="rId840569d787fb6f897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2022.1046315" TargetMode="External"/><Relationship Id="rId738969d787fb6faa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId823269d787fb6fc16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01983.x" TargetMode="External"/><Relationship Id="rId165869d787fb6bb00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId165869d787fb6bb00.jpg"/><Relationship Id="rId535069d787fb6e23a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId535069d787fb6e23a.jpg"/><Relationship Id="rId597769d787fb6fc99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId597769d787fb6fc99.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>