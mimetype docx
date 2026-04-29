--- v7 (2026-04-09)
+++ v8 (2026-04-29)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> Franklin</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> false root-knot nematode</w:t>
             </w:r>
-            <w:hyperlink r:id="rId924669d787fb6b0d7" w:history="1">
+            <w:hyperlink r:id="rId753469f232218b39e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId692069d787fb6b148" w:history="1">
+            <w:hyperlink r:id="rId506369f232218b40d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> NACOBA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="23756347" name="name598069d787fb6bb0a" descr="15185.jpg"/>
+                  <wp:docPr id="47903222" name="name430469f232218b9cd" descr="15185.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15185.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId165869d787fb6bb00" cstate="print"/>
+                          <a:blip r:embed="rId786969f232218b9cc" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId152569d787fb6bdcb" w:history="1">
+            <w:hyperlink r:id="rId559169f232218bb37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2343,63 +2343,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2002).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="92806877" name="name532969d787fb6e23d" descr="NACOBA_distribution_map.jpg"/>
+            <wp:docPr id="6119378" name="name118169f232218d1e9" descr="NACOBA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="NACOBA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId535069d787fb6e23a" cstate="print"/>
+                    <a:blip r:embed="rId149069f232218d1e6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4617,51 +4617,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e05249. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId286869d787fb6f2fa" w:history="1">
+      <w:hyperlink r:id="rId198069f232218e1db" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5249</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5485,51 +5485,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1046315. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId840569d787fb6f897" w:history="1">
+      <w:hyperlink r:id="rId634569f232218e74f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2022.1046315</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5789,51 +5789,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nacobbus aberrans sensu lato</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId738969d787fb6faa2" w:history="1">
+      <w:hyperlink r:id="rId383669f232218e952" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6015,81 +6015,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 61-66. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId823269d787fb6fc16" w:history="1">
+      <w:hyperlink r:id="rId224069f232218eac6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01983.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="98954496" name="name462969d787fb6fc9a" descr="eu_funding_250.png"/>
+            <wp:docPr id="44385020" name="name391569f232218eb27" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId597769d787fb6fc99" cstate="print"/>
+                    <a:blip r:embed="rId288669f232218eb26" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6187,137 +6187,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="52715579">
+  <w:abstractNum w:abstractNumId="25016048">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="57598653">
+    <w:lvl w:ilvl="0" w:tplc="87836904">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="57598653" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="87836904" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="57598653" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="87836904" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="57598653" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="87836904" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="57598653" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="87836904" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="57598653" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="87836904" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="57598653" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="87836904" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="57598653" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="87836904" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="57598653" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="87836904" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="52715578">
+  <w:abstractNum w:abstractNumId="25016047">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="60791740">
+    <w:lvl w:ilvl="0" w:tplc="58703810">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7069,55 +7069,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="52715578">
-    <w:abstractNumId w:val="52715578"/>
+  <w:num w:numId="25016047">
+    <w:abstractNumId w:val="25016047"/>
   </w:num>
-  <w:num w:numId="52715579">
-    <w:abstractNumId w:val="52715579"/>
+  <w:num w:numId="25016048">
+    <w:abstractNumId w:val="25016048"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18667,51 +18667,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId444097946" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId414387405" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId924669d787fb6b0d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NACOBA/" TargetMode="External"/><Relationship Id="rId692069d787fb6b148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NACOBA/categorization" TargetMode="External"/><Relationship Id="rId152569d787fb6bdcb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NACOBA/photos" TargetMode="External"/><Relationship Id="rId286869d787fb6f2fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5249" TargetMode="External"/><Relationship Id="rId840569d787fb6f897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2022.1046315" TargetMode="External"/><Relationship Id="rId738969d787fb6faa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId823269d787fb6fc16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01983.x" TargetMode="External"/><Relationship Id="rId165869d787fb6bb00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId165869d787fb6bb00.jpg"/><Relationship Id="rId535069d787fb6e23a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId535069d787fb6e23a.jpg"/><Relationship Id="rId597769d787fb6fc99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId597769d787fb6fc99.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId301291896" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId877729558" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId753469f232218b39e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NACOBA/" TargetMode="External"/><Relationship Id="rId506369f232218b40d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NACOBA/categorization" TargetMode="External"/><Relationship Id="rId559169f232218bb37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NACOBA/photos" TargetMode="External"/><Relationship Id="rId198069f232218e1db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5249" TargetMode="External"/><Relationship Id="rId634569f232218e74f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2022.1046315" TargetMode="External"/><Relationship Id="rId383669f232218e952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId224069f232218eac6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01983.x" TargetMode="External"/><Relationship Id="rId786969f232218b9cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId786969f232218b9cc.jpg"/><Relationship Id="rId149069f232218d1e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId149069f232218d1e6.jpg"/><Relationship Id="rId288669f232218eb26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId288669f232218eb26.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>