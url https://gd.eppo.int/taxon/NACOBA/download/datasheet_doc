--- v8 (2026-04-29)
+++ v9 (2026-05-20)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> Franklin</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> false root-knot nematode</w:t>
             </w:r>
-            <w:hyperlink r:id="rId753469f232218b39e" w:history="1">
+            <w:hyperlink r:id="rId31966a0d35f985793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506369f232218b40d" w:history="1">
+            <w:hyperlink r:id="rId19486a0d35f9857ff" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> NACOBA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="47903222" name="name430469f232218b9cd" descr="15185.jpg"/>
+                  <wp:docPr id="779759" name="name77106a0d35f9858e9" descr="15185.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15185.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId786969f232218b9cc" cstate="print"/>
+                          <a:blip r:embed="rId92716a0d35f9858e8" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId559169f232218bb37" w:history="1">
+            <w:hyperlink r:id="rId69126a0d35f985a26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2343,63 +2343,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2002).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="6119378" name="name118169f232218d1e9" descr="NACOBA_distribution_map.jpg"/>
+            <wp:docPr id="7125418" name="name75736a0d35f9875e9" descr="NACOBA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="NACOBA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId149069f232218d1e6" cstate="print"/>
+                    <a:blip r:embed="rId65386a0d35f9875e5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4617,51 +4617,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e05249. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId198069f232218e1db" w:history="1">
+      <w:hyperlink r:id="rId73696a0d35f9886df" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5249</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5485,51 +5485,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1046315. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId634569f232218e74f" w:history="1">
+      <w:hyperlink r:id="rId73376a0d35f988c83" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2022.1046315</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5789,51 +5789,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nacobbus aberrans sensu lato</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId383669f232218e952" w:history="1">
+      <w:hyperlink r:id="rId99206a0d35f988e77" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6015,81 +6015,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 61-66. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId224069f232218eac6" w:history="1">
+      <w:hyperlink r:id="rId78546a0d35f988ff9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01983.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="44385020" name="name391569f232218eb27" descr="eu_funding_250.png"/>
+            <wp:docPr id="71517163" name="name35676a0d35f989060" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId288669f232218eb26" cstate="print"/>
+                    <a:blip r:embed="rId34396a0d35f98905f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6187,137 +6187,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="25016048">
+  <w:abstractNum w:abstractNumId="30617595">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="87836904">
+    <w:lvl w:ilvl="0" w:tplc="27940749">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="87836904" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="27940749" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="87836904" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="27940749" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="87836904" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="27940749" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="87836904" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="27940749" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="87836904" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="27940749" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="87836904" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="27940749" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="87836904" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="27940749" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="87836904" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="27940749" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25016047">
+  <w:abstractNum w:abstractNumId="30617594">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="58703810">
+    <w:lvl w:ilvl="0" w:tplc="45544860">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7069,55 +7069,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="25016047">
-    <w:abstractNumId w:val="25016047"/>
+  <w:num w:numId="30617594">
+    <w:abstractNumId w:val="30617594"/>
   </w:num>
-  <w:num w:numId="25016048">
-    <w:abstractNumId w:val="25016048"/>
+  <w:num w:numId="30617595">
+    <w:abstractNumId w:val="30617595"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18667,51 +18667,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId301291896" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId877729558" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId753469f232218b39e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NACOBA/" TargetMode="External"/><Relationship Id="rId506369f232218b40d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NACOBA/categorization" TargetMode="External"/><Relationship Id="rId559169f232218bb37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NACOBA/photos" TargetMode="External"/><Relationship Id="rId198069f232218e1db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5249" TargetMode="External"/><Relationship Id="rId634569f232218e74f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2022.1046315" TargetMode="External"/><Relationship Id="rId383669f232218e952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId224069f232218eac6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01983.x" TargetMode="External"/><Relationship Id="rId786969f232218b9cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId786969f232218b9cc.jpg"/><Relationship Id="rId149069f232218d1e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId149069f232218d1e6.jpg"/><Relationship Id="rId288669f232218eb26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId288669f232218eb26.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId893180095" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId321927636" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId31966a0d35f985793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NACOBA/" TargetMode="External"/><Relationship Id="rId19486a0d35f9857ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NACOBA/categorization" TargetMode="External"/><Relationship Id="rId69126a0d35f985a26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NACOBA/photos" TargetMode="External"/><Relationship Id="rId73696a0d35f9886df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5249" TargetMode="External"/><Relationship Id="rId73376a0d35f988c83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2022.1046315" TargetMode="External"/><Relationship Id="rId99206a0d35f988e77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId78546a0d35f988ff9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01983.x" TargetMode="External"/><Relationship Id="rId92716a0d35f9858e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92716a0d35f9858e8.jpg"/><Relationship Id="rId65386a0d35f9875e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65386a0d35f9875e5.jpg"/><Relationship Id="rId34396a0d35f98905f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34396a0d35f98905f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>