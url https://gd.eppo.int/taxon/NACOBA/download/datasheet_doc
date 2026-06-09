--- v9 (2026-05-20)
+++ v10 (2026-06-09)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> Franklin</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> false root-knot nematode</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31966a0d35f985793" w:history="1">
+            <w:hyperlink r:id="rId63336a27d2dcd7246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19486a0d35f9857ff" w:history="1">
+            <w:hyperlink r:id="rId61026a27d2dcd72bf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> NACOBA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="779759" name="name77106a0d35f9858e9" descr="15185.jpg"/>
+                  <wp:docPr id="63529874" name="name87346a27d2dcd7abd" descr="15185.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15185.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId92716a0d35f9858e8" cstate="print"/>
+                          <a:blip r:embed="rId85276a27d2dcd7aba" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId69126a0d35f985a26" w:history="1">
+            <w:hyperlink r:id="rId12966a27d2dcd7c42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2343,63 +2343,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2002).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="7125418" name="name75736a0d35f9875e9" descr="NACOBA_distribution_map.jpg"/>
+            <wp:docPr id="59086306" name="name17396a27d2dcd99c2" descr="NACOBA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="NACOBA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId65386a0d35f9875e5" cstate="print"/>
+                    <a:blip r:embed="rId56706a27d2dcd99bd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4617,51 +4617,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e05249. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73696a0d35f9886df" w:history="1">
+      <w:hyperlink r:id="rId82856a27d2dcdab96" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5249</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5485,51 +5485,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1046315. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73376a0d35f988c83" w:history="1">
+      <w:hyperlink r:id="rId98776a27d2dcdb152" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2022.1046315</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5789,51 +5789,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nacobbus aberrans sensu lato</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99206a0d35f988e77" w:history="1">
+      <w:hyperlink r:id="rId10546a27d2dcdb346" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6015,81 +6015,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 61-66. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78546a0d35f988ff9" w:history="1">
+      <w:hyperlink r:id="rId55366a27d2dcdb5a7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01983.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="71517163" name="name35676a0d35f989060" descr="eu_funding_250.png"/>
+            <wp:docPr id="33162207" name="name18256a27d2dcdb617" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId34396a0d35f98905f" cstate="print"/>
+                    <a:blip r:embed="rId64196a27d2dcdb616" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6187,137 +6187,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="30617595">
+  <w:abstractNum w:abstractNumId="88190461">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="27940749">
+    <w:lvl w:ilvl="0" w:tplc="52005433">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="27940749" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="52005433" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="27940749" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="52005433" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="27940749" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="52005433" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="27940749" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="52005433" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="27940749" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="52005433" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="27940749" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="52005433" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="27940749" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="52005433" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="27940749" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="52005433" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30617594">
+  <w:abstractNum w:abstractNumId="88190460">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="45544860">
+    <w:lvl w:ilvl="0" w:tplc="16450630">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7069,55 +7069,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="30617594">
-    <w:abstractNumId w:val="30617594"/>
+  <w:num w:numId="88190460">
+    <w:abstractNumId w:val="88190460"/>
   </w:num>
-  <w:num w:numId="30617595">
-    <w:abstractNumId w:val="30617595"/>
+  <w:num w:numId="88190461">
+    <w:abstractNumId w:val="88190461"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18667,51 +18667,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId893180095" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId321927636" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId31966a0d35f985793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NACOBA/" TargetMode="External"/><Relationship Id="rId19486a0d35f9857ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NACOBA/categorization" TargetMode="External"/><Relationship Id="rId69126a0d35f985a26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NACOBA/photos" TargetMode="External"/><Relationship Id="rId73696a0d35f9886df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5249" TargetMode="External"/><Relationship Id="rId73376a0d35f988c83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2022.1046315" TargetMode="External"/><Relationship Id="rId99206a0d35f988e77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId78546a0d35f988ff9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01983.x" TargetMode="External"/><Relationship Id="rId92716a0d35f9858e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92716a0d35f9858e8.jpg"/><Relationship Id="rId65386a0d35f9875e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65386a0d35f9875e5.jpg"/><Relationship Id="rId34396a0d35f98905f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34396a0d35f98905f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId637519646" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId973967602" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId63336a27d2dcd7246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NACOBA/" TargetMode="External"/><Relationship Id="rId61026a27d2dcd72bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NACOBA/categorization" TargetMode="External"/><Relationship Id="rId12966a27d2dcd7c42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NACOBA/photos" TargetMode="External"/><Relationship Id="rId82856a27d2dcdab96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5249" TargetMode="External"/><Relationship Id="rId98776a27d2dcdb152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2022.1046315" TargetMode="External"/><Relationship Id="rId10546a27d2dcdb346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId55366a27d2dcdb5a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01983.x" TargetMode="External"/><Relationship Id="rId85276a27d2dcd7aba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85276a27d2dcd7aba.jpg"/><Relationship Id="rId56706a27d2dcd99bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56706a27d2dcd99bd.jpg"/><Relationship Id="rId64196a27d2dcdb616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64196a27d2dcdb616.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>