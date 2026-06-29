--- v10 (2026-06-09)
+++ v11 (2026-06-29)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> Franklin</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> false root-knot nematode</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63336a27d2dcd7246" w:history="1">
+            <w:hyperlink r:id="rId18936a424a2ee30af" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61026a27d2dcd72bf" w:history="1">
+            <w:hyperlink r:id="rId77916a424a2ee311a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> NACOBA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="63529874" name="name87346a27d2dcd7abd" descr="15185.jpg"/>
+                  <wp:docPr id="48304488" name="name82756a424a2ee3628" descr="15185.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15185.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId85276a27d2dcd7aba" cstate="print"/>
+                          <a:blip r:embed="rId76056a424a2ee3625" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId12966a27d2dcd7c42" w:history="1">
+            <w:hyperlink r:id="rId80566a424a2ee372e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2343,63 +2343,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2002).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="59086306" name="name17396a27d2dcd99c2" descr="NACOBA_distribution_map.jpg"/>
+            <wp:docPr id="34844370" name="name73536a424a2ee4d91" descr="NACOBA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="NACOBA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId56706a27d2dcd99bd" cstate="print"/>
+                    <a:blip r:embed="rId65156a424a2ee4d8e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4617,51 +4617,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e05249. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82856a27d2dcdab96" w:history="1">
+      <w:hyperlink r:id="rId60896a424a2ee5e28" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5249</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5485,51 +5485,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1046315. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98776a27d2dcdb152" w:history="1">
+      <w:hyperlink r:id="rId34466a424a2ee63ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2022.1046315</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5789,51 +5789,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nacobbus aberrans sensu lato</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10546a27d2dcdb346" w:history="1">
+      <w:hyperlink r:id="rId75726a424a2ee659f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6015,81 +6015,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 61-66. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55366a27d2dcdb5a7" w:history="1">
+      <w:hyperlink r:id="rId62346a424a2ee6707" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01983.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="33162207" name="name18256a27d2dcdb617" descr="eu_funding_250.png"/>
+            <wp:docPr id="95793323" name="name78776a424a2ee6771" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId64196a27d2dcdb616" cstate="print"/>
+                    <a:blip r:embed="rId34066a424a2ee6770" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6187,137 +6187,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="88190461">
+  <w:abstractNum w:abstractNumId="28403627">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="52005433">
+    <w:lvl w:ilvl="0" w:tplc="40636122">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="52005433" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="40636122" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="52005433" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="40636122" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="52005433" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="40636122" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="52005433" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="40636122" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="52005433" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="40636122" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="52005433" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="40636122" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="52005433" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="40636122" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="52005433" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="40636122" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="88190460">
+  <w:abstractNum w:abstractNumId="28403626">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="16450630">
+    <w:lvl w:ilvl="0" w:tplc="93972493">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7069,55 +7069,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="88190460">
-    <w:abstractNumId w:val="88190460"/>
+  <w:num w:numId="28403626">
+    <w:abstractNumId w:val="28403626"/>
   </w:num>
-  <w:num w:numId="88190461">
-    <w:abstractNumId w:val="88190461"/>
+  <w:num w:numId="28403627">
+    <w:abstractNumId w:val="28403627"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18667,51 +18667,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId637519646" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId973967602" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId63336a27d2dcd7246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NACOBA/" TargetMode="External"/><Relationship Id="rId61026a27d2dcd72bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NACOBA/categorization" TargetMode="External"/><Relationship Id="rId12966a27d2dcd7c42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NACOBA/photos" TargetMode="External"/><Relationship Id="rId82856a27d2dcdab96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5249" TargetMode="External"/><Relationship Id="rId98776a27d2dcdb152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2022.1046315" TargetMode="External"/><Relationship Id="rId10546a27d2dcdb346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId55366a27d2dcdb5a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01983.x" TargetMode="External"/><Relationship Id="rId85276a27d2dcd7aba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85276a27d2dcd7aba.jpg"/><Relationship Id="rId56706a27d2dcd99bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56706a27d2dcd99bd.jpg"/><Relationship Id="rId64196a27d2dcdb616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64196a27d2dcdb616.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId939179378" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId983998662" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId18936a424a2ee30af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NACOBA/" TargetMode="External"/><Relationship Id="rId77916a424a2ee311a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NACOBA/categorization" TargetMode="External"/><Relationship Id="rId80566a424a2ee372e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NACOBA/photos" TargetMode="External"/><Relationship Id="rId60896a424a2ee5e28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5249" TargetMode="External"/><Relationship Id="rId34466a424a2ee63ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2022.1046315" TargetMode="External"/><Relationship Id="rId75726a424a2ee659f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId62346a424a2ee6707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01983.x" TargetMode="External"/><Relationship Id="rId76056a424a2ee3625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76056a424a2ee3625.jpg"/><Relationship Id="rId65156a424a2ee4d8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65156a424a2ee4d8e.jpg"/><Relationship Id="rId34066a424a2ee6770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34066a424a2ee6770.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>