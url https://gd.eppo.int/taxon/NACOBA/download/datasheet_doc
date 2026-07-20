--- v11 (2026-06-29)
+++ v12 (2026-07-20)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> Franklin</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> false root-knot nematode</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18936a424a2ee30af" w:history="1">
+            <w:hyperlink r:id="rId19266a5e7c66afca3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77916a424a2ee311a" w:history="1">
+            <w:hyperlink r:id="rId67716a5e7c66afd0d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> NACOBA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="48304488" name="name82756a424a2ee3628" descr="15185.jpg"/>
+                  <wp:docPr id="61075699" name="name32376a5e7c66b03cc" descr="15185.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15185.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId76056a424a2ee3625" cstate="print"/>
+                          <a:blip r:embed="rId15576a5e7c66b03cb" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId80566a424a2ee372e" w:history="1">
+            <w:hyperlink r:id="rId39936a5e7c66b04e8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2343,63 +2343,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2002).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="34844370" name="name73536a424a2ee4d91" descr="NACOBA_distribution_map.jpg"/>
+            <wp:docPr id="20760132" name="name32146a5e7c66b18e2" descr="NACOBA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="NACOBA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId65156a424a2ee4d8e" cstate="print"/>
+                    <a:blip r:embed="rId92606a5e7c66b18df" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4617,51 +4617,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e05249. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60896a424a2ee5e28" w:history="1">
+      <w:hyperlink r:id="rId77846a5e7c66b28de" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5249</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5485,51 +5485,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1046315. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34466a424a2ee63ac" w:history="1">
+      <w:hyperlink r:id="rId27906a5e7c66b2e6a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2022.1046315</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5789,51 +5789,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nacobbus aberrans sensu lato</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75726a424a2ee659f" w:history="1">
+      <w:hyperlink r:id="rId32146a5e7c66b3056" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6015,81 +6015,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 61-66. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62346a424a2ee6707" w:history="1">
+      <w:hyperlink r:id="rId90486a5e7c66b31bc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01983.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="95793323" name="name78776a424a2ee6771" descr="eu_funding_250.png"/>
+            <wp:docPr id="45310958" name="name26836a5e7c66b3231" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId34066a424a2ee6770" cstate="print"/>
+                    <a:blip r:embed="rId68206a5e7c66b3230" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6187,137 +6187,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="28403627">
+  <w:abstractNum w:abstractNumId="14820629">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="40636122">
+    <w:lvl w:ilvl="0" w:tplc="60378809">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="40636122" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="60378809" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="40636122" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="60378809" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="40636122" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="60378809" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="40636122" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="60378809" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="40636122" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="60378809" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="40636122" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="60378809" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="40636122" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="60378809" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="40636122" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="60378809" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28403626">
+  <w:abstractNum w:abstractNumId="14820628">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="93972493">
+    <w:lvl w:ilvl="0" w:tplc="14216588">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7069,55 +7069,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="28403626">
-    <w:abstractNumId w:val="28403626"/>
+  <w:num w:numId="14820628">
+    <w:abstractNumId w:val="14820628"/>
   </w:num>
-  <w:num w:numId="28403627">
-    <w:abstractNumId w:val="28403627"/>
+  <w:num w:numId="14820629">
+    <w:abstractNumId w:val="14820629"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18667,51 +18667,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId939179378" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId983998662" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId18936a424a2ee30af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NACOBA/" TargetMode="External"/><Relationship Id="rId77916a424a2ee311a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NACOBA/categorization" TargetMode="External"/><Relationship Id="rId80566a424a2ee372e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NACOBA/photos" TargetMode="External"/><Relationship Id="rId60896a424a2ee5e28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5249" TargetMode="External"/><Relationship Id="rId34466a424a2ee63ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2022.1046315" TargetMode="External"/><Relationship Id="rId75726a424a2ee659f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId62346a424a2ee6707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01983.x" TargetMode="External"/><Relationship Id="rId76056a424a2ee3625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76056a424a2ee3625.jpg"/><Relationship Id="rId65156a424a2ee4d8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65156a424a2ee4d8e.jpg"/><Relationship Id="rId34066a424a2ee6770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34066a424a2ee6770.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId565451782" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId495354109" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId19266a5e7c66afca3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NACOBA/" TargetMode="External"/><Relationship Id="rId67716a5e7c66afd0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NACOBA/categorization" TargetMode="External"/><Relationship Id="rId39936a5e7c66b04e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NACOBA/photos" TargetMode="External"/><Relationship Id="rId77846a5e7c66b28de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5249" TargetMode="External"/><Relationship Id="rId27906a5e7c66b2e6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2022.1046315" TargetMode="External"/><Relationship Id="rId32146a5e7c66b3056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId90486a5e7c66b31bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01983.x" TargetMode="External"/><Relationship Id="rId15576a5e7c66b03cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15576a5e7c66b03cb.jpg"/><Relationship Id="rId92606a5e7c66b18df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92606a5e7c66b18df.jpg"/><Relationship Id="rId68206a5e7c66b3230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68206a5e7c66b3230.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>