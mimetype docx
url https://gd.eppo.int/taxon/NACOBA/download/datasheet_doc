--- v12 (2026-07-20)
+++ v13 (2026-08-25)
@@ -336,51 +336,51 @@
               <w:t xml:space="preserve"> Franklin</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> false root-knot nematode</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19266a5e7c66afca3" w:history="1">
+            <w:hyperlink r:id="rId10106a8df97c4ae0f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -396,51 +396,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67716a5e7c66afd0d" w:history="1">
+            <w:hyperlink r:id="rId82586a8df97c4aee3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -454,86 +454,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> NACOBA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="61075699" name="name32376a5e7c66b03cc" descr="15185.jpg"/>
+                  <wp:docPr id="33522524" name="name40346a8df97c4b6fc" descr="15185.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="15185.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId15576a5e7c66b03cb" cstate="print"/>
+                          <a:blip r:embed="rId60096a8df97c4b6fa" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId39936a5e7c66b04e8" w:history="1">
+            <w:hyperlink r:id="rId37676a8df97c4b853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2343,63 +2343,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2002).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="20760132" name="name32146a5e7c66b18e2" descr="NACOBA_distribution_map.jpg"/>
+            <wp:docPr id="86161714" name="name53196a8df97c4cf2a" descr="NACOBA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="NACOBA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId92606a5e7c66b18df" cstate="print"/>
+                    <a:blip r:embed="rId89166a8df97c4cf27" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4617,51 +4617,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Journal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e05249. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77846a5e7c66b28de" w:history="1">
+      <w:hyperlink r:id="rId65346a8df97c4e106" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5249</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5485,51 +5485,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1046315. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27906a5e7c66b2e6a" w:history="1">
+      <w:hyperlink r:id="rId28566a8df97c4e6cc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3389/fpls.2022.1046315</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5789,51 +5789,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nacobbus aberrans sensu lato</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32146a5e7c66b3056" w:history="1">
+      <w:hyperlink r:id="rId78636a8df97c4e8bc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6015,81 +6015,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 61-66. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90486a5e7c66b31bc" w:history="1">
+      <w:hyperlink r:id="rId64866a8df97c4ea3e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1984.tb01983.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="45310958" name="name26836a5e7c66b3231" descr="eu_funding_250.png"/>
+            <wp:docPr id="8870585" name="name40636a8df97c4ede6" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId68206a5e7c66b3230" cstate="print"/>
+                    <a:blip r:embed="rId35806a8df97c4ede5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6187,137 +6187,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="14820629">
+  <w:abstractNum w:abstractNumId="25336463">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="60378809">
+    <w:lvl w:ilvl="0" w:tplc="30357204">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="60378809" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="30357204" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="60378809" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="30357204" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="60378809" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="30357204" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="60378809" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="30357204" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="60378809" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="30357204" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="60378809" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="30357204" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="60378809" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="30357204" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="60378809" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="30357204" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14820628">
+  <w:abstractNum w:abstractNumId="25336462">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="14216588">
+    <w:lvl w:ilvl="0" w:tplc="20277824">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7069,55 +7069,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="14820628">
-    <w:abstractNumId w:val="14820628"/>
+  <w:num w:numId="25336462">
+    <w:abstractNumId w:val="25336462"/>
   </w:num>
-  <w:num w:numId="14820629">
-    <w:abstractNumId w:val="14820629"/>
+  <w:num w:numId="25336463">
+    <w:abstractNumId w:val="25336463"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18667,51 +18667,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId565451782" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId495354109" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId19266a5e7c66afca3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NACOBA/" TargetMode="External"/><Relationship Id="rId67716a5e7c66afd0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NACOBA/categorization" TargetMode="External"/><Relationship Id="rId39936a5e7c66b04e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NACOBA/photos" TargetMode="External"/><Relationship Id="rId77846a5e7c66b28de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5249" TargetMode="External"/><Relationship Id="rId27906a5e7c66b2e6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2022.1046315" TargetMode="External"/><Relationship Id="rId32146a5e7c66b3056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId90486a5e7c66b31bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01983.x" TargetMode="External"/><Relationship Id="rId15576a5e7c66b03cb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15576a5e7c66b03cb.jpg"/><Relationship Id="rId92606a5e7c66b18df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92606a5e7c66b18df.jpg"/><Relationship Id="rId68206a5e7c66b3230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68206a5e7c66b3230.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId511838231" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId459167554" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10106a8df97c4ae0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NACOBA/" TargetMode="External"/><Relationship Id="rId82586a8df97c4aee3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NACOBA/categorization" TargetMode="External"/><Relationship Id="rId37676a8df97c4b853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/NACOBA/photos" TargetMode="External"/><Relationship Id="rId65346a8df97c4e106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5249" TargetMode="External"/><Relationship Id="rId28566a8df97c4e6cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fpls.2022.1046315" TargetMode="External"/><Relationship Id="rId78636a8df97c4e8bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId64866a8df97c4ea3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1984.tb01983.x" TargetMode="External"/><Relationship Id="rId60096a8df97c4b6fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60096a8df97c4b6fa.jpg"/><Relationship Id="rId89166a8df97c4cf27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89166a8df97c4cf27.jpg"/><Relationship Id="rId35806a8df97c4ede5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35806a8df97c4ede5.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>