--- v0 (2025-10-09)
+++ v1 (2026-05-19)
@@ -12,92 +12,102 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="MYVCO" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>TETRME</t>
   </si>
   <si>
     <t>Tetranychus mexicanus</t>
   </si>
   <si>
     <t>* EPPO (2023) Pest risk analysis for Tetranychus mexicanus. EPPO, Paris
 ------- uncertain host (see PRA for details)
 * Paschoal A (1971) Nova relação de ácaros de plantas do Brasil. Anales 1er. Congreso Latinoamericano de Entomologia. Revista Peruana de Entomologia, 14(1), 174–176.</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>PUCCPS</t>
   </si>
   <si>
     <t>Austropuccinia psidii</t>
   </si>
   <si>
     <t>* Glen M, Alfenas AC, Zauza EAV, Wingfield MJ, Mohammed C (2007) Puccinia psidii: a threat to the Australian environment and economy - a review.  Australasian Plant Pathology 36, 1-16.
 * Paap T, Santini A, Rodas CA, Granados GM, Pecori F, Wingfield MJ (2023) Myrtus communis in Europe threatened by the pandemic and South African strains of the myrtle rust pathogen Austropuccinia psidii (Sphaerophragmiaceae, Pucciniales). NeoBiota 84, 41-46. https://doi.org/10.3897/neobiota.84.95823
 * Toome-Heller M, H, WWH, Ganley R.J, Elliott CEA, Quinn B, Pearson HG &amp; Alexander BJR (2020) Chasing myrtle rust in New Zealand: host range and distribution over the first year after invasion. Australasian Plant Pathology (2020). https://doi.org/10.1007/s13313-020-00694-9
 ------- Confirmed host.
 * Zambino PJ, Nolan PA (2011) First report of rust caused by Puccinia psidii on paperbark Melaleuca quinquenervia in California. Plant Disease 95(10), p 1314.</t>
+  </si>
+  <si>
+    <t>BISCRO</t>
+  </si>
+  <si>
+    <t>Biscogniauxia rosacearum</t>
+  </si>
+  <si>
+    <t xml:space="preserve">* Khadraoui H, Hlaiem S, Yangui I, Hmissi S, Messaoud C, Ezzine O, Ben Jamâa ML (2025) Co-infection of Diaporthe foeniculina and Biscogniauxia rosacearum in Myrtus communis in Tunisia: influence of temperature and rainfall. European Journal of Plant Pathology, 1-14.
+---found causing leaf disease in the field </t>
   </si>
   <si>
     <t>PHYPSO</t>
   </si>
   <si>
     <t>'Candidatus Phytoplasma solani'</t>
   </si>
   <si>
     <t>* Prota VA, Garau R, Paltrinieri S, Botti S, Nahdi S, Calari A, Sechi A, Bertaccini A (2007) Molecular identification of phytoplasmas infecting  myrtle plantations in Sardinia (Italy). Bulletin of Insectology 60 (2), 383-384</t>
   </si>
   <si>
     <t>TORTPO</t>
   </si>
   <si>
     <t>Epiphyas postvittana</t>
   </si>
   <si>
     <t>HOMLTR</t>
   </si>
   <si>
     <t>Homalodisca vitripennis</t>
   </si>
   <si>
     <t>* Hoddle MS, Triapitsyn SV, Morgan DJW (2003) Distribution and plant association records for Homalodisca coagulata (Hemiptera: Cicadellidae) in Florida. Florida Entomologist 86(1), 89-91.</t>
   </si>
@@ -535,51 +545,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D17"/>
+  <dimension ref="A1:D18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="402.188" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -615,65 +625,65 @@
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>8</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>8</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
-      <c r="D5"/>
+      <c r="D5" t="s">
+        <v>17</v>
+      </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>8</v>
       </c>
       <c r="B6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C6" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="D6" t="s">
         <v>19</v>
       </c>
+      <c r="D6"/>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>8</v>
       </c>
       <c r="B7" t="s">
         <v>20</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>8</v>
       </c>
       <c r="B8" t="s">
         <v>23</v>
       </c>
       <c r="C8" t="s">
         <v>24</v>
       </c>
@@ -773,60 +783,74 @@
         <v>44</v>
       </c>
       <c r="C15" t="s">
         <v>45</v>
       </c>
       <c r="D15" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>8</v>
       </c>
       <c r="B16" t="s">
         <v>47</v>
       </c>
       <c r="C16" t="s">
         <v>48</v>
       </c>
       <c r="D16" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
+        <v>8</v>
+      </c>
+      <c r="B17" t="s">
         <v>50</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17" t="s">
         <v>51</v>
       </c>
-      <c r="C17" t="s">
+      <c r="D17" t="s">
         <v>52</v>
       </c>
-      <c r="D17" t="s">
+    </row>
+    <row r="18" spans="1:4">
+      <c r="A18" t="s">
         <v>53</v>
+      </c>
+      <c r="B18" t="s">
+        <v>54</v>
+      </c>
+      <c r="C18" t="s">
+        <v>55</v>
+      </c>
+      <c r="D18" t="s">
+        <v>56</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">