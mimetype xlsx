--- v0 (2025-10-09)
+++ v1 (2026-04-14)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="MYSVV0" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>CITLA</t>
   </si>
   <si>
     <t>Citrullus lanatus</t>
   </si>
   <si>
     <t>* Chiemsombat P, Gajanandana O, Warin N, Hongprayoon R, Bhunchoth A, Pongsapich, P (2008) Biological and molecular characterization of tospoviruses in Thailand. Archives of Virology 153(3), 571-577.
 ------- as 'watermelon'.</t>
   </si>
@@ -167,50 +167,80 @@
   </si>
   <si>
     <t>STENE</t>
   </si>
   <si>
     <t>Stellaria neglecta</t>
   </si>
   <si>
     <t>VERPE</t>
   </si>
   <si>
     <t>Veronica persica</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>BNCHI</t>
   </si>
   <si>
     <t>Benincasa hispida</t>
   </si>
   <si>
     <t>* Chiemsombat P, Gajanandana O, Warin N, Hongprayoon R, Bhunchoth A, Pongsapich, P (2008) Biological and molecular characterization of tospoviruses in Thailand. Archives of Virology 153(3), 571-577.
 ------- as 'wax gourd'.</t>
+  </si>
+  <si>
+    <t>CPSAN</t>
+  </si>
+  <si>
+    <t>Capsicum annuum</t>
+  </si>
+  <si>
+    <t>* Sunpapao A (2012) The occurrence and disease incidence of tospovirus infecting pepper (Capsicum annuum L.) in Southern Thailand. Philippine Agric Scientist 95(4), 411-415.</t>
+  </si>
+  <si>
+    <t>CUMMC</t>
+  </si>
+  <si>
+    <t>Cucumis melo subsp. melo var. cantaloupensis</t>
+  </si>
+  <si>
+    <t>* Supakitthanakorn S, Akarapisan A, Ruangwong OU (2018) First record of melon yellow spot virus in pumpkin and its occurrence in cucurbitaceous crops in Thailand. Australasian Plant Disease Notes 13(1), 32. https://doi.org/10.1007/s13314-018-0314-5</t>
+  </si>
+  <si>
+    <t>CUUMA</t>
+  </si>
+  <si>
+    <t>Cucurbita maxima</t>
+  </si>
+  <si>
+    <t>CUUPE</t>
+  </si>
+  <si>
+    <t>Cucurbita pepo</t>
   </si>
   <si>
     <t>LGNSI</t>
   </si>
   <si>
     <t>Lagenaria siceraria</t>
   </si>
   <si>
     <t>* Su Q, Tang Y, She X, Lan G, Yu L, Wu Z, Li Z, He Z (2023) Identification of viruses infecting bottle gourd in Guangdong Province and establishment of multiplex RT-PCR detection method. Scientia Agricultura Sinica 56(23), 4684-4695 https://doi.org/10.3864/j.issn.0578-1752.2023.23.010</t>
   </si>
   <si>
     <t>LUFAE</t>
   </si>
   <si>
     <t>Luffa aegyptiaca</t>
   </si>
   <si>
     <t>* Chiemsombat P, Gajanandana O, Warin N, Hongprayoon R, Bhunchoth A, Pongsapich, P (2008) Biological and molecular characterization of tospoviruses in Thailand. Archives of Virology 153(3), 571-577.
 ------- as 'globe luffa'.</t>
   </si>
   <si>
     <t>PHYSS</t>
   </si>
   <si>
     <t>Physalis sp.</t>
@@ -542,61 +572,61 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D22"/>
+  <dimension ref="A1:D26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="52.987" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="337.346" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
@@ -841,51 +871,107 @@
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>46</v>
       </c>
       <c r="B21" t="s">
         <v>53</v>
       </c>
       <c r="C21" t="s">
         <v>54</v>
       </c>
       <c r="D21" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>46</v>
       </c>
       <c r="B22" t="s">
         <v>56</v>
       </c>
       <c r="C22" t="s">
         <v>57</v>
       </c>
       <c r="D22" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4">
+      <c r="A23" t="s">
+        <v>46</v>
+      </c>
+      <c r="B23" t="s">
         <v>58</v>
+      </c>
+      <c r="C23" t="s">
+        <v>59</v>
+      </c>
+      <c r="D23" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4">
+      <c r="A24" t="s">
+        <v>46</v>
+      </c>
+      <c r="B24" t="s">
+        <v>60</v>
+      </c>
+      <c r="C24" t="s">
+        <v>61</v>
+      </c>
+      <c r="D24" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4">
+      <c r="A25" t="s">
+        <v>46</v>
+      </c>
+      <c r="B25" t="s">
+        <v>63</v>
+      </c>
+      <c r="C25" t="s">
+        <v>64</v>
+      </c>
+      <c r="D25" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4">
+      <c r="A26" t="s">
+        <v>46</v>
+      </c>
+      <c r="B26" t="s">
+        <v>66</v>
+      </c>
+      <c r="C26" t="s">
+        <v>67</v>
+      </c>
+      <c r="D26" t="s">
+        <v>68</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">