--- v6 (2026-03-09)
+++ v7 (2026-04-05)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Plantae: Magnoliophyta: Angiospermae: Basal core eudicots: Saxifragales: Haloragaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> broad-leaf water milfoil (US), variable water milfoil (US), variable-leaf water milfoil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276969af0d2c77dba" w:history="1">
+            <w:hyperlink r:id="rId585469d287b14cd97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId900369af0d2c77e63" w:history="1">
+            <w:hyperlink r:id="rId171969d287b14ce00" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MYPHE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="43507783" name="name774369af0d2c783bf" descr="2670.jpg"/>
+                  <wp:docPr id="3234616" name="name819469d287b14d57a" descr="2670.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2670.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId276669af0d2c783bd" cstate="print"/>
+                          <a:blip r:embed="rId974869d287b14d578" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId894269af0d2c784e8" w:history="1">
+            <w:hyperlink r:id="rId628569d287b14d686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -476,51 +476,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">It is generally regarded that in North America, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">M. heterophyllum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is native to the Eastern United States with a distribution throughout the southern region, and in the north, westwards to North Dakota (ENSR International, 2005). The species is considered invasive in much of the north-east (New England region) (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId508969af0d2c78621" w:history="1">
+      <w:hyperlink r:id="rId380969d287b14d799" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.invasive.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -555,51 +555,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is established in Austria, Belgium, France, Germany, Hungary, the Netherlands, Spain and Switzerland. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Myriophyllum heterophyllum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has not been recorded in the UK since 1969 (BSBI, 2012); efforts were made to confirm the absence in 2015. In Belgium, the species was first observed in 1993 (Bouxin &amp; Lambinon, 1996). The species appears to be established in several localities but does not seem to spread in an invasive way. Its current distribution is the Kempen region of Belgium (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId716269af0d2c786aa" w:history="1">
+      <w:hyperlink r:id="rId114969d287b14d820" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ias.biodiversity.be/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2015). In France </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -656,90 +656,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the Netherlands was in 1999 (van Valkenburg, 2011). In 2007, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">M. heterophyllum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was observed dominating a canal in Orvelte. In 2008, the plant was found in Loosdrecht and Maasbracht (an inland harbour). In 2010, it was recorded in Leeuwarden, again in urban canals. At present the species can be found throughout the south-east and central parts of the Netherlands (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId477569af0d2c7874e" w:history="1">
+      <w:hyperlink r:id="rId617969d287b14d8c4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.verspreidingsatlas.nl/5500</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="98503774" name="name186969af0d2c791bc" descr="MYPHE_distribution_map.jpg"/>
+            <wp:docPr id="52457685" name="name164069d287b14e6af" descr="MYPHE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MYPHE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId968169af0d2c791b8" cstate="print"/>
+                    <a:blip r:embed="rId607669d287b14e6ad" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2643,51 +2643,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in spring.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Drawdown (see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId175169af0d2c7a49a" w:history="1">
+      <w:hyperlink r:id="rId108669d287b14f54e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ecy.wa.gov/programs/ wq/plants/management/drawdown.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) can also be used to control </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -3610,90 +3610,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">BSBI (2012)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Myriophyllum heterophyllum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId230469af0d2c7abb0" w:history="1">
+      <w:hyperlink r:id="rId267769d287b14fb61" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.bsbi.org.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">/ [accessed on 18 March 2015]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2015) Invasive Species Compendium. CAB International, Wallingford (GB). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId740569af0d2c7abf2" w:history="1">
+      <w:hyperlink r:id="rId245269d287b14fb9f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 March 2015]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3853,51 +3853,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in Massachusetts.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2015) Pest risk analysis for Myriophyllum heterophyllum. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId973569af0d2c7ad39" w:history="1">
+      <w:hyperlink r:id="rId526369d287b14fcf0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4039,51 +4039,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Global Invasive Species Database (2011)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Myriophyllum heterophyllum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (aquatic plant). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId832669af0d2c7ae63" w:history="1">
+      <w:hyperlink r:id="rId726769d287b14fe28" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.issg.org/database/species/ecology.asp?si=1700&amp;fr=1&amp;sts=&amp;lang=SC</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 14 March 2015]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4883,51 +4883,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Newman J (2014) Rapid Risk Assessment of: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Myriophyllum heterophyllum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Michx. Defra. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId806969af0d2c7b518" w:history="1">
+      <w:hyperlink r:id="rId143569d287b15038c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.nonnativespecies. org/downloadDocument.cfm?id=1211</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 15 march 2015]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5283,51 +5283,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Myriophyllum heterophyllum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> a nightmare combination. Robson Meeting February 2011. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId697169af0d2c7bb4d" w:history="1">
+      <w:hyperlink r:id="rId474169d287b150608" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.robsonmeeting.org/valkenburg.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 15 march 2015]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5362,51 +5362,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Myriophyllum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in trade: What’s in a name? Robson Meeting Proceedings 2005. Waterland Management Ltd. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId171069af0d2c7bc25" w:history="1">
+      <w:hyperlink r:id="rId282569d287b150684" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.robsonmeeting.org</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5646,51 +5646,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Myriophyllum heterophyllum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId224969af0d2c7bfa5" w:history="1">
+      <w:hyperlink r:id="rId277769d287b150856" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5766,51 +5766,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 20-24. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId781069af0d2c7c12f" w:history="1">
+      <w:hyperlink r:id="rId142269d287b150927" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12277</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -5897,137 +5897,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="22277370">
+  <w:abstractNum w:abstractNumId="89849968">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="54454273">
+    <w:lvl w:ilvl="0" w:tplc="15597933">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="54454273" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="15597933" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="54454273" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="15597933" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="54454273" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="15597933" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="54454273" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="15597933" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="54454273" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="15597933" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="54454273" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="15597933" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="54454273" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="15597933" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="54454273" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="15597933" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22277369">
+  <w:abstractNum w:abstractNumId="89849967">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="70466141">
+    <w:lvl w:ilvl="0" w:tplc="55169914">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6779,55 +6779,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="22277369">
-    <w:abstractNumId w:val="22277369"/>
+  <w:num w:numId="89849967">
+    <w:abstractNumId w:val="89849967"/>
   </w:num>
-  <w:num w:numId="22277370">
-    <w:abstractNumId w:val="22277370"/>
+  <w:num w:numId="89849968">
+    <w:abstractNumId w:val="89849968"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18377,51 +18377,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId731112631" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId246448265" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId276969af0d2c77dba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYPHE/" TargetMode="External"/><Relationship Id="rId900369af0d2c77e63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYPHE/categorization" TargetMode="External"/><Relationship Id="rId894269af0d2c784e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYPHE/photos" TargetMode="External"/><Relationship Id="rId508969af0d2c78621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.invasive.org/" TargetMode="External"/><Relationship Id="rId716269af0d2c786aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ias.biodiversity.be/" TargetMode="External"/><Relationship Id="rId477569af0d2c7874e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.verspreidingsatlas.nl/5500" TargetMode="External"/><Relationship Id="rId175169af0d2c7a49a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ecy.wa.gov/programs/%20wq/plants/management/drawdown.html" TargetMode="External"/><Relationship Id="rId230469af0d2c7abb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bsbi.org.uk" TargetMode="External"/><Relationship Id="rId740569af0d2c7abf2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc" TargetMode="External"/><Relationship Id="rId973569af0d2c7ad39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId832669af0d2c7ae63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.issg.org/database/species/ecology.asp?si=1700&amp;fr=1&amp;sts=&amp;lang=SC" TargetMode="External"/><Relationship Id="rId806969af0d2c7b518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nonnativespecies.%20org/downloadDocument.cfm?id=1211" TargetMode="External"/><Relationship Id="rId697169af0d2c7bb4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.robsonmeeting.org/valkenburg.pdf" TargetMode="External"/><Relationship Id="rId171069af0d2c7bc25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.robsonmeeting.org" TargetMode="External"/><Relationship Id="rId224969af0d2c7bfa5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId781069af0d2c7c12f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12277" TargetMode="External"/><Relationship Id="rId276669af0d2c783bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId276669af0d2c783bd.jpg"/><Relationship Id="rId968169af0d2c791b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId968169af0d2c791b8.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId500045163" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId110449008" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId585469d287b14cd97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYPHE/" TargetMode="External"/><Relationship Id="rId171969d287b14ce00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYPHE/categorization" TargetMode="External"/><Relationship Id="rId628569d287b14d686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYPHE/photos" TargetMode="External"/><Relationship Id="rId380969d287b14d799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.invasive.org/" TargetMode="External"/><Relationship Id="rId114969d287b14d820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ias.biodiversity.be/" TargetMode="External"/><Relationship Id="rId617969d287b14d8c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.verspreidingsatlas.nl/5500" TargetMode="External"/><Relationship Id="rId108669d287b14f54e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ecy.wa.gov/programs/%20wq/plants/management/drawdown.html" TargetMode="External"/><Relationship Id="rId267769d287b14fb61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bsbi.org.uk" TargetMode="External"/><Relationship Id="rId245269d287b14fb9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc" TargetMode="External"/><Relationship Id="rId526369d287b14fcf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId726769d287b14fe28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.issg.org/database/species/ecology.asp?si=1700&amp;fr=1&amp;sts=&amp;lang=SC" TargetMode="External"/><Relationship Id="rId143569d287b15038c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nonnativespecies.%20org/downloadDocument.cfm?id=1211" TargetMode="External"/><Relationship Id="rId474169d287b150608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.robsonmeeting.org/valkenburg.pdf" TargetMode="External"/><Relationship Id="rId282569d287b150684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.robsonmeeting.org" TargetMode="External"/><Relationship Id="rId277769d287b150856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId142269d287b150927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12277" TargetMode="External"/><Relationship Id="rId974869d287b14d578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId974869d287b14d578.jpg"/><Relationship Id="rId607669d287b14e6ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId607669d287b14e6ad.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>