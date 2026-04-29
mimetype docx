--- v7 (2026-04-05)
+++ v8 (2026-04-29)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Plantae: Magnoliophyta: Angiospermae: Basal core eudicots: Saxifragales: Haloragaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> broad-leaf water milfoil (US), variable water milfoil (US), variable-leaf water milfoil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId585469d287b14cd97" w:history="1">
+            <w:hyperlink r:id="rId227269f1bd44d0a3f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171969d287b14ce00" w:history="1">
+            <w:hyperlink r:id="rId352269f1bd44d0aa9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MYPHE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="3234616" name="name819469d287b14d57a" descr="2670.jpg"/>
+                  <wp:docPr id="79513159" name="name756669f1bd44d2ef3" descr="2670.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2670.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId974869d287b14d578" cstate="print"/>
+                          <a:blip r:embed="rId674569f1bd44d2ef0" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId628569d287b14d686" w:history="1">
+            <w:hyperlink r:id="rId424869f1bd44d3037" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -476,51 +476,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">It is generally regarded that in North America, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">M. heterophyllum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is native to the Eastern United States with a distribution throughout the southern region, and in the north, westwards to North Dakota (ENSR International, 2005). The species is considered invasive in much of the north-east (New England region) (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId380969d287b14d799" w:history="1">
+      <w:hyperlink r:id="rId517969f1bd44d3178" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.invasive.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -555,51 +555,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is established in Austria, Belgium, France, Germany, Hungary, the Netherlands, Spain and Switzerland. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Myriophyllum heterophyllum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has not been recorded in the UK since 1969 (BSBI, 2012); efforts were made to confirm the absence in 2015. In Belgium, the species was first observed in 1993 (Bouxin &amp; Lambinon, 1996). The species appears to be established in several localities but does not seem to spread in an invasive way. Its current distribution is the Kempen region of Belgium (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId114969d287b14d820" w:history="1">
+      <w:hyperlink r:id="rId900969f1bd44d3203" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ias.biodiversity.be/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2015). In France </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -656,90 +656,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the Netherlands was in 1999 (van Valkenburg, 2011). In 2007, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">M. heterophyllum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was observed dominating a canal in Orvelte. In 2008, the plant was found in Loosdrecht and Maasbracht (an inland harbour). In 2010, it was recorded in Leeuwarden, again in urban canals. At present the species can be found throughout the south-east and central parts of the Netherlands (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId617969d287b14d8c4" w:history="1">
+      <w:hyperlink r:id="rId261269f1bd44d32a7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.verspreidingsatlas.nl/5500</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="52457685" name="name164069d287b14e6af" descr="MYPHE_distribution_map.jpg"/>
+            <wp:docPr id="29799667" name="name831969f1bd44d3e77" descr="MYPHE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MYPHE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId607669d287b14e6ad" cstate="print"/>
+                    <a:blip r:embed="rId527769f1bd44d3e74" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2643,51 +2643,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in spring.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Drawdown (see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId108669d287b14f54e" w:history="1">
+      <w:hyperlink r:id="rId859469f1bd44d4cd6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ecy.wa.gov/programs/ wq/plants/management/drawdown.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) can also be used to control </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -3610,90 +3610,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">BSBI (2012)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Myriophyllum heterophyllum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId267769d287b14fb61" w:history="1">
+      <w:hyperlink r:id="rId134069f1bd44d531d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.bsbi.org.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">/ [accessed on 18 March 2015]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2015) Invasive Species Compendium. CAB International, Wallingford (GB). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId245269d287b14fb9f" w:history="1">
+      <w:hyperlink r:id="rId693569f1bd44d535e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 March 2015]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3853,51 +3853,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in Massachusetts.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2015) Pest risk analysis for Myriophyllum heterophyllum. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId526369d287b14fcf0" w:history="1">
+      <w:hyperlink r:id="rId856769f1bd44d54a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4039,51 +4039,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Global Invasive Species Database (2011)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Myriophyllum heterophyllum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (aquatic plant). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId726769d287b14fe28" w:history="1">
+      <w:hyperlink r:id="rId370069f1bd44d55dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.issg.org/database/species/ecology.asp?si=1700&amp;fr=1&amp;sts=&amp;lang=SC</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 14 March 2015]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4883,51 +4883,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Newman J (2014) Rapid Risk Assessment of: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Myriophyllum heterophyllum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Michx. Defra. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId143569d287b15038c" w:history="1">
+      <w:hyperlink r:id="rId106569f1bd44d66d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.nonnativespecies. org/downloadDocument.cfm?id=1211</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 15 march 2015]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5283,51 +5283,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Myriophyllum heterophyllum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> a nightmare combination. Robson Meeting February 2011. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId474169d287b150608" w:history="1">
+      <w:hyperlink r:id="rId948469f1bd44d6d6e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.robsonmeeting.org/valkenburg.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 15 march 2015]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5362,51 +5362,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Myriophyllum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in trade: What’s in a name? Robson Meeting Proceedings 2005. Waterland Management Ltd. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId282569d287b150684" w:history="1">
+      <w:hyperlink r:id="rId277069f1bd44d6df6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.robsonmeeting.org</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5646,51 +5646,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Myriophyllum heterophyllum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId277769d287b150856" w:history="1">
+      <w:hyperlink r:id="rId971869f1bd44d7471" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5766,51 +5766,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 20-24. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId142269d287b150927" w:history="1">
+      <w:hyperlink r:id="rId777969f1bd44d75b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12277</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -5897,137 +5897,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="89849968">
+  <w:abstractNum w:abstractNumId="68398950">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="15597933">
+    <w:lvl w:ilvl="0" w:tplc="17964590">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="15597933" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="17964590" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="15597933" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="17964590" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="15597933" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="17964590" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="15597933" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="17964590" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="15597933" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="17964590" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="15597933" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="17964590" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="15597933" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="17964590" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="15597933" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="17964590" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="89849967">
+  <w:abstractNum w:abstractNumId="68398949">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="55169914">
+    <w:lvl w:ilvl="0" w:tplc="71942883">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6779,55 +6779,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="89849967">
-    <w:abstractNumId w:val="89849967"/>
+  <w:num w:numId="68398949">
+    <w:abstractNumId w:val="68398949"/>
   </w:num>
-  <w:num w:numId="89849968">
-    <w:abstractNumId w:val="89849968"/>
+  <w:num w:numId="68398950">
+    <w:abstractNumId w:val="68398950"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18377,51 +18377,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId500045163" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId110449008" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId585469d287b14cd97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYPHE/" TargetMode="External"/><Relationship Id="rId171969d287b14ce00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYPHE/categorization" TargetMode="External"/><Relationship Id="rId628569d287b14d686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYPHE/photos" TargetMode="External"/><Relationship Id="rId380969d287b14d799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.invasive.org/" TargetMode="External"/><Relationship Id="rId114969d287b14d820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ias.biodiversity.be/" TargetMode="External"/><Relationship Id="rId617969d287b14d8c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.verspreidingsatlas.nl/5500" TargetMode="External"/><Relationship Id="rId108669d287b14f54e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ecy.wa.gov/programs/%20wq/plants/management/drawdown.html" TargetMode="External"/><Relationship Id="rId267769d287b14fb61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bsbi.org.uk" TargetMode="External"/><Relationship Id="rId245269d287b14fb9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc" TargetMode="External"/><Relationship Id="rId526369d287b14fcf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId726769d287b14fe28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.issg.org/database/species/ecology.asp?si=1700&amp;fr=1&amp;sts=&amp;lang=SC" TargetMode="External"/><Relationship Id="rId143569d287b15038c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nonnativespecies.%20org/downloadDocument.cfm?id=1211" TargetMode="External"/><Relationship Id="rId474169d287b150608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.robsonmeeting.org/valkenburg.pdf" TargetMode="External"/><Relationship Id="rId282569d287b150684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.robsonmeeting.org" TargetMode="External"/><Relationship Id="rId277769d287b150856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId142269d287b150927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12277" TargetMode="External"/><Relationship Id="rId974869d287b14d578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId974869d287b14d578.jpg"/><Relationship Id="rId607669d287b14e6ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId607669d287b14e6ad.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId492725968" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId638081445" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId227269f1bd44d0a3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYPHE/" TargetMode="External"/><Relationship Id="rId352269f1bd44d0aa9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYPHE/categorization" TargetMode="External"/><Relationship Id="rId424869f1bd44d3037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYPHE/photos" TargetMode="External"/><Relationship Id="rId517969f1bd44d3178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.invasive.org/" TargetMode="External"/><Relationship Id="rId900969f1bd44d3203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ias.biodiversity.be/" TargetMode="External"/><Relationship Id="rId261269f1bd44d32a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.verspreidingsatlas.nl/5500" TargetMode="External"/><Relationship Id="rId859469f1bd44d4cd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ecy.wa.gov/programs/%20wq/plants/management/drawdown.html" TargetMode="External"/><Relationship Id="rId134069f1bd44d531d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bsbi.org.uk" TargetMode="External"/><Relationship Id="rId693569f1bd44d535e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc" TargetMode="External"/><Relationship Id="rId856769f1bd44d54a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId370069f1bd44d55dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.issg.org/database/species/ecology.asp?si=1700&amp;fr=1&amp;sts=&amp;lang=SC" TargetMode="External"/><Relationship Id="rId106569f1bd44d66d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nonnativespecies.%20org/downloadDocument.cfm?id=1211" TargetMode="External"/><Relationship Id="rId948469f1bd44d6d6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.robsonmeeting.org/valkenburg.pdf" TargetMode="External"/><Relationship Id="rId277069f1bd44d6df6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.robsonmeeting.org" TargetMode="External"/><Relationship Id="rId971869f1bd44d7471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId777969f1bd44d75b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12277" TargetMode="External"/><Relationship Id="rId674569f1bd44d2ef0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId674569f1bd44d2ef0.jpg"/><Relationship Id="rId527769f1bd44d3e74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId527769f1bd44d3e74.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>