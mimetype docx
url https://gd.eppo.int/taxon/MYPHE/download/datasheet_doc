--- v8 (2026-04-29)
+++ v9 (2026-05-20)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Plantae: Magnoliophyta: Angiospermae: Basal core eudicots: Saxifragales: Haloragaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> broad-leaf water milfoil (US), variable water milfoil (US), variable-leaf water milfoil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227269f1bd44d0a3f" w:history="1">
+            <w:hyperlink r:id="rId84886a0dc066cac19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352269f1bd44d0aa9" w:history="1">
+            <w:hyperlink r:id="rId97986a0dc066cac87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MYPHE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="79513159" name="name756669f1bd44d2ef3" descr="2670.jpg"/>
+                  <wp:docPr id="16714414" name="name41976a0dc066cb63e" descr="2670.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2670.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId674569f1bd44d2ef0" cstate="print"/>
+                          <a:blip r:embed="rId12456a0dc066cb63b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId424869f1bd44d3037" w:history="1">
+            <w:hyperlink r:id="rId67606a0dc066cb7a7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -476,51 +476,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">It is generally regarded that in North America, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">M. heterophyllum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is native to the Eastern United States with a distribution throughout the southern region, and in the north, westwards to North Dakota (ENSR International, 2005). The species is considered invasive in much of the north-east (New England region) (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId517969f1bd44d3178" w:history="1">
+      <w:hyperlink r:id="rId61246a0dc066cb90c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.invasive.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -555,51 +555,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is established in Austria, Belgium, France, Germany, Hungary, the Netherlands, Spain and Switzerland. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Myriophyllum heterophyllum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has not been recorded in the UK since 1969 (BSBI, 2012); efforts were made to confirm the absence in 2015. In Belgium, the species was first observed in 1993 (Bouxin &amp; Lambinon, 1996). The species appears to be established in several localities but does not seem to spread in an invasive way. Its current distribution is the Kempen region of Belgium (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId900969f1bd44d3203" w:history="1">
+      <w:hyperlink r:id="rId62766a0dc066cb9de" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ias.biodiversity.be/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2015). In France </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -656,90 +656,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the Netherlands was in 1999 (van Valkenburg, 2011). In 2007, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">M. heterophyllum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was observed dominating a canal in Orvelte. In 2008, the plant was found in Loosdrecht and Maasbracht (an inland harbour). In 2010, it was recorded in Leeuwarden, again in urban canals. At present the species can be found throughout the south-east and central parts of the Netherlands (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId261269f1bd44d32a7" w:history="1">
+      <w:hyperlink r:id="rId20846a0dc066cbaa5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.verspreidingsatlas.nl/5500</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="29799667" name="name831969f1bd44d3e77" descr="MYPHE_distribution_map.jpg"/>
+            <wp:docPr id="91073181" name="name61696a0dc066cc6ec" descr="MYPHE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MYPHE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId527769f1bd44d3e74" cstate="print"/>
+                    <a:blip r:embed="rId28566a0dc066cc6e8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2643,51 +2643,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in spring.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Drawdown (see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId859469f1bd44d4cd6" w:history="1">
+      <w:hyperlink r:id="rId56686a0dc066cdcca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ecy.wa.gov/programs/ wq/plants/management/drawdown.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) can also be used to control </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -3610,90 +3610,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">BSBI (2012)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Myriophyllum heterophyllum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId134069f1bd44d531d" w:history="1">
+      <w:hyperlink r:id="rId23596a0dc066ce458" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.bsbi.org.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">/ [accessed on 18 March 2015]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2015) Invasive Species Compendium. CAB International, Wallingford (GB). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId693569f1bd44d535e" w:history="1">
+      <w:hyperlink r:id="rId56166a0dc066ce49d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 March 2015]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3853,51 +3853,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in Massachusetts.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2015) Pest risk analysis for Myriophyllum heterophyllum. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId856769f1bd44d54a4" w:history="1">
+      <w:hyperlink r:id="rId64146a0dc066ce634" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4039,51 +4039,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Global Invasive Species Database (2011)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Myriophyllum heterophyllum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (aquatic plant). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId370069f1bd44d55dc" w:history="1">
+      <w:hyperlink r:id="rId83736a0dc066cea56" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.issg.org/database/species/ecology.asp?si=1700&amp;fr=1&amp;sts=&amp;lang=SC</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 14 March 2015]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4883,51 +4883,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Newman J (2014) Rapid Risk Assessment of: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Myriophyllum heterophyllum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Michx. Defra. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId106569f1bd44d66d9" w:history="1">
+      <w:hyperlink r:id="rId10096a0dc066cf211" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.nonnativespecies. org/downloadDocument.cfm?id=1211</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 15 march 2015]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5283,51 +5283,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Myriophyllum heterophyllum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> a nightmare combination. Robson Meeting February 2011. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId948469f1bd44d6d6e" w:history="1">
+      <w:hyperlink r:id="rId87276a0dc066cf57b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.robsonmeeting.org/valkenburg.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 15 march 2015]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5362,51 +5362,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Myriophyllum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in trade: What’s in a name? Robson Meeting Proceedings 2005. Waterland Management Ltd. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId277069f1bd44d6df6" w:history="1">
+      <w:hyperlink r:id="rId94296a0dc066cf5ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.robsonmeeting.org</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5646,51 +5646,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Myriophyllum heterophyllum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId971869f1bd44d7471" w:history="1">
+      <w:hyperlink r:id="rId16306a0dc066cf87d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5766,51 +5766,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 20-24. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId777969f1bd44d75b5" w:history="1">
+      <w:hyperlink r:id="rId55776a0dc066cf97b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12277</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -5897,137 +5897,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="68398950">
+  <w:abstractNum w:abstractNumId="91788250">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="17964590">
+    <w:lvl w:ilvl="0" w:tplc="87903673">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="17964590" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="87903673" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="17964590" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="87903673" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="17964590" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="87903673" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="17964590" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="87903673" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="17964590" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="87903673" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="17964590" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="87903673" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="17964590" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="87903673" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="17964590" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="87903673" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="68398949">
+  <w:abstractNum w:abstractNumId="91788249">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="71942883">
+    <w:lvl w:ilvl="0" w:tplc="30540701">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6779,55 +6779,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="68398949">
-    <w:abstractNumId w:val="68398949"/>
+  <w:num w:numId="91788249">
+    <w:abstractNumId w:val="91788249"/>
   </w:num>
-  <w:num w:numId="68398950">
-    <w:abstractNumId w:val="68398950"/>
+  <w:num w:numId="91788250">
+    <w:abstractNumId w:val="91788250"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18377,51 +18377,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId492725968" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId638081445" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId227269f1bd44d0a3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYPHE/" TargetMode="External"/><Relationship Id="rId352269f1bd44d0aa9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYPHE/categorization" TargetMode="External"/><Relationship Id="rId424869f1bd44d3037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYPHE/photos" TargetMode="External"/><Relationship Id="rId517969f1bd44d3178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.invasive.org/" TargetMode="External"/><Relationship Id="rId900969f1bd44d3203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ias.biodiversity.be/" TargetMode="External"/><Relationship Id="rId261269f1bd44d32a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.verspreidingsatlas.nl/5500" TargetMode="External"/><Relationship Id="rId859469f1bd44d4cd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ecy.wa.gov/programs/%20wq/plants/management/drawdown.html" TargetMode="External"/><Relationship Id="rId134069f1bd44d531d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bsbi.org.uk" TargetMode="External"/><Relationship Id="rId693569f1bd44d535e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc" TargetMode="External"/><Relationship Id="rId856769f1bd44d54a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId370069f1bd44d55dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.issg.org/database/species/ecology.asp?si=1700&amp;fr=1&amp;sts=&amp;lang=SC" TargetMode="External"/><Relationship Id="rId106569f1bd44d66d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nonnativespecies.%20org/downloadDocument.cfm?id=1211" TargetMode="External"/><Relationship Id="rId948469f1bd44d6d6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.robsonmeeting.org/valkenburg.pdf" TargetMode="External"/><Relationship Id="rId277069f1bd44d6df6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.robsonmeeting.org" TargetMode="External"/><Relationship Id="rId971869f1bd44d7471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId777969f1bd44d75b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12277" TargetMode="External"/><Relationship Id="rId674569f1bd44d2ef0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId674569f1bd44d2ef0.jpg"/><Relationship Id="rId527769f1bd44d3e74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId527769f1bd44d3e74.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId731551237" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId743305486" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId84886a0dc066cac19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYPHE/" TargetMode="External"/><Relationship Id="rId97986a0dc066cac87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYPHE/categorization" TargetMode="External"/><Relationship Id="rId67606a0dc066cb7a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYPHE/photos" TargetMode="External"/><Relationship Id="rId61246a0dc066cb90c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.invasive.org/" TargetMode="External"/><Relationship Id="rId62766a0dc066cb9de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ias.biodiversity.be/" TargetMode="External"/><Relationship Id="rId20846a0dc066cbaa5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.verspreidingsatlas.nl/5500" TargetMode="External"/><Relationship Id="rId56686a0dc066cdcca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ecy.wa.gov/programs/%20wq/plants/management/drawdown.html" TargetMode="External"/><Relationship Id="rId23596a0dc066ce458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bsbi.org.uk" TargetMode="External"/><Relationship Id="rId56166a0dc066ce49d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc" TargetMode="External"/><Relationship Id="rId64146a0dc066ce634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId83736a0dc066cea56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.issg.org/database/species/ecology.asp?si=1700&amp;fr=1&amp;sts=&amp;lang=SC" TargetMode="External"/><Relationship Id="rId10096a0dc066cf211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nonnativespecies.%20org/downloadDocument.cfm?id=1211" TargetMode="External"/><Relationship Id="rId87276a0dc066cf57b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.robsonmeeting.org/valkenburg.pdf" TargetMode="External"/><Relationship Id="rId94296a0dc066cf5ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.robsonmeeting.org" TargetMode="External"/><Relationship Id="rId16306a0dc066cf87d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId55776a0dc066cf97b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12277" TargetMode="External"/><Relationship Id="rId12456a0dc066cb63b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12456a0dc066cb63b.jpg"/><Relationship Id="rId28566a0dc066cc6e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28566a0dc066cc6e8.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>