--- v9 (2026-05-20)
+++ v10 (2026-06-12)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Plantae: Magnoliophyta: Angiospermae: Basal core eudicots: Saxifragales: Haloragaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> broad-leaf water milfoil (US), variable water milfoil (US), variable-leaf water milfoil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84886a0dc066cac19" w:history="1">
+            <w:hyperlink r:id="rId77136a2bb834271f6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97986a0dc066cac87" w:history="1">
+            <w:hyperlink r:id="rId23376a2bb834272b8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MYPHE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="16714414" name="name41976a0dc066cb63e" descr="2670.jpg"/>
+                  <wp:docPr id="20499063" name="name91226a2bb83427ee0" descr="2670.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2670.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId12456a0dc066cb63b" cstate="print"/>
+                          <a:blip r:embed="rId89506a2bb83427edd" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId67606a0dc066cb7a7" w:history="1">
+            <w:hyperlink r:id="rId86496a2bb8342819f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -476,51 +476,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">It is generally regarded that in North America, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">M. heterophyllum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is native to the Eastern United States with a distribution throughout the southern region, and in the north, westwards to North Dakota (ENSR International, 2005). The species is considered invasive in much of the north-east (New England region) (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId61246a0dc066cb90c" w:history="1">
+      <w:hyperlink r:id="rId67356a2bb83428383" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.invasive.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -555,51 +555,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is established in Austria, Belgium, France, Germany, Hungary, the Netherlands, Spain and Switzerland. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Myriophyllum heterophyllum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has not been recorded in the UK since 1969 (BSBI, 2012); efforts were made to confirm the absence in 2015. In Belgium, the species was first observed in 1993 (Bouxin &amp; Lambinon, 1996). The species appears to be established in several localities but does not seem to spread in an invasive way. Its current distribution is the Kempen region of Belgium (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId62766a0dc066cb9de" w:history="1">
+      <w:hyperlink r:id="rId73606a2bb8342841a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ias.biodiversity.be/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2015). In France </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -656,90 +656,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the Netherlands was in 1999 (van Valkenburg, 2011). In 2007, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">M. heterophyllum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was observed dominating a canal in Orvelte. In 2008, the plant was found in Loosdrecht and Maasbracht (an inland harbour). In 2010, it was recorded in Leeuwarden, again in urban canals. At present the species can be found throughout the south-east and central parts of the Netherlands (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId20846a0dc066cbaa5" w:history="1">
+      <w:hyperlink r:id="rId55666a2bb834284ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.verspreidingsatlas.nl/5500</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="91073181" name="name61696a0dc066cc6ec" descr="MYPHE_distribution_map.jpg"/>
+            <wp:docPr id="79880830" name="name79456a2bb834296e0" descr="MYPHE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MYPHE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId28566a0dc066cc6e8" cstate="print"/>
+                    <a:blip r:embed="rId47566a2bb834296dd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2643,51 +2643,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in spring.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Drawdown (see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56686a0dc066cdcca" w:history="1">
+      <w:hyperlink r:id="rId64006a2bb8342a881" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ecy.wa.gov/programs/ wq/plants/management/drawdown.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) can also be used to control </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -3610,90 +3610,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">BSBI (2012)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Myriophyllum heterophyllum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23596a0dc066ce458" w:history="1">
+      <w:hyperlink r:id="rId21776a2bb8342aec5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.bsbi.org.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">/ [accessed on 18 March 2015]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2015) Invasive Species Compendium. CAB International, Wallingford (GB). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56166a0dc066ce49d" w:history="1">
+      <w:hyperlink r:id="rId34026a2bb8342af06" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 March 2015]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3853,51 +3853,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in Massachusetts.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2015) Pest risk analysis for Myriophyllum heterophyllum. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64146a0dc066ce634" w:history="1">
+      <w:hyperlink r:id="rId15426a2bb8342b088" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4039,51 +4039,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Global Invasive Species Database (2011)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Myriophyllum heterophyllum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (aquatic plant). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83736a0dc066cea56" w:history="1">
+      <w:hyperlink r:id="rId71216a2bb8342b1c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.issg.org/database/species/ecology.asp?si=1700&amp;fr=1&amp;sts=&amp;lang=SC</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 14 March 2015]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4883,51 +4883,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Newman J (2014) Rapid Risk Assessment of: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Myriophyllum heterophyllum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Michx. Defra. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10096a0dc066cf211" w:history="1">
+      <w:hyperlink r:id="rId12656a2bb8342b9e2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.nonnativespecies. org/downloadDocument.cfm?id=1211</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 15 march 2015]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5283,51 +5283,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Myriophyllum heterophyllum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> a nightmare combination. Robson Meeting February 2011. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87276a0dc066cf57b" w:history="1">
+      <w:hyperlink r:id="rId98816a2bb8342bcf4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.robsonmeeting.org/valkenburg.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 15 march 2015]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5362,51 +5362,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Myriophyllum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in trade: What’s in a name? Robson Meeting Proceedings 2005. Waterland Management Ltd. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94296a0dc066cf5ff" w:history="1">
+      <w:hyperlink r:id="rId56196a2bb8342bd99" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.robsonmeeting.org</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5646,51 +5646,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Myriophyllum heterophyllum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16306a0dc066cf87d" w:history="1">
+      <w:hyperlink r:id="rId66866a2bb8342c29b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5766,51 +5766,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 20-24. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55776a0dc066cf97b" w:history="1">
+      <w:hyperlink r:id="rId95386a2bb8342c37e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12277</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -5897,137 +5897,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="91788250">
+  <w:abstractNum w:abstractNumId="18067192">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="87903673">
+    <w:lvl w:ilvl="0" w:tplc="19960747">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="87903673" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="19960747" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="87903673" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="19960747" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="87903673" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="19960747" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="87903673" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="19960747" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="87903673" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="19960747" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="87903673" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="19960747" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="87903673" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="19960747" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="87903673" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="19960747" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="91788249">
+  <w:abstractNum w:abstractNumId="18067191">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="30540701">
+    <w:lvl w:ilvl="0" w:tplc="65358084">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6779,55 +6779,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="91788249">
-    <w:abstractNumId w:val="91788249"/>
+  <w:num w:numId="18067191">
+    <w:abstractNumId w:val="18067191"/>
   </w:num>
-  <w:num w:numId="91788250">
-    <w:abstractNumId w:val="91788250"/>
+  <w:num w:numId="18067192">
+    <w:abstractNumId w:val="18067192"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18377,51 +18377,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId731551237" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId743305486" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId84886a0dc066cac19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYPHE/" TargetMode="External"/><Relationship Id="rId97986a0dc066cac87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYPHE/categorization" TargetMode="External"/><Relationship Id="rId67606a0dc066cb7a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYPHE/photos" TargetMode="External"/><Relationship Id="rId61246a0dc066cb90c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.invasive.org/" TargetMode="External"/><Relationship Id="rId62766a0dc066cb9de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ias.biodiversity.be/" TargetMode="External"/><Relationship Id="rId20846a0dc066cbaa5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.verspreidingsatlas.nl/5500" TargetMode="External"/><Relationship Id="rId56686a0dc066cdcca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ecy.wa.gov/programs/%20wq/plants/management/drawdown.html" TargetMode="External"/><Relationship Id="rId23596a0dc066ce458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bsbi.org.uk" TargetMode="External"/><Relationship Id="rId56166a0dc066ce49d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc" TargetMode="External"/><Relationship Id="rId64146a0dc066ce634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId83736a0dc066cea56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.issg.org/database/species/ecology.asp?si=1700&amp;fr=1&amp;sts=&amp;lang=SC" TargetMode="External"/><Relationship Id="rId10096a0dc066cf211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nonnativespecies.%20org/downloadDocument.cfm?id=1211" TargetMode="External"/><Relationship Id="rId87276a0dc066cf57b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.robsonmeeting.org/valkenburg.pdf" TargetMode="External"/><Relationship Id="rId94296a0dc066cf5ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.robsonmeeting.org" TargetMode="External"/><Relationship Id="rId16306a0dc066cf87d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId55776a0dc066cf97b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12277" TargetMode="External"/><Relationship Id="rId12456a0dc066cb63b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12456a0dc066cb63b.jpg"/><Relationship Id="rId28566a0dc066cc6e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28566a0dc066cc6e8.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId259551677" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId955479659" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId77136a2bb834271f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYPHE/" TargetMode="External"/><Relationship Id="rId23376a2bb834272b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYPHE/categorization" TargetMode="External"/><Relationship Id="rId86496a2bb8342819f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYPHE/photos" TargetMode="External"/><Relationship Id="rId67356a2bb83428383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.invasive.org/" TargetMode="External"/><Relationship Id="rId73606a2bb8342841a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ias.biodiversity.be/" TargetMode="External"/><Relationship Id="rId55666a2bb834284ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.verspreidingsatlas.nl/5500" TargetMode="External"/><Relationship Id="rId64006a2bb8342a881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ecy.wa.gov/programs/%20wq/plants/management/drawdown.html" TargetMode="External"/><Relationship Id="rId21776a2bb8342aec5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bsbi.org.uk" TargetMode="External"/><Relationship Id="rId34026a2bb8342af06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc" TargetMode="External"/><Relationship Id="rId15426a2bb8342b088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId71216a2bb8342b1c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.issg.org/database/species/ecology.asp?si=1700&amp;fr=1&amp;sts=&amp;lang=SC" TargetMode="External"/><Relationship Id="rId12656a2bb8342b9e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nonnativespecies.%20org/downloadDocument.cfm?id=1211" TargetMode="External"/><Relationship Id="rId98816a2bb8342bcf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.robsonmeeting.org/valkenburg.pdf" TargetMode="External"/><Relationship Id="rId56196a2bb8342bd99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.robsonmeeting.org" TargetMode="External"/><Relationship Id="rId66866a2bb8342c29b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId95386a2bb8342c37e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12277" TargetMode="External"/><Relationship Id="rId89506a2bb83427edd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89506a2bb83427edd.jpg"/><Relationship Id="rId47566a2bb834296dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47566a2bb834296dd.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>