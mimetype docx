--- v10 (2026-06-12)
+++ v11 (2026-07-02)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Plantae: Magnoliophyta: Angiospermae: Basal core eudicots: Saxifragales: Haloragaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> broad-leaf water milfoil (US), variable water milfoil (US), variable-leaf water milfoil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77136a2bb834271f6" w:history="1">
+            <w:hyperlink r:id="rId67926a463d5d75bb1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23376a2bb834272b8" w:history="1">
+            <w:hyperlink r:id="rId83536a463d5d75c1b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MYPHE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="20499063" name="name91226a2bb83427ee0" descr="2670.jpg"/>
+                  <wp:docPr id="17791788" name="name14486a463d5d7758f" descr="2670.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2670.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId89506a2bb83427edd" cstate="print"/>
+                          <a:blip r:embed="rId19916a463d5d7758d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId86496a2bb8342819f" w:history="1">
+            <w:hyperlink r:id="rId41146a463d5d776ee" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -476,51 +476,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">It is generally regarded that in North America, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">M. heterophyllum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is native to the Eastern United States with a distribution throughout the southern region, and in the north, westwards to North Dakota (ENSR International, 2005). The species is considered invasive in much of the north-east (New England region) (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId67356a2bb83428383" w:history="1">
+      <w:hyperlink r:id="rId32746a463d5d7782f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.invasive.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -555,51 +555,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is established in Austria, Belgium, France, Germany, Hungary, the Netherlands, Spain and Switzerland. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Myriophyllum heterophyllum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has not been recorded in the UK since 1969 (BSBI, 2012); efforts were made to confirm the absence in 2015. In Belgium, the species was first observed in 1993 (Bouxin &amp; Lambinon, 1996). The species appears to be established in several localities but does not seem to spread in an invasive way. Its current distribution is the Kempen region of Belgium (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId73606a2bb8342841a" w:history="1">
+      <w:hyperlink r:id="rId98086a463d5d778c9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ias.biodiversity.be/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2015). In France </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -656,90 +656,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the Netherlands was in 1999 (van Valkenburg, 2011). In 2007, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">M. heterophyllum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was observed dominating a canal in Orvelte. In 2008, the plant was found in Loosdrecht and Maasbracht (an inland harbour). In 2010, it was recorded in Leeuwarden, again in urban canals. At present the species can be found throughout the south-east and central parts of the Netherlands (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId55666a2bb834284ed" w:history="1">
+      <w:hyperlink r:id="rId97316a463d5d77974" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.verspreidingsatlas.nl/5500</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="79880830" name="name79456a2bb834296e0" descr="MYPHE_distribution_map.jpg"/>
+            <wp:docPr id="44942772" name="name78906a463d5d7813f" descr="MYPHE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MYPHE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId47566a2bb834296dd" cstate="print"/>
+                    <a:blip r:embed="rId89236a463d5d7813d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2643,51 +2643,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in spring.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Drawdown (see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64006a2bb8342a881" w:history="1">
+      <w:hyperlink r:id="rId15016a463d5d78fb6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ecy.wa.gov/programs/ wq/plants/management/drawdown.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) can also be used to control </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -3610,90 +3610,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">BSBI (2012)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Myriophyllum heterophyllum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21776a2bb8342aec5" w:history="1">
+      <w:hyperlink r:id="rId25336a463d5d79614" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.bsbi.org.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">/ [accessed on 18 March 2015]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2015) Invasive Species Compendium. CAB International, Wallingford (GB). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34026a2bb8342af06" w:history="1">
+      <w:hyperlink r:id="rId21806a463d5d79662" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 March 2015]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3853,51 +3853,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in Massachusetts.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2015) Pest risk analysis for Myriophyllum heterophyllum. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15426a2bb8342b088" w:history="1">
+      <w:hyperlink r:id="rId53156a463d5d797b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4039,51 +4039,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Global Invasive Species Database (2011)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Myriophyllum heterophyllum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (aquatic plant). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71216a2bb8342b1c5" w:history="1">
+      <w:hyperlink r:id="rId37566a463d5d798e7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.issg.org/database/species/ecology.asp?si=1700&amp;fr=1&amp;sts=&amp;lang=SC</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 14 March 2015]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4883,51 +4883,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Newman J (2014) Rapid Risk Assessment of: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Myriophyllum heterophyllum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Michx. Defra. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12656a2bb8342b9e2" w:history="1">
+      <w:hyperlink r:id="rId85106a463d5d79e47" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.nonnativespecies. org/downloadDocument.cfm?id=1211</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 15 march 2015]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5283,51 +5283,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Myriophyllum heterophyllum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> a nightmare combination. Robson Meeting February 2011. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98816a2bb8342bcf4" w:history="1">
+      <w:hyperlink r:id="rId99056a463d5d7b0d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.robsonmeeting.org/valkenburg.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 15 march 2015]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5362,51 +5362,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Myriophyllum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in trade: What’s in a name? Robson Meeting Proceedings 2005. Waterland Management Ltd. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56196a2bb8342bd99" w:history="1">
+      <w:hyperlink r:id="rId70696a463d5d7b17e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.robsonmeeting.org</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5646,51 +5646,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Myriophyllum heterophyllum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66866a2bb8342c29b" w:history="1">
+      <w:hyperlink r:id="rId71906a463d5d7bd73" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5766,51 +5766,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 20-24. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95386a2bb8342c37e" w:history="1">
+      <w:hyperlink r:id="rId74866a463d5d7c45d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12277</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -5897,137 +5897,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="18067192">
+  <w:abstractNum w:abstractNumId="97655777">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="19960747">
+    <w:lvl w:ilvl="0" w:tplc="65029664">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="19960747" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="65029664" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="19960747" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="65029664" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="19960747" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="65029664" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="19960747" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="65029664" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="19960747" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="65029664" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="19960747" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="65029664" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="19960747" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="65029664" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="19960747" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="65029664" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18067191">
+  <w:abstractNum w:abstractNumId="97655776">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="65358084">
+    <w:lvl w:ilvl="0" w:tplc="44160184">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6779,55 +6779,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="18067191">
-    <w:abstractNumId w:val="18067191"/>
+  <w:num w:numId="97655776">
+    <w:abstractNumId w:val="97655776"/>
   </w:num>
-  <w:num w:numId="18067192">
-    <w:abstractNumId w:val="18067192"/>
+  <w:num w:numId="97655777">
+    <w:abstractNumId w:val="97655777"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18377,51 +18377,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId259551677" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId955479659" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId77136a2bb834271f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYPHE/" TargetMode="External"/><Relationship Id="rId23376a2bb834272b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYPHE/categorization" TargetMode="External"/><Relationship Id="rId86496a2bb8342819f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYPHE/photos" TargetMode="External"/><Relationship Id="rId67356a2bb83428383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.invasive.org/" TargetMode="External"/><Relationship Id="rId73606a2bb8342841a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ias.biodiversity.be/" TargetMode="External"/><Relationship Id="rId55666a2bb834284ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.verspreidingsatlas.nl/5500" TargetMode="External"/><Relationship Id="rId64006a2bb8342a881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ecy.wa.gov/programs/%20wq/plants/management/drawdown.html" TargetMode="External"/><Relationship Id="rId21776a2bb8342aec5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bsbi.org.uk" TargetMode="External"/><Relationship Id="rId34026a2bb8342af06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc" TargetMode="External"/><Relationship Id="rId15426a2bb8342b088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId71216a2bb8342b1c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.issg.org/database/species/ecology.asp?si=1700&amp;fr=1&amp;sts=&amp;lang=SC" TargetMode="External"/><Relationship Id="rId12656a2bb8342b9e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nonnativespecies.%20org/downloadDocument.cfm?id=1211" TargetMode="External"/><Relationship Id="rId98816a2bb8342bcf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.robsonmeeting.org/valkenburg.pdf" TargetMode="External"/><Relationship Id="rId56196a2bb8342bd99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.robsonmeeting.org" TargetMode="External"/><Relationship Id="rId66866a2bb8342c29b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId95386a2bb8342c37e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12277" TargetMode="External"/><Relationship Id="rId89506a2bb83427edd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89506a2bb83427edd.jpg"/><Relationship Id="rId47566a2bb834296dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47566a2bb834296dd.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId553912752" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId615410850" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId67926a463d5d75bb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYPHE/" TargetMode="External"/><Relationship Id="rId83536a463d5d75c1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYPHE/categorization" TargetMode="External"/><Relationship Id="rId41146a463d5d776ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYPHE/photos" TargetMode="External"/><Relationship Id="rId32746a463d5d7782f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.invasive.org/" TargetMode="External"/><Relationship Id="rId98086a463d5d778c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ias.biodiversity.be/" TargetMode="External"/><Relationship Id="rId97316a463d5d77974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.verspreidingsatlas.nl/5500" TargetMode="External"/><Relationship Id="rId15016a463d5d78fb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ecy.wa.gov/programs/%20wq/plants/management/drawdown.html" TargetMode="External"/><Relationship Id="rId25336a463d5d79614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bsbi.org.uk" TargetMode="External"/><Relationship Id="rId21806a463d5d79662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc" TargetMode="External"/><Relationship Id="rId53156a463d5d797b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId37566a463d5d798e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.issg.org/database/species/ecology.asp?si=1700&amp;fr=1&amp;sts=&amp;lang=SC" TargetMode="External"/><Relationship Id="rId85106a463d5d79e47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nonnativespecies.%20org/downloadDocument.cfm?id=1211" TargetMode="External"/><Relationship Id="rId99056a463d5d7b0d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.robsonmeeting.org/valkenburg.pdf" TargetMode="External"/><Relationship Id="rId70696a463d5d7b17e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.robsonmeeting.org" TargetMode="External"/><Relationship Id="rId71906a463d5d7bd73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId74866a463d5d7c45d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12277" TargetMode="External"/><Relationship Id="rId19916a463d5d7758d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19916a463d5d7758d.jpg"/><Relationship Id="rId89236a463d5d7813d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89236a463d5d7813d.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>