--- v11 (2026-07-02)
+++ v12 (2026-07-22)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Plantae: Magnoliophyta: Angiospermae: Basal core eudicots: Saxifragales: Haloragaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> broad-leaf water milfoil (US), variable water milfoil (US), variable-leaf water milfoil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67926a463d5d75bb1" w:history="1">
+            <w:hyperlink r:id="rId77846a60cd3e86bfb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83536a463d5d75c1b" w:history="1">
+            <w:hyperlink r:id="rId91176a60cd3e86c8c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MYPHE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="17791788" name="name14486a463d5d7758f" descr="2670.jpg"/>
+                  <wp:docPr id="34887806" name="name69076a60cd3e87302" descr="2670.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2670.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId19916a463d5d7758d" cstate="print"/>
+                          <a:blip r:embed="rId79026a60cd3e87301" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId41146a463d5d776ee" w:history="1">
+            <w:hyperlink r:id="rId18496a60cd3e87400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -476,51 +476,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">It is generally regarded that in North America, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">M. heterophyllum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is native to the Eastern United States with a distribution throughout the southern region, and in the north, westwards to North Dakota (ENSR International, 2005). The species is considered invasive in much of the north-east (New England region) (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId32746a463d5d7782f" w:history="1">
+      <w:hyperlink r:id="rId13576a60cd3e87516" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.invasive.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -555,51 +555,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is established in Austria, Belgium, France, Germany, Hungary, the Netherlands, Spain and Switzerland. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Myriophyllum heterophyllum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has not been recorded in the UK since 1969 (BSBI, 2012); efforts were made to confirm the absence in 2015. In Belgium, the species was first observed in 1993 (Bouxin &amp; Lambinon, 1996). The species appears to be established in several localities but does not seem to spread in an invasive way. Its current distribution is the Kempen region of Belgium (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId98086a463d5d778c9" w:history="1">
+      <w:hyperlink r:id="rId60696a60cd3e875a5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ias.biodiversity.be/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2015). In France </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -656,90 +656,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the Netherlands was in 1999 (van Valkenburg, 2011). In 2007, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">M. heterophyllum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was observed dominating a canal in Orvelte. In 2008, the plant was found in Loosdrecht and Maasbracht (an inland harbour). In 2010, it was recorded in Leeuwarden, again in urban canals. At present the species can be found throughout the south-east and central parts of the Netherlands (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId97316a463d5d77974" w:history="1">
+      <w:hyperlink r:id="rId93026a60cd3e8764b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.verspreidingsatlas.nl/5500</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="44942772" name="name78906a463d5d7813f" descr="MYPHE_distribution_map.jpg"/>
+            <wp:docPr id="85096157" name="name46866a60cd3e87fa3" descr="MYPHE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MYPHE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId89236a463d5d7813d" cstate="print"/>
+                    <a:blip r:embed="rId45886a60cd3e87fa0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2643,51 +2643,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in spring.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Drawdown (see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15016a463d5d78fb6" w:history="1">
+      <w:hyperlink r:id="rId31546a60cd3e88dd4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ecy.wa.gov/programs/ wq/plants/management/drawdown.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) can also be used to control </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -3610,90 +3610,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">BSBI (2012)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Myriophyllum heterophyllum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25336a463d5d79614" w:history="1">
+      <w:hyperlink r:id="rId59486a60cd3e8943a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.bsbi.org.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">/ [accessed on 18 March 2015]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2015) Invasive Species Compendium. CAB International, Wallingford (GB). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21806a463d5d79662" w:history="1">
+      <w:hyperlink r:id="rId56206a60cd3e8947a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 March 2015]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3853,51 +3853,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in Massachusetts.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2015) Pest risk analysis for Myriophyllum heterophyllum. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53156a463d5d797b6" w:history="1">
+      <w:hyperlink r:id="rId21716a60cd3e895c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4039,51 +4039,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Global Invasive Species Database (2011)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Myriophyllum heterophyllum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (aquatic plant). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37566a463d5d798e7" w:history="1">
+      <w:hyperlink r:id="rId65836a60cd3e896f1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.issg.org/database/species/ecology.asp?si=1700&amp;fr=1&amp;sts=&amp;lang=SC</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 14 March 2015]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4883,51 +4883,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Newman J (2014) Rapid Risk Assessment of: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Myriophyllum heterophyllum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Michx. Defra. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85106a463d5d79e47" w:history="1">
+      <w:hyperlink r:id="rId80286a60cd3e89c67" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.nonnativespecies. org/downloadDocument.cfm?id=1211</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 15 march 2015]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5283,51 +5283,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Myriophyllum heterophyllum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> a nightmare combination. Robson Meeting February 2011. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99056a463d5d7b0d9" w:history="1">
+      <w:hyperlink r:id="rId80826a60cd3e89ef2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.robsonmeeting.org/valkenburg.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 15 march 2015]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5362,51 +5362,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Myriophyllum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in trade: What’s in a name? Robson Meeting Proceedings 2005. Waterland Management Ltd. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70696a463d5d7b17e" w:history="1">
+      <w:hyperlink r:id="rId90906a60cd3e89f73" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.robsonmeeting.org</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5646,51 +5646,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Myriophyllum heterophyllum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71906a463d5d7bd73" w:history="1">
+      <w:hyperlink r:id="rId30726a60cd3e8a14d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5766,51 +5766,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 20-24. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74866a463d5d7c45d" w:history="1">
+      <w:hyperlink r:id="rId37196a60cd3e8a214" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12277</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -5897,137 +5897,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="97655777">
+  <w:abstractNum w:abstractNumId="70814915">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="65029664">
+    <w:lvl w:ilvl="0" w:tplc="75837120">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="65029664" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="75837120" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="65029664" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="75837120" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="65029664" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="75837120" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="65029664" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="75837120" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="65029664" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="75837120" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="65029664" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="75837120" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="65029664" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="75837120" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="65029664" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="75837120" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="97655776">
+  <w:abstractNum w:abstractNumId="70814914">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="44160184">
+    <w:lvl w:ilvl="0" w:tplc="24616589">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6779,55 +6779,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="97655776">
-    <w:abstractNumId w:val="97655776"/>
+  <w:num w:numId="70814914">
+    <w:abstractNumId w:val="70814914"/>
   </w:num>
-  <w:num w:numId="97655777">
-    <w:abstractNumId w:val="97655777"/>
+  <w:num w:numId="70814915">
+    <w:abstractNumId w:val="70814915"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18377,51 +18377,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId553912752" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId615410850" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId67926a463d5d75bb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYPHE/" TargetMode="External"/><Relationship Id="rId83536a463d5d75c1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYPHE/categorization" TargetMode="External"/><Relationship Id="rId41146a463d5d776ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYPHE/photos" TargetMode="External"/><Relationship Id="rId32746a463d5d7782f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.invasive.org/" TargetMode="External"/><Relationship Id="rId98086a463d5d778c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ias.biodiversity.be/" TargetMode="External"/><Relationship Id="rId97316a463d5d77974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.verspreidingsatlas.nl/5500" TargetMode="External"/><Relationship Id="rId15016a463d5d78fb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ecy.wa.gov/programs/%20wq/plants/management/drawdown.html" TargetMode="External"/><Relationship Id="rId25336a463d5d79614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bsbi.org.uk" TargetMode="External"/><Relationship Id="rId21806a463d5d79662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc" TargetMode="External"/><Relationship Id="rId53156a463d5d797b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId37566a463d5d798e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.issg.org/database/species/ecology.asp?si=1700&amp;fr=1&amp;sts=&amp;lang=SC" TargetMode="External"/><Relationship Id="rId85106a463d5d79e47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nonnativespecies.%20org/downloadDocument.cfm?id=1211" TargetMode="External"/><Relationship Id="rId99056a463d5d7b0d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.robsonmeeting.org/valkenburg.pdf" TargetMode="External"/><Relationship Id="rId70696a463d5d7b17e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.robsonmeeting.org" TargetMode="External"/><Relationship Id="rId71906a463d5d7bd73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId74866a463d5d7c45d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12277" TargetMode="External"/><Relationship Id="rId19916a463d5d7758d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId19916a463d5d7758d.jpg"/><Relationship Id="rId89236a463d5d7813d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89236a463d5d7813d.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId916049320" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId791232983" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId77846a60cd3e86bfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYPHE/" TargetMode="External"/><Relationship Id="rId91176a60cd3e86c8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYPHE/categorization" TargetMode="External"/><Relationship Id="rId18496a60cd3e87400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYPHE/photos" TargetMode="External"/><Relationship Id="rId13576a60cd3e87516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.invasive.org/" TargetMode="External"/><Relationship Id="rId60696a60cd3e875a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ias.biodiversity.be/" TargetMode="External"/><Relationship Id="rId93026a60cd3e8764b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.verspreidingsatlas.nl/5500" TargetMode="External"/><Relationship Id="rId31546a60cd3e88dd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ecy.wa.gov/programs/%20wq/plants/management/drawdown.html" TargetMode="External"/><Relationship Id="rId59486a60cd3e8943a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bsbi.org.uk" TargetMode="External"/><Relationship Id="rId56206a60cd3e8947a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc" TargetMode="External"/><Relationship Id="rId21716a60cd3e895c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId65836a60cd3e896f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.issg.org/database/species/ecology.asp?si=1700&amp;fr=1&amp;sts=&amp;lang=SC" TargetMode="External"/><Relationship Id="rId80286a60cd3e89c67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nonnativespecies.%20org/downloadDocument.cfm?id=1211" TargetMode="External"/><Relationship Id="rId80826a60cd3e89ef2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.robsonmeeting.org/valkenburg.pdf" TargetMode="External"/><Relationship Id="rId90906a60cd3e89f73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.robsonmeeting.org" TargetMode="External"/><Relationship Id="rId30726a60cd3e8a14d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId37196a60cd3e8a214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12277" TargetMode="External"/><Relationship Id="rId79026a60cd3e87301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79026a60cd3e87301.jpg"/><Relationship Id="rId45886a60cd3e87fa0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45886a60cd3e87fa0.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>