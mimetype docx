--- v12 (2026-07-22)
+++ v13 (2026-08-11)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Plantae: Magnoliophyta: Angiospermae: Basal core eudicots: Saxifragales: Haloragaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> broad-leaf water milfoil (US), variable water milfoil (US), variable-leaf water milfoil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77846a60cd3e86bfb" w:history="1">
+            <w:hyperlink r:id="rId18306a7b643d6ce02" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91176a60cd3e86c8c" w:history="1">
+            <w:hyperlink r:id="rId75846a7b643d6ce6b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MYPHE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="34887806" name="name69076a60cd3e87302" descr="2670.jpg"/>
+                  <wp:docPr id="25632573" name="name63296a7b643d6d852" descr="2670.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2670.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId79026a60cd3e87301" cstate="print"/>
+                          <a:blip r:embed="rId59616a7b643d6d850" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId18496a60cd3e87400" w:history="1">
+            <w:hyperlink r:id="rId60556a7b643d6d966" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -476,51 +476,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">It is generally regarded that in North America, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">M. heterophyllum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is native to the Eastern United States with a distribution throughout the southern region, and in the north, westwards to North Dakota (ENSR International, 2005). The species is considered invasive in much of the north-east (New England region) (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId13576a60cd3e87516" w:history="1">
+      <w:hyperlink r:id="rId38726a7b643d6da7d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.invasive.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -555,51 +555,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is established in Austria, Belgium, France, Germany, Hungary, the Netherlands, Spain and Switzerland. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Myriophyllum heterophyllum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has not been recorded in the UK since 1969 (BSBI, 2012); efforts were made to confirm the absence in 2015. In Belgium, the species was first observed in 1993 (Bouxin &amp; Lambinon, 1996). The species appears to be established in several localities but does not seem to spread in an invasive way. Its current distribution is the Kempen region of Belgium (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId60696a60cd3e875a5" w:history="1">
+      <w:hyperlink r:id="rId45236a7b643d6db05" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ias.biodiversity.be/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2015). In France </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -656,90 +656,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the Netherlands was in 1999 (van Valkenburg, 2011). In 2007, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">M. heterophyllum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was observed dominating a canal in Orvelte. In 2008, the plant was found in Loosdrecht and Maasbracht (an inland harbour). In 2010, it was recorded in Leeuwarden, again in urban canals. At present the species can be found throughout the south-east and central parts of the Netherlands (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId93026a60cd3e8764b" w:history="1">
+      <w:hyperlink r:id="rId50266a7b643d6dba8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.verspreidingsatlas.nl/5500</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="85096157" name="name46866a60cd3e87fa3" descr="MYPHE_distribution_map.jpg"/>
+            <wp:docPr id="43883836" name="name32326a7b643d6e967" descr="MYPHE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MYPHE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId45886a60cd3e87fa0" cstate="print"/>
+                    <a:blip r:embed="rId33826a7b643d6e965" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2643,51 +2643,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in spring.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Drawdown (see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31546a60cd3e88dd4" w:history="1">
+      <w:hyperlink r:id="rId11476a7b643d6f867" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ecy.wa.gov/programs/ wq/plants/management/drawdown.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) can also be used to control </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -3610,90 +3610,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">BSBI (2012)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Myriophyllum heterophyllum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59486a60cd3e8943a" w:history="1">
+      <w:hyperlink r:id="rId70876a7b643d6ff8e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.bsbi.org.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">/ [accessed on 18 March 2015]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2015) Invasive Species Compendium. CAB International, Wallingford (GB). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56206a60cd3e8947a" w:history="1">
+      <w:hyperlink r:id="rId33576a7b643d6ffdd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 March 2015]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3853,51 +3853,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in Massachusetts.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2015) Pest risk analysis for Myriophyllum heterophyllum. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21716a60cd3e895c5" w:history="1">
+      <w:hyperlink r:id="rId96096a7b643d70166" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4039,51 +4039,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Global Invasive Species Database (2011)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Myriophyllum heterophyllum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (aquatic plant). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65836a60cd3e896f1" w:history="1">
+      <w:hyperlink r:id="rId93386a7b643d702eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.issg.org/database/species/ecology.asp?si=1700&amp;fr=1&amp;sts=&amp;lang=SC</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 14 March 2015]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4883,51 +4883,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Newman J (2014) Rapid Risk Assessment of: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Myriophyllum heterophyllum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Michx. Defra. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80286a60cd3e89c67" w:history="1">
+      <w:hyperlink r:id="rId49756a7b643d70986" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.nonnativespecies. org/downloadDocument.cfm?id=1211</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 15 march 2015]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5283,51 +5283,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Myriophyllum heterophyllum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> a nightmare combination. Robson Meeting February 2011. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80826a60cd3e89ef2" w:history="1">
+      <w:hyperlink r:id="rId23276a7b643d70c05" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.robsonmeeting.org/valkenburg.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 15 march 2015]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5362,51 +5362,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Myriophyllum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in trade: What’s in a name? Robson Meeting Proceedings 2005. Waterland Management Ltd. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90906a60cd3e89f73" w:history="1">
+      <w:hyperlink r:id="rId15136a7b643d70c81" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.robsonmeeting.org</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5646,51 +5646,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Myriophyllum heterophyllum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30726a60cd3e8a14d" w:history="1">
+      <w:hyperlink r:id="rId47606a7b643d70e5b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5766,51 +5766,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 20-24. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37196a60cd3e8a214" w:history="1">
+      <w:hyperlink r:id="rId86976a7b643d70f23" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12277</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -5897,137 +5897,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="70814915">
+  <w:abstractNum w:abstractNumId="94479307">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="75837120">
+    <w:lvl w:ilvl="0" w:tplc="92696460">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="75837120" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="92696460" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="75837120" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="92696460" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="75837120" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="92696460" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="75837120" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="92696460" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="75837120" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="92696460" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="75837120" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="92696460" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="75837120" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="92696460" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="75837120" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="92696460" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="70814914">
+  <w:abstractNum w:abstractNumId="94479306">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="24616589">
+    <w:lvl w:ilvl="0" w:tplc="65716249">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6779,55 +6779,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="70814914">
-    <w:abstractNumId w:val="70814914"/>
+  <w:num w:numId="94479306">
+    <w:abstractNumId w:val="94479306"/>
   </w:num>
-  <w:num w:numId="70814915">
-    <w:abstractNumId w:val="70814915"/>
+  <w:num w:numId="94479307">
+    <w:abstractNumId w:val="94479307"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18377,51 +18377,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId916049320" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId791232983" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId77846a60cd3e86bfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYPHE/" TargetMode="External"/><Relationship Id="rId91176a60cd3e86c8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYPHE/categorization" TargetMode="External"/><Relationship Id="rId18496a60cd3e87400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYPHE/photos" TargetMode="External"/><Relationship Id="rId13576a60cd3e87516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.invasive.org/" TargetMode="External"/><Relationship Id="rId60696a60cd3e875a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ias.biodiversity.be/" TargetMode="External"/><Relationship Id="rId93026a60cd3e8764b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.verspreidingsatlas.nl/5500" TargetMode="External"/><Relationship Id="rId31546a60cd3e88dd4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ecy.wa.gov/programs/%20wq/plants/management/drawdown.html" TargetMode="External"/><Relationship Id="rId59486a60cd3e8943a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bsbi.org.uk" TargetMode="External"/><Relationship Id="rId56206a60cd3e8947a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc" TargetMode="External"/><Relationship Id="rId21716a60cd3e895c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId65836a60cd3e896f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.issg.org/database/species/ecology.asp?si=1700&amp;fr=1&amp;sts=&amp;lang=SC" TargetMode="External"/><Relationship Id="rId80286a60cd3e89c67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nonnativespecies.%20org/downloadDocument.cfm?id=1211" TargetMode="External"/><Relationship Id="rId80826a60cd3e89ef2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.robsonmeeting.org/valkenburg.pdf" TargetMode="External"/><Relationship Id="rId90906a60cd3e89f73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.robsonmeeting.org" TargetMode="External"/><Relationship Id="rId30726a60cd3e8a14d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId37196a60cd3e8a214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12277" TargetMode="External"/><Relationship Id="rId79026a60cd3e87301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79026a60cd3e87301.jpg"/><Relationship Id="rId45886a60cd3e87fa0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45886a60cd3e87fa0.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId570269651" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId902864712" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId18306a7b643d6ce02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYPHE/" TargetMode="External"/><Relationship Id="rId75846a7b643d6ce6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYPHE/categorization" TargetMode="External"/><Relationship Id="rId60556a7b643d6d966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYPHE/photos" TargetMode="External"/><Relationship Id="rId38726a7b643d6da7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.invasive.org/" TargetMode="External"/><Relationship Id="rId45236a7b643d6db05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ias.biodiversity.be/" TargetMode="External"/><Relationship Id="rId50266a7b643d6dba8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.verspreidingsatlas.nl/5500" TargetMode="External"/><Relationship Id="rId11476a7b643d6f867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ecy.wa.gov/programs/%20wq/plants/management/drawdown.html" TargetMode="External"/><Relationship Id="rId70876a7b643d6ff8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bsbi.org.uk" TargetMode="External"/><Relationship Id="rId33576a7b643d6ffdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc" TargetMode="External"/><Relationship Id="rId96096a7b643d70166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId93386a7b643d702eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.issg.org/database/species/ecology.asp?si=1700&amp;fr=1&amp;sts=&amp;lang=SC" TargetMode="External"/><Relationship Id="rId49756a7b643d70986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nonnativespecies.%20org/downloadDocument.cfm?id=1211" TargetMode="External"/><Relationship Id="rId23276a7b643d70c05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.robsonmeeting.org/valkenburg.pdf" TargetMode="External"/><Relationship Id="rId15136a7b643d70c81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.robsonmeeting.org" TargetMode="External"/><Relationship Id="rId47606a7b643d70e5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId86976a7b643d70f23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12277" TargetMode="External"/><Relationship Id="rId59616a7b643d6d850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59616a7b643d6d850.jpg"/><Relationship Id="rId33826a7b643d6e965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33826a7b643d6e965.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>