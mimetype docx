--- v13 (2026-08-11)
+++ v14 (2026-08-31)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Plantae: Magnoliophyta: Angiospermae: Basal core eudicots: Saxifragales: Haloragaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> broad-leaf water milfoil (US), variable water milfoil (US), variable-leaf water milfoil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18306a7b643d6ce02" w:history="1">
+            <w:hyperlink r:id="rId57636a95dec76f1c1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75846a7b643d6ce6b" w:history="1">
+            <w:hyperlink r:id="rId65116a95dec76f22b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MYPHE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="25632573" name="name63296a7b643d6d852" descr="2670.jpg"/>
+                  <wp:docPr id="57395052" name="name49616a95dec77030a" descr="2670.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2670.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId59616a7b643d6d850" cstate="print"/>
+                          <a:blip r:embed="rId47586a95dec770307" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId60556a7b643d6d966" w:history="1">
+            <w:hyperlink r:id="rId21766a95dec770497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -476,51 +476,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">It is generally regarded that in North America, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">M. heterophyllum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is native to the Eastern United States with a distribution throughout the southern region, and in the north, westwards to North Dakota (ENSR International, 2005). The species is considered invasive in much of the north-east (New England region) (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId38726a7b643d6da7d" w:history="1">
+      <w:hyperlink r:id="rId17466a95dec770600" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.invasive.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -555,51 +555,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is established in Austria, Belgium, France, Germany, Hungary, the Netherlands, Spain and Switzerland. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Myriophyllum heterophyllum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has not been recorded in the UK since 1969 (BSBI, 2012); efforts were made to confirm the absence in 2015. In Belgium, the species was first observed in 1993 (Bouxin &amp; Lambinon, 1996). The species appears to be established in several localities but does not seem to spread in an invasive way. Its current distribution is the Kempen region of Belgium (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId45236a7b643d6db05" w:history="1">
+      <w:hyperlink r:id="rId23196a95dec770698" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ias.biodiversity.be/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2015). In France </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -656,90 +656,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the Netherlands was in 1999 (van Valkenburg, 2011). In 2007, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">M. heterophyllum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was observed dominating a canal in Orvelte. In 2008, the plant was found in Loosdrecht and Maasbracht (an inland harbour). In 2010, it was recorded in Leeuwarden, again in urban canals. At present the species can be found throughout the south-east and central parts of the Netherlands (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId50266a7b643d6dba8" w:history="1">
+      <w:hyperlink r:id="rId97716a95dec770740" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.verspreidingsatlas.nl/5500</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="43883836" name="name32326a7b643d6e967" descr="MYPHE_distribution_map.jpg"/>
+            <wp:docPr id="84610345" name="name22726a95dec7712ef" descr="MYPHE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MYPHE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId33826a7b643d6e965" cstate="print"/>
+                    <a:blip r:embed="rId91496a95dec7712ec" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2643,51 +2643,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in spring.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Drawdown (see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11476a7b643d6f867" w:history="1">
+      <w:hyperlink r:id="rId82026a95dec77225b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ecy.wa.gov/programs/ wq/plants/management/drawdown.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) can also be used to control </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -3610,90 +3610,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">BSBI (2012)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Myriophyllum heterophyllum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70876a7b643d6ff8e" w:history="1">
+      <w:hyperlink r:id="rId30156a95dec7729be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.bsbi.org.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">/ [accessed on 18 March 2015]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2015) Invasive Species Compendium. CAB International, Wallingford (GB). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33576a7b643d6ffdd" w:history="1">
+      <w:hyperlink r:id="rId36526a95dec772a01" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 March 2015]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3853,51 +3853,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in Massachusetts.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2015) Pest risk analysis for Myriophyllum heterophyllum. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96096a7b643d70166" w:history="1">
+      <w:hyperlink r:id="rId16796a95dec772b78" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4039,51 +4039,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Global Invasive Species Database (2011)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Myriophyllum heterophyllum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (aquatic plant). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93386a7b643d702eb" w:history="1">
+      <w:hyperlink r:id="rId68896a95dec772d3a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.issg.org/database/species/ecology.asp?si=1700&amp;fr=1&amp;sts=&amp;lang=SC</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 14 March 2015]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4883,51 +4883,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Newman J (2014) Rapid Risk Assessment of: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Myriophyllum heterophyllum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Michx. Defra. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49756a7b643d70986" w:history="1">
+      <w:hyperlink r:id="rId75246a95dec773383" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.nonnativespecies. org/downloadDocument.cfm?id=1211</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 15 march 2015]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5283,51 +5283,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Myriophyllum heterophyllum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> a nightmare combination. Robson Meeting February 2011. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23276a7b643d70c05" w:history="1">
+      <w:hyperlink r:id="rId40846a95dec773685" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.robsonmeeting.org/valkenburg.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 15 march 2015]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5362,51 +5362,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Myriophyllum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in trade: What’s in a name? Robson Meeting Proceedings 2005. Waterland Management Ltd. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15136a7b643d70c81" w:history="1">
+      <w:hyperlink r:id="rId48076a95dec77372c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.robsonmeeting.org</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5646,51 +5646,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Myriophyllum heterophyllum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47606a7b643d70e5b" w:history="1">
+      <w:hyperlink r:id="rId80136a95dec77395a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5766,51 +5766,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 20-24. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86976a7b643d70f23" w:history="1">
+      <w:hyperlink r:id="rId60856a95dec773a2f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12277</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -5897,137 +5897,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="94479307">
+  <w:abstractNum w:abstractNumId="82503058">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="92696460">
+    <w:lvl w:ilvl="0" w:tplc="52458738">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="92696460" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="52458738" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="92696460" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="52458738" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="92696460" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="52458738" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="92696460" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="52458738" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="92696460" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="52458738" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="92696460" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="52458738" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="92696460" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="52458738" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="92696460" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="52458738" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="94479306">
+  <w:abstractNum w:abstractNumId="82503057">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="65716249">
+    <w:lvl w:ilvl="0" w:tplc="89013364">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6779,55 +6779,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="94479306">
-    <w:abstractNumId w:val="94479306"/>
+  <w:num w:numId="82503057">
+    <w:abstractNumId w:val="82503057"/>
   </w:num>
-  <w:num w:numId="94479307">
-    <w:abstractNumId w:val="94479307"/>
+  <w:num w:numId="82503058">
+    <w:abstractNumId w:val="82503058"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18377,51 +18377,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId570269651" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId902864712" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId18306a7b643d6ce02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYPHE/" TargetMode="External"/><Relationship Id="rId75846a7b643d6ce6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYPHE/categorization" TargetMode="External"/><Relationship Id="rId60556a7b643d6d966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYPHE/photos" TargetMode="External"/><Relationship Id="rId38726a7b643d6da7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.invasive.org/" TargetMode="External"/><Relationship Id="rId45236a7b643d6db05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ias.biodiversity.be/" TargetMode="External"/><Relationship Id="rId50266a7b643d6dba8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.verspreidingsatlas.nl/5500" TargetMode="External"/><Relationship Id="rId11476a7b643d6f867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ecy.wa.gov/programs/%20wq/plants/management/drawdown.html" TargetMode="External"/><Relationship Id="rId70876a7b643d6ff8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bsbi.org.uk" TargetMode="External"/><Relationship Id="rId33576a7b643d6ffdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc" TargetMode="External"/><Relationship Id="rId96096a7b643d70166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId93386a7b643d702eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.issg.org/database/species/ecology.asp?si=1700&amp;fr=1&amp;sts=&amp;lang=SC" TargetMode="External"/><Relationship Id="rId49756a7b643d70986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nonnativespecies.%20org/downloadDocument.cfm?id=1211" TargetMode="External"/><Relationship Id="rId23276a7b643d70c05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.robsonmeeting.org/valkenburg.pdf" TargetMode="External"/><Relationship Id="rId15136a7b643d70c81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.robsonmeeting.org" TargetMode="External"/><Relationship Id="rId47606a7b643d70e5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId86976a7b643d70f23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12277" TargetMode="External"/><Relationship Id="rId59616a7b643d6d850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59616a7b643d6d850.jpg"/><Relationship Id="rId33826a7b643d6e965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33826a7b643d6e965.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId976700323" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId909043152" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId57636a95dec76f1c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYPHE/" TargetMode="External"/><Relationship Id="rId65116a95dec76f22b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYPHE/categorization" TargetMode="External"/><Relationship Id="rId21766a95dec770497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYPHE/photos" TargetMode="External"/><Relationship Id="rId17466a95dec770600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.invasive.org/" TargetMode="External"/><Relationship Id="rId23196a95dec770698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ias.biodiversity.be/" TargetMode="External"/><Relationship Id="rId97716a95dec770740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.verspreidingsatlas.nl/5500" TargetMode="External"/><Relationship Id="rId82026a95dec77225b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ecy.wa.gov/programs/%20wq/plants/management/drawdown.html" TargetMode="External"/><Relationship Id="rId30156a95dec7729be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bsbi.org.uk" TargetMode="External"/><Relationship Id="rId36526a95dec772a01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc" TargetMode="External"/><Relationship Id="rId16796a95dec772b78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId68896a95dec772d3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.issg.org/database/species/ecology.asp?si=1700&amp;fr=1&amp;sts=&amp;lang=SC" TargetMode="External"/><Relationship Id="rId75246a95dec773383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nonnativespecies.%20org/downloadDocument.cfm?id=1211" TargetMode="External"/><Relationship Id="rId40846a95dec773685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.robsonmeeting.org/valkenburg.pdf" TargetMode="External"/><Relationship Id="rId48076a95dec77372c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.robsonmeeting.org" TargetMode="External"/><Relationship Id="rId80136a95dec77395a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId60856a95dec773a2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12277" TargetMode="External"/><Relationship Id="rId47586a95dec770307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47586a95dec770307.jpg"/><Relationship Id="rId91496a95dec7712ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91496a95dec7712ec.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>