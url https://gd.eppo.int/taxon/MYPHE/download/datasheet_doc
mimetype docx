--- v14 (2026-08-31)
+++ v15 (2026-08-31)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Plantae: Magnoliophyta: Angiospermae: Basal core eudicots: Saxifragales: Haloragaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> broad-leaf water milfoil (US), variable water milfoil (US), variable-leaf water milfoil</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57636a95dec76f1c1" w:history="1">
+            <w:hyperlink r:id="rId33826a95eb9855b4f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -285,51 +285,51 @@
               <w:t xml:space="preserve"> A2 list, Alert list (formerly)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> IAS of Union concern</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65116a95dec76f22b" w:history="1">
+            <w:hyperlink r:id="rId40486a95eb9855bba" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -343,86 +343,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MYPHE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="57395052" name="name49616a95dec77030a" descr="2670.jpg"/>
+                  <wp:docPr id="28526796" name="name13436a95eb98562fd" descr="2670.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2670.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId47586a95dec770307" cstate="print"/>
+                          <a:blip r:embed="rId22396a95eb98562fb" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId21766a95dec770497" w:history="1">
+            <w:hyperlink r:id="rId63026a95eb9856421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -476,51 +476,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">It is generally regarded that in North America, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">M. heterophyllum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is native to the Eastern United States with a distribution throughout the southern region, and in the north, westwards to North Dakota (ENSR International, 2005). The species is considered invasive in much of the north-east (New England region) (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId17466a95dec770600" w:history="1">
+      <w:hyperlink r:id="rId69786a95eb9856544" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.invasive.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -555,51 +555,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is established in Austria, Belgium, France, Germany, Hungary, the Netherlands, Spain and Switzerland. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Myriophyllum heterophyllum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> has not been recorded in the UK since 1969 (BSBI, 2012); efforts were made to confirm the absence in 2015. In Belgium, the species was first observed in 1993 (Bouxin &amp; Lambinon, 1996). The species appears to be established in several localities but does not seem to spread in an invasive way. Its current distribution is the Kempen region of Belgium (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId23196a95dec770698" w:history="1">
+      <w:hyperlink r:id="rId19836a95eb98565d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://ias.biodiversity.be/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2015). In France </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -656,90 +656,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the Netherlands was in 1999 (van Valkenburg, 2011). In 2007, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">M. heterophyllum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was observed dominating a canal in Orvelte. In 2008, the plant was found in Loosdrecht and Maasbracht (an inland harbour). In 2010, it was recorded in Leeuwarden, again in urban canals. At present the species can be found throughout the south-east and central parts of the Netherlands (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId97716a95dec770740" w:history="1">
+      <w:hyperlink r:id="rId22366a95eb985667c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.verspreidingsatlas.nl/5500</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="84610345" name="name22726a95dec7712ef" descr="MYPHE_distribution_map.jpg"/>
+            <wp:docPr id="8233812" name="name81076a95eb98571bc" descr="MYPHE_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MYPHE_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId91496a95dec7712ec" cstate="print"/>
+                    <a:blip r:embed="rId56336a95eb98571ba" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2643,51 +2643,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in spring.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Drawdown (see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82026a95dec77225b" w:history="1">
+      <w:hyperlink r:id="rId71846a95eb985856b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.ecy.wa.gov/programs/ wq/plants/management/drawdown.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) can also be used to control </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -3610,90 +3610,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">BSBI (2012)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Myriophyllum heterophyllum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30156a95dec7729be" w:history="1">
+      <w:hyperlink r:id="rId83946a95eb9859468" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.bsbi.org.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">/ [accessed on 18 March 2015]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2015) Invasive Species Compendium. CAB International, Wallingford (GB). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36526a95dec772a01" w:history="1">
+      <w:hyperlink r:id="rId44616a95eb98594ef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 18 March 2015]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3853,51 +3853,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) in Massachusetts.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2015) Pest risk analysis for Myriophyllum heterophyllum. EPPO, Paris. Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16796a95dec772b78" w:history="1">
+      <w:hyperlink r:id="rId52606a95eb9859650" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4039,51 +4039,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Global Invasive Species Database (2011)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Myriophyllum heterophyllum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (aquatic plant). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68896a95dec772d3a" w:history="1">
+      <w:hyperlink r:id="rId87546a95eb9859789" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.issg.org/database/species/ecology.asp?si=1700&amp;fr=1&amp;sts=&amp;lang=SC</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 14 March 2015]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4883,51 +4883,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Newman J (2014) Rapid Risk Assessment of: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Myriophyllum heterophyllum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Michx. Defra. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75246a95dec773383" w:history="1">
+      <w:hyperlink r:id="rId63506a95eb9859e7b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.nonnativespecies. org/downloadDocument.cfm?id=1211</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 15 march 2015]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5283,51 +5283,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Myriophyllum heterophyllum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> a nightmare combination. Robson Meeting February 2011. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40846a95dec773685" w:history="1">
+      <w:hyperlink r:id="rId38526a95eb985a17a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.robsonmeeting.org/valkenburg.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [accessed on 15 march 2015]. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5362,51 +5362,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Myriophyllum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in trade: What’s in a name? Robson Meeting Proceedings 2005. Waterland Management Ltd. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48076a95dec77372c" w:history="1">
+      <w:hyperlink r:id="rId71806a95eb985a1fe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.robsonmeeting.org</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5646,51 +5646,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Myriophyllum heterophyllum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80136a95dec77395a" w:history="1">
+      <w:hyperlink r:id="rId96676a95eb985a3ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5766,51 +5766,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO Bulletin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 20-24. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60856a95dec773a2f" w:history="1">
+      <w:hyperlink r:id="rId51526a95eb985a4ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/epp.12277</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1100" w:right="1100" w:bottom="1100" w:left="1100" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
@@ -5897,137 +5897,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="82503058">
+  <w:abstractNum w:abstractNumId="84291279">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="52458738">
+    <w:lvl w:ilvl="0" w:tplc="44312741">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="52458738" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="44312741" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="52458738" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="44312741" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="52458738" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="44312741" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="52458738" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="44312741" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="52458738" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="44312741" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="52458738" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="44312741" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="52458738" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="44312741" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="52458738" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="44312741" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="82503057">
+  <w:abstractNum w:abstractNumId="84291278">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="89013364">
+    <w:lvl w:ilvl="0" w:tplc="77739511">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6779,55 +6779,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="82503057">
-    <w:abstractNumId w:val="82503057"/>
+  <w:num w:numId="84291278">
+    <w:abstractNumId w:val="84291278"/>
   </w:num>
-  <w:num w:numId="82503058">
-    <w:abstractNumId w:val="82503058"/>
+  <w:num w:numId="84291279">
+    <w:abstractNumId w:val="84291279"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18377,51 +18377,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId976700323" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId909043152" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId57636a95dec76f1c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYPHE/" TargetMode="External"/><Relationship Id="rId65116a95dec76f22b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYPHE/categorization" TargetMode="External"/><Relationship Id="rId21766a95dec770497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYPHE/photos" TargetMode="External"/><Relationship Id="rId17466a95dec770600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.invasive.org/" TargetMode="External"/><Relationship Id="rId23196a95dec770698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ias.biodiversity.be/" TargetMode="External"/><Relationship Id="rId97716a95dec770740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.verspreidingsatlas.nl/5500" TargetMode="External"/><Relationship Id="rId82026a95dec77225b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ecy.wa.gov/programs/%20wq/plants/management/drawdown.html" TargetMode="External"/><Relationship Id="rId30156a95dec7729be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bsbi.org.uk" TargetMode="External"/><Relationship Id="rId36526a95dec772a01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc" TargetMode="External"/><Relationship Id="rId16796a95dec772b78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId68896a95dec772d3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.issg.org/database/species/ecology.asp?si=1700&amp;fr=1&amp;sts=&amp;lang=SC" TargetMode="External"/><Relationship Id="rId75246a95dec773383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nonnativespecies.%20org/downloadDocument.cfm?id=1211" TargetMode="External"/><Relationship Id="rId40846a95dec773685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.robsonmeeting.org/valkenburg.pdf" TargetMode="External"/><Relationship Id="rId48076a95dec77372c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.robsonmeeting.org" TargetMode="External"/><Relationship Id="rId80136a95dec77395a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId60856a95dec773a2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12277" TargetMode="External"/><Relationship Id="rId47586a95dec770307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47586a95dec770307.jpg"/><Relationship Id="rId91496a95dec7712ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91496a95dec7712ec.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId851567302" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId692619412" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId33826a95eb9855b4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYPHE/" TargetMode="External"/><Relationship Id="rId40486a95eb9855bba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYPHE/categorization" TargetMode="External"/><Relationship Id="rId63026a95eb9856421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYPHE/photos" TargetMode="External"/><Relationship Id="rId69786a95eb9856544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.invasive.org/" TargetMode="External"/><Relationship Id="rId19836a95eb98565d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ias.biodiversity.be/" TargetMode="External"/><Relationship Id="rId22366a95eb985667c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.verspreidingsatlas.nl/5500" TargetMode="External"/><Relationship Id="rId71846a95eb985856b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ecy.wa.gov/programs/%20wq/plants/management/drawdown.html" TargetMode="External"/><Relationship Id="rId83946a95eb9859468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bsbi.org.uk" TargetMode="External"/><Relationship Id="rId44616a95eb98594ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc" TargetMode="External"/><Relationship Id="rId52606a95eb9859650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eppo.int/QUARANTINE/Pest_Risk_Analysis/PRA_intro.htm" TargetMode="External"/><Relationship Id="rId87546a95eb9859789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.issg.org/database/species/ecology.asp?si=1700&amp;fr=1&amp;sts=&amp;lang=SC" TargetMode="External"/><Relationship Id="rId63506a95eb9859e7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nonnativespecies.%20org/downloadDocument.cfm?id=1211" TargetMode="External"/><Relationship Id="rId38526a95eb985a17a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.robsonmeeting.org/valkenburg.pdf" TargetMode="External"/><Relationship Id="rId71806a95eb985a1fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.robsonmeeting.org" TargetMode="External"/><Relationship Id="rId96676a95eb985a3ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId51526a95eb985a4ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/epp.12277" TargetMode="External"/><Relationship Id="rId22396a95eb98562fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22396a95eb98562fb.jpg"/><Relationship Id="rId56336a95eb98571ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56336a95eb98571ba.jpg"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>