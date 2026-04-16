--- v6 (2026-03-27)
+++ v7 (2026-04-16)
@@ -314,88 +314,88 @@
               <w:t xml:space="preserve"> Fennah</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> American palm cixiid, pallid cane leafhopper</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555269c657d13ede1" w:history="1">
+            <w:hyperlink r:id="rId733469e11416c3e96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId749369c657d13ee28" w:history="1">
+            <w:hyperlink r:id="rId465469e11416c3edb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -409,86 +409,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MYNDCR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="78003497" name="name466169c657d13f3b6" descr="1082.jpg"/>
+                  <wp:docPr id="68793798" name="name494369e11416c45af" descr="1082.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1082.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId880269c657d13f3b5" cstate="print"/>
+                          <a:blip r:embed="rId769169e11416c45ac" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId218869c657d13f515" w:history="1">
+            <w:hyperlink r:id="rId843869e11416c46db" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2478,63 +2478,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="69564683" name="name671969c657d140d3d" descr="MYNDCR_distribution_map.jpg"/>
+            <wp:docPr id="67840520" name="name510269e11416c62fd" descr="MYNDCR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MYNDCR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId523969c657d140d39" cstate="print"/>
+                    <a:blip r:embed="rId800269e11416c62fb" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3682,51 +3682,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bartlett CR, O’Brien LB &amp; Wilson SW (2014) A Review of the Planthoppers of the United States. Memoirs of the American Entomological Society, 50. American Entomological Society, Philadelphia, PA, U.S.A.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bourgoin T (2020) FLOW (Fulgoromorpha Lists on The Web): A world knowledge base dedicated to Fulgoromorpha, Version 8. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId148569c657d141833" w:history="1">
+      <w:hyperlink r:id="rId439169e11416c6cd2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.catalogueoflife.org/data/dataset/1011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5174,51 +5174,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Haplaxius crudus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId807469c657d142209" w:history="1">
+      <w:hyperlink r:id="rId469369e11416c764c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5231,63 +5231,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="77914627" name="name705269c657d1422dc" descr="eu_funding_250.png"/>
+            <wp:docPr id="97618407" name="name184369e11416c7706" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId899669c657d1422da" cstate="print"/>
+                    <a:blip r:embed="rId682069e11416c7705" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5385,137 +5385,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="58491301">
+  <w:abstractNum w:abstractNumId="40414432">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="96113012">
+    <w:lvl w:ilvl="0" w:tplc="29073093">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="96113012" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="29073093" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="96113012" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="29073093" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="96113012" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="29073093" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="96113012" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="29073093" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="96113012" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="29073093" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="96113012" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="29073093" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="96113012" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="29073093" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="96113012" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="29073093" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="58491300">
+  <w:abstractNum w:abstractNumId="40414431">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="19812393">
+    <w:lvl w:ilvl="0" w:tplc="78609558">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6267,55 +6267,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="58491300">
-    <w:abstractNumId w:val="58491300"/>
+  <w:num w:numId="40414431">
+    <w:abstractNumId w:val="40414431"/>
   </w:num>
-  <w:num w:numId="58491301">
-    <w:abstractNumId w:val="58491301"/>
+  <w:num w:numId="40414432">
+    <w:abstractNumId w:val="40414432"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17865,51 +17865,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId342427985" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId223222264" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId555269c657d13ede1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYNDCR/" TargetMode="External"/><Relationship Id="rId749369c657d13ee28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYNDCR/categorization" TargetMode="External"/><Relationship Id="rId218869c657d13f515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYNDCR/photos" TargetMode="External"/><Relationship Id="rId148569c657d141833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.catalogueoflife.org/data/dataset/1011" TargetMode="External"/><Relationship Id="rId807469c657d142209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId880269c657d13f3b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId880269c657d13f3b5.jpg"/><Relationship Id="rId523969c657d140d39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId523969c657d140d39.jpg"/><Relationship Id="rId899669c657d1422da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId899669c657d1422da.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId465422753" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId515051630" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId733469e11416c3e96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYNDCR/" TargetMode="External"/><Relationship Id="rId465469e11416c3edb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYNDCR/categorization" TargetMode="External"/><Relationship Id="rId843869e11416c46db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYNDCR/photos" TargetMode="External"/><Relationship Id="rId439169e11416c6cd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.catalogueoflife.org/data/dataset/1011" TargetMode="External"/><Relationship Id="rId469369e11416c764c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId769169e11416c45ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId769169e11416c45ac.jpg"/><Relationship Id="rId800269e11416c62fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId800269e11416c62fb.jpg"/><Relationship Id="rId682069e11416c7705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId682069e11416c7705.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>