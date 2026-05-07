--- v7 (2026-04-16)
+++ v8 (2026-05-07)
@@ -314,88 +314,88 @@
               <w:t xml:space="preserve"> Fennah</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> American palm cixiid, pallid cane leafhopper</w:t>
             </w:r>
-            <w:hyperlink r:id="rId733469e11416c3e96" w:history="1">
+            <w:hyperlink r:id="rId424969fcb860e0203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465469e11416c3edb" w:history="1">
+            <w:hyperlink r:id="rId946069fcb860e0249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -409,86 +409,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MYNDCR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="68793798" name="name494369e11416c45af" descr="1082.jpg"/>
+                  <wp:docPr id="35902711" name="name214569fcb860e2c1c" descr="1082.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1082.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId769169e11416c45ac" cstate="print"/>
+                          <a:blip r:embed="rId337869fcb860e2c1a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId843869e11416c46db" w:history="1">
+            <w:hyperlink r:id="rId817869fcb860e2d54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2478,63 +2478,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="67840520" name="name510269e11416c62fd" descr="MYNDCR_distribution_map.jpg"/>
+            <wp:docPr id="62662161" name="name369169fcb860e455b" descr="MYNDCR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MYNDCR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId800269e11416c62fb" cstate="print"/>
+                    <a:blip r:embed="rId881969fcb860e4558" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3682,51 +3682,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bartlett CR, O’Brien LB &amp; Wilson SW (2014) A Review of the Planthoppers of the United States. Memoirs of the American Entomological Society, 50. American Entomological Society, Philadelphia, PA, U.S.A.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bourgoin T (2020) FLOW (Fulgoromorpha Lists on The Web): A world knowledge base dedicated to Fulgoromorpha, Version 8. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId439169e11416c6cd2" w:history="1">
+      <w:hyperlink r:id="rId339769fcb860e4fd6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.catalogueoflife.org/data/dataset/1011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5174,51 +5174,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Haplaxius crudus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId469369e11416c764c" w:history="1">
+      <w:hyperlink r:id="rId483669fcb860e5960" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5231,63 +5231,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="97618407" name="name184369e11416c7706" descr="eu_funding_250.png"/>
+            <wp:docPr id="81337467" name="name762169fcb860e667d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId682069e11416c7705" cstate="print"/>
+                    <a:blip r:embed="rId993169fcb860e667c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5385,137 +5385,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="40414432">
+  <w:abstractNum w:abstractNumId="81121619">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="29073093">
+    <w:lvl w:ilvl="0" w:tplc="41946668">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="29073093" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="41946668" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="29073093" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="41946668" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="29073093" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="41946668" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="29073093" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="41946668" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="29073093" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="41946668" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="29073093" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="41946668" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="29073093" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="41946668" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="29073093" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="41946668" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40414431">
+  <w:abstractNum w:abstractNumId="81121618">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="78609558">
+    <w:lvl w:ilvl="0" w:tplc="20143846">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6267,55 +6267,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="40414431">
-    <w:abstractNumId w:val="40414431"/>
+  <w:num w:numId="81121618">
+    <w:abstractNumId w:val="81121618"/>
   </w:num>
-  <w:num w:numId="40414432">
-    <w:abstractNumId w:val="40414432"/>
+  <w:num w:numId="81121619">
+    <w:abstractNumId w:val="81121619"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17865,51 +17865,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId465422753" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId515051630" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId733469e11416c3e96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYNDCR/" TargetMode="External"/><Relationship Id="rId465469e11416c3edb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYNDCR/categorization" TargetMode="External"/><Relationship Id="rId843869e11416c46db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYNDCR/photos" TargetMode="External"/><Relationship Id="rId439169e11416c6cd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.catalogueoflife.org/data/dataset/1011" TargetMode="External"/><Relationship Id="rId469369e11416c764c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId769169e11416c45ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId769169e11416c45ac.jpg"/><Relationship Id="rId800269e11416c62fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId800269e11416c62fb.jpg"/><Relationship Id="rId682069e11416c7705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId682069e11416c7705.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId152427598" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId860715611" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId424969fcb860e0203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYNDCR/" TargetMode="External"/><Relationship Id="rId946069fcb860e0249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYNDCR/categorization" TargetMode="External"/><Relationship Id="rId817869fcb860e2d54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYNDCR/photos" TargetMode="External"/><Relationship Id="rId339769fcb860e4fd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.catalogueoflife.org/data/dataset/1011" TargetMode="External"/><Relationship Id="rId483669fcb860e5960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId337869fcb860e2c1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId337869fcb860e2c1a.jpg"/><Relationship Id="rId881969fcb860e4558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId881969fcb860e4558.jpg"/><Relationship Id="rId993169fcb860e667c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId993169fcb860e667c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>