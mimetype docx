--- v8 (2026-05-07)
+++ v9 (2026-05-30)
@@ -314,88 +314,88 @@
               <w:t xml:space="preserve"> Fennah</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> American palm cixiid, pallid cane leafhopper</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424969fcb860e0203" w:history="1">
+            <w:hyperlink r:id="rId49516a1b16f947f6b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId946069fcb860e0249" w:history="1">
+            <w:hyperlink r:id="rId52986a1b16f947fbe" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -409,86 +409,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MYNDCR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="35902711" name="name214569fcb860e2c1c" descr="1082.jpg"/>
+                  <wp:docPr id="51157252" name="name49326a1b16f948098" descr="1082.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1082.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId337869fcb860e2c1a" cstate="print"/>
+                          <a:blip r:embed="rId73266a1b16f948097" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId817869fcb860e2d54" w:history="1">
+            <w:hyperlink r:id="rId40096a1b16f9481bd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2478,63 +2478,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="62662161" name="name369169fcb860e455b" descr="MYNDCR_distribution_map.jpg"/>
+            <wp:docPr id="94102150" name="name24916a1b16f949ccb" descr="MYNDCR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MYNDCR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId881969fcb860e4558" cstate="print"/>
+                    <a:blip r:embed="rId88196a1b16f949cc9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3682,51 +3682,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bartlett CR, O’Brien LB &amp; Wilson SW (2014) A Review of the Planthoppers of the United States. Memoirs of the American Entomological Society, 50. American Entomological Society, Philadelphia, PA, U.S.A.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bourgoin T (2020) FLOW (Fulgoromorpha Lists on The Web): A world knowledge base dedicated to Fulgoromorpha, Version 8. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId339769fcb860e4fd6" w:history="1">
+      <w:hyperlink r:id="rId35266a1b16f94a6b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.catalogueoflife.org/data/dataset/1011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5174,51 +5174,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Haplaxius crudus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId483669fcb860e5960" w:history="1">
+      <w:hyperlink r:id="rId95166a1b16f94b00b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5231,63 +5231,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="81337467" name="name762169fcb860e667d" descr="eu_funding_250.png"/>
+            <wp:docPr id="80133378" name="name65676a1b16f94b0e6" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId993169fcb860e667c" cstate="print"/>
+                    <a:blip r:embed="rId53316a1b16f94b0e4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5385,137 +5385,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="81121619">
+  <w:abstractNum w:abstractNumId="41510198">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="41946668">
+    <w:lvl w:ilvl="0" w:tplc="45219353">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="41946668" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="45219353" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="41946668" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="45219353" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="41946668" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="45219353" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="41946668" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="45219353" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="41946668" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="45219353" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="41946668" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="45219353" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="41946668" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="45219353" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="41946668" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="45219353" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="81121618">
+  <w:abstractNum w:abstractNumId="41510197">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="20143846">
+    <w:lvl w:ilvl="0" w:tplc="85842164">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6267,55 +6267,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="81121618">
-    <w:abstractNumId w:val="81121618"/>
+  <w:num w:numId="41510197">
+    <w:abstractNumId w:val="41510197"/>
   </w:num>
-  <w:num w:numId="81121619">
-    <w:abstractNumId w:val="81121619"/>
+  <w:num w:numId="41510198">
+    <w:abstractNumId w:val="41510198"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17865,51 +17865,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId152427598" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId860715611" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId424969fcb860e0203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYNDCR/" TargetMode="External"/><Relationship Id="rId946069fcb860e0249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYNDCR/categorization" TargetMode="External"/><Relationship Id="rId817869fcb860e2d54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYNDCR/photos" TargetMode="External"/><Relationship Id="rId339769fcb860e4fd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.catalogueoflife.org/data/dataset/1011" TargetMode="External"/><Relationship Id="rId483669fcb860e5960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId337869fcb860e2c1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId337869fcb860e2c1a.jpg"/><Relationship Id="rId881969fcb860e4558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId881969fcb860e4558.jpg"/><Relationship Id="rId993169fcb860e667c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId993169fcb860e667c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId757943536" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId893095999" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId49516a1b16f947f6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYNDCR/" TargetMode="External"/><Relationship Id="rId52986a1b16f947fbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYNDCR/categorization" TargetMode="External"/><Relationship Id="rId40096a1b16f9481bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYNDCR/photos" TargetMode="External"/><Relationship Id="rId35266a1b16f94a6b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.catalogueoflife.org/data/dataset/1011" TargetMode="External"/><Relationship Id="rId95166a1b16f94b00b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId73266a1b16f948097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73266a1b16f948097.jpg"/><Relationship Id="rId88196a1b16f949cc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88196a1b16f949cc9.jpg"/><Relationship Id="rId53316a1b16f94b0e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53316a1b16f94b0e4.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>