--- v9 (2026-05-30)
+++ v10 (2026-06-24)
@@ -314,88 +314,88 @@
               <w:t xml:space="preserve"> Fennah</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> American palm cixiid, pallid cane leafhopper</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49516a1b16f947f6b" w:history="1">
+            <w:hyperlink r:id="rId28826a3b373d2c5e4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52986a1b16f947fbe" w:history="1">
+            <w:hyperlink r:id="rId45916a3b373d2c62a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -409,86 +409,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MYNDCR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="51157252" name="name49326a1b16f948098" descr="1082.jpg"/>
+                  <wp:docPr id="15262525" name="name31506a3b373d2cd9a" descr="1082.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1082.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId73266a1b16f948097" cstate="print"/>
+                          <a:blip r:embed="rId37456a3b373d2cd98" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId40096a1b16f9481bd" w:history="1">
+            <w:hyperlink r:id="rId13556a3b373d2cf04" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2478,63 +2478,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="94102150" name="name24916a1b16f949ccb" descr="MYNDCR_distribution_map.jpg"/>
+            <wp:docPr id="23654001" name="name83466a3b373d2e826" descr="MYNDCR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MYNDCR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId88196a1b16f949cc9" cstate="print"/>
+                    <a:blip r:embed="rId35096a3b373d2e822" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3682,51 +3682,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bartlett CR, O’Brien LB &amp; Wilson SW (2014) A Review of the Planthoppers of the United States. Memoirs of the American Entomological Society, 50. American Entomological Society, Philadelphia, PA, U.S.A.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bourgoin T (2020) FLOW (Fulgoromorpha Lists on The Web): A world knowledge base dedicated to Fulgoromorpha, Version 8. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35266a1b16f94a6b6" w:history="1">
+      <w:hyperlink r:id="rId84236a3b373d2f24d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.catalogueoflife.org/data/dataset/1011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5174,51 +5174,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Haplaxius crudus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95166a1b16f94b00b" w:history="1">
+      <w:hyperlink r:id="rId31086a3b373d2fbca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5231,63 +5231,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="80133378" name="name65676a1b16f94b0e6" descr="eu_funding_250.png"/>
+            <wp:docPr id="14335668" name="name39846a3b373d2ff7b" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId53316a1b16f94b0e4" cstate="print"/>
+                    <a:blip r:embed="rId12756a3b373d2ff79" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5385,137 +5385,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="41510198">
+  <w:abstractNum w:abstractNumId="79430417">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="45219353">
+    <w:lvl w:ilvl="0" w:tplc="92158671">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="45219353" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="92158671" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="45219353" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="92158671" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="45219353" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="92158671" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="45219353" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="92158671" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="45219353" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="92158671" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="45219353" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="92158671" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="45219353" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="92158671" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="45219353" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="92158671" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41510197">
+  <w:abstractNum w:abstractNumId="79430416">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="85842164">
+    <w:lvl w:ilvl="0" w:tplc="14347248">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6267,55 +6267,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="41510197">
-    <w:abstractNumId w:val="41510197"/>
+  <w:num w:numId="79430416">
+    <w:abstractNumId w:val="79430416"/>
   </w:num>
-  <w:num w:numId="41510198">
-    <w:abstractNumId w:val="41510198"/>
+  <w:num w:numId="79430417">
+    <w:abstractNumId w:val="79430417"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17865,51 +17865,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId757943536" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId893095999" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId49516a1b16f947f6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYNDCR/" TargetMode="External"/><Relationship Id="rId52986a1b16f947fbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYNDCR/categorization" TargetMode="External"/><Relationship Id="rId40096a1b16f9481bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYNDCR/photos" TargetMode="External"/><Relationship Id="rId35266a1b16f94a6b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.catalogueoflife.org/data/dataset/1011" TargetMode="External"/><Relationship Id="rId95166a1b16f94b00b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId73266a1b16f948097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73266a1b16f948097.jpg"/><Relationship Id="rId88196a1b16f949cc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88196a1b16f949cc9.jpg"/><Relationship Id="rId53316a1b16f94b0e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53316a1b16f94b0e4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId402380060" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId147748867" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId28826a3b373d2c5e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYNDCR/" TargetMode="External"/><Relationship Id="rId45916a3b373d2c62a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYNDCR/categorization" TargetMode="External"/><Relationship Id="rId13556a3b373d2cf04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYNDCR/photos" TargetMode="External"/><Relationship Id="rId84236a3b373d2f24d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.catalogueoflife.org/data/dataset/1011" TargetMode="External"/><Relationship Id="rId31086a3b373d2fbca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId37456a3b373d2cd98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37456a3b373d2cd98.jpg"/><Relationship Id="rId35096a3b373d2e822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35096a3b373d2e822.jpg"/><Relationship Id="rId12756a3b373d2ff79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12756a3b373d2ff79.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>