--- v10 (2026-06-24)
+++ v11 (2026-07-17)
@@ -314,88 +314,88 @@
               <w:t xml:space="preserve"> Fennah</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> American palm cixiid, pallid cane leafhopper</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28826a3b373d2c5e4" w:history="1">
+            <w:hyperlink r:id="rId70316a5a93446f5c2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45916a3b373d2c62a" w:history="1">
+            <w:hyperlink r:id="rId26946a5a93446f60b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -409,86 +409,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MYNDCR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="15262525" name="name31506a3b373d2cd9a" descr="1082.jpg"/>
+                  <wp:docPr id="62278008" name="name53816a5a93446fc83" descr="1082.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1082.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId37456a3b373d2cd98" cstate="print"/>
+                          <a:blip r:embed="rId26666a5a93446fc81" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId13556a3b373d2cf04" w:history="1">
+            <w:hyperlink r:id="rId67996a5a93446fdc1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2478,63 +2478,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="23654001" name="name83466a3b373d2e826" descr="MYNDCR_distribution_map.jpg"/>
+            <wp:docPr id="30702785" name="name11466a5a93447184a" descr="MYNDCR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MYNDCR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId35096a3b373d2e822" cstate="print"/>
+                    <a:blip r:embed="rId43026a5a934471847" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3682,51 +3682,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bartlett CR, O’Brien LB &amp; Wilson SW (2014) A Review of the Planthoppers of the United States. Memoirs of the American Entomological Society, 50. American Entomological Society, Philadelphia, PA, U.S.A.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bourgoin T (2020) FLOW (Fulgoromorpha Lists on The Web): A world knowledge base dedicated to Fulgoromorpha, Version 8. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84236a3b373d2f24d" w:history="1">
+      <w:hyperlink r:id="rId55966a5a9344726ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.catalogueoflife.org/data/dataset/1011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5174,51 +5174,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Haplaxius crudus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31086a3b373d2fbca" w:history="1">
+      <w:hyperlink r:id="rId19296a5a9344731de" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5231,63 +5231,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="14335668" name="name39846a3b373d2ff7b" descr="eu_funding_250.png"/>
+            <wp:docPr id="30798062" name="name67006a5a934473278" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12756a3b373d2ff79" cstate="print"/>
+                    <a:blip r:embed="rId60306a5a934473277" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5385,137 +5385,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="79430417">
+  <w:abstractNum w:abstractNumId="64447901">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="92158671">
+    <w:lvl w:ilvl="0" w:tplc="85036959">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="92158671" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="85036959" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="92158671" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="85036959" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="92158671" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="85036959" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="92158671" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="85036959" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="92158671" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="85036959" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="92158671" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="85036959" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="92158671" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="85036959" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="92158671" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="85036959" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="79430416">
+  <w:abstractNum w:abstractNumId="64447900">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="14347248">
+    <w:lvl w:ilvl="0" w:tplc="73008856">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6267,55 +6267,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="79430416">
-    <w:abstractNumId w:val="79430416"/>
+  <w:num w:numId="64447900">
+    <w:abstractNumId w:val="64447900"/>
   </w:num>
-  <w:num w:numId="79430417">
-    <w:abstractNumId w:val="79430417"/>
+  <w:num w:numId="64447901">
+    <w:abstractNumId w:val="64447901"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17865,51 +17865,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId402380060" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId147748867" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId28826a3b373d2c5e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYNDCR/" TargetMode="External"/><Relationship Id="rId45916a3b373d2c62a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYNDCR/categorization" TargetMode="External"/><Relationship Id="rId13556a3b373d2cf04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYNDCR/photos" TargetMode="External"/><Relationship Id="rId84236a3b373d2f24d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.catalogueoflife.org/data/dataset/1011" TargetMode="External"/><Relationship Id="rId31086a3b373d2fbca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId37456a3b373d2cd98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37456a3b373d2cd98.jpg"/><Relationship Id="rId35096a3b373d2e822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35096a3b373d2e822.jpg"/><Relationship Id="rId12756a3b373d2ff79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12756a3b373d2ff79.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId302914429" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId144362189" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId70316a5a93446f5c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYNDCR/" TargetMode="External"/><Relationship Id="rId26946a5a93446f60b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYNDCR/categorization" TargetMode="External"/><Relationship Id="rId67996a5a93446fdc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYNDCR/photos" TargetMode="External"/><Relationship Id="rId55966a5a9344726ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.catalogueoflife.org/data/dataset/1011" TargetMode="External"/><Relationship Id="rId19296a5a9344731de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId26666a5a93446fc81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26666a5a93446fc81.jpg"/><Relationship Id="rId43026a5a934471847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43026a5a934471847.jpg"/><Relationship Id="rId60306a5a934473277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60306a5a934473277.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>