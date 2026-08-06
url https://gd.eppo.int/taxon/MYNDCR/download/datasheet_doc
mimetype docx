--- v11 (2026-07-17)
+++ v12 (2026-08-06)
@@ -314,88 +314,88 @@
               <w:t xml:space="preserve"> Fennah</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> American palm cixiid, pallid cane leafhopper</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70316a5a93446f5c2" w:history="1">
+            <w:hyperlink r:id="rId31636a751a6fb928c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26946a5a93446f60b" w:history="1">
+            <w:hyperlink r:id="rId38296a751a6fb92d1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -409,86 +409,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MYNDCR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="62278008" name="name53816a5a93446fc83" descr="1082.jpg"/>
+                  <wp:docPr id="17046793" name="name12146a751a6fb9c4f" descr="1082.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1082.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId26666a5a93446fc81" cstate="print"/>
+                          <a:blip r:embed="rId44936a751a6fb9c4d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId67996a5a93446fdc1" w:history="1">
+            <w:hyperlink r:id="rId15506a751a6fb9d7d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2478,63 +2478,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="30702785" name="name11466a5a93447184a" descr="MYNDCR_distribution_map.jpg"/>
+            <wp:docPr id="1576722" name="name14476a751a6fbb6aa" descr="MYNDCR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MYNDCR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId43026a5a934471847" cstate="print"/>
+                    <a:blip r:embed="rId42856a751a6fbb6a6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3682,51 +3682,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bartlett CR, O’Brien LB &amp; Wilson SW (2014) A Review of the Planthoppers of the United States. Memoirs of the American Entomological Society, 50. American Entomological Society, Philadelphia, PA, U.S.A.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bourgoin T (2020) FLOW (Fulgoromorpha Lists on The Web): A world knowledge base dedicated to Fulgoromorpha, Version 8. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55966a5a9344726ed" w:history="1">
+      <w:hyperlink r:id="rId15216a751a6fbcbc6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.catalogueoflife.org/data/dataset/1011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5174,51 +5174,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Haplaxius crudus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19296a5a9344731de" w:history="1">
+      <w:hyperlink r:id="rId56626a751a6fbe519" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5231,63 +5231,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="30798062" name="name67006a5a934473278" descr="eu_funding_250.png"/>
+            <wp:docPr id="67730515" name="name16726a751a6fbe5f5" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId60306a5a934473277" cstate="print"/>
+                    <a:blip r:embed="rId92676a751a6fbe5f3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5385,137 +5385,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="64447901">
+  <w:abstractNum w:abstractNumId="13197634">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="85036959">
+    <w:lvl w:ilvl="0" w:tplc="25802765">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="85036959" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="25802765" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="85036959" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="25802765" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="85036959" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="25802765" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="85036959" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="25802765" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="85036959" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="25802765" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="85036959" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="25802765" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="85036959" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="25802765" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="85036959" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="25802765" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="64447900">
+  <w:abstractNum w:abstractNumId="13197633">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="73008856">
+    <w:lvl w:ilvl="0" w:tplc="12456188">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6267,55 +6267,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="64447900">
-    <w:abstractNumId w:val="64447900"/>
+  <w:num w:numId="13197633">
+    <w:abstractNumId w:val="13197633"/>
   </w:num>
-  <w:num w:numId="64447901">
-    <w:abstractNumId w:val="64447901"/>
+  <w:num w:numId="13197634">
+    <w:abstractNumId w:val="13197634"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17865,51 +17865,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId302914429" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId144362189" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId70316a5a93446f5c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYNDCR/" TargetMode="External"/><Relationship Id="rId26946a5a93446f60b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYNDCR/categorization" TargetMode="External"/><Relationship Id="rId67996a5a93446fdc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYNDCR/photos" TargetMode="External"/><Relationship Id="rId55966a5a9344726ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.catalogueoflife.org/data/dataset/1011" TargetMode="External"/><Relationship Id="rId19296a5a9344731de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId26666a5a93446fc81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26666a5a93446fc81.jpg"/><Relationship Id="rId43026a5a934471847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43026a5a934471847.jpg"/><Relationship Id="rId60306a5a934473277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60306a5a934473277.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId598208555" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId244325438" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId31636a751a6fb928c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYNDCR/" TargetMode="External"/><Relationship Id="rId38296a751a6fb92d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYNDCR/categorization" TargetMode="External"/><Relationship Id="rId15506a751a6fb9d7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYNDCR/photos" TargetMode="External"/><Relationship Id="rId15216a751a6fbcbc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.catalogueoflife.org/data/dataset/1011" TargetMode="External"/><Relationship Id="rId56626a751a6fbe519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId44936a751a6fb9c4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44936a751a6fb9c4d.jpg"/><Relationship Id="rId42856a751a6fbb6a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42856a751a6fbb6a6.jpg"/><Relationship Id="rId92676a751a6fbe5f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92676a751a6fbe5f3.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>