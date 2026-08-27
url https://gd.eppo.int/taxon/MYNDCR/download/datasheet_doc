--- v12 (2026-08-06)
+++ v13 (2026-08-27)
@@ -314,88 +314,88 @@
               <w:t xml:space="preserve"> Fennah</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> American palm cixiid, pallid cane leafhopper</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31636a751a6fb928c" w:history="1">
+            <w:hyperlink r:id="rId64256a8f930e213f8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38296a751a6fb92d1" w:history="1">
+            <w:hyperlink r:id="rId81526a8f930e2143e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -409,86 +409,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MYNDCR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="17046793" name="name12146a751a6fb9c4f" descr="1082.jpg"/>
+                  <wp:docPr id="17512071" name="name18026a8f930e21a7d" descr="1082.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1082.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId44936a751a6fb9c4d" cstate="print"/>
+                          <a:blip r:embed="rId27256a8f930e21a7b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId15506a751a6fb9d7d" w:history="1">
+            <w:hyperlink r:id="rId37626a8f930e21bb8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2478,63 +2478,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="1576722" name="name14476a751a6fbb6aa" descr="MYNDCR_distribution_map.jpg"/>
+            <wp:docPr id="97372241" name="name34126a8f930e234bf" descr="MYNDCR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MYNDCR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId42856a751a6fbb6a6" cstate="print"/>
+                    <a:blip r:embed="rId20566a8f930e234bc" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3682,51 +3682,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bartlett CR, O’Brien LB &amp; Wilson SW (2014) A Review of the Planthoppers of the United States. Memoirs of the American Entomological Society, 50. American Entomological Society, Philadelphia, PA, U.S.A.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bourgoin T (2020) FLOW (Fulgoromorpha Lists on The Web): A world knowledge base dedicated to Fulgoromorpha, Version 8. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15216a751a6fbcbc6" w:history="1">
+      <w:hyperlink r:id="rId92276a8f930e23e9e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.catalogueoflife.org/data/dataset/1011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5174,51 +5174,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Haplaxius crudus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56626a751a6fbe519" w:history="1">
+      <w:hyperlink r:id="rId21416a8f930e2481e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5231,63 +5231,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="67730515" name="name16726a751a6fbe5f5" descr="eu_funding_250.png"/>
+            <wp:docPr id="50048377" name="name10566a8f930e2490a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId92676a751a6fbe5f3" cstate="print"/>
+                    <a:blip r:embed="rId28616a8f930e24908" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5385,137 +5385,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="13197634">
+  <w:abstractNum w:abstractNumId="36800749">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="25802765">
+    <w:lvl w:ilvl="0" w:tplc="72272040">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="25802765" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="72272040" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="25802765" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="72272040" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="25802765" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="72272040" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="25802765" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="72272040" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="25802765" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="72272040" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="25802765" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="72272040" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="25802765" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="72272040" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="25802765" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="72272040" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13197633">
+  <w:abstractNum w:abstractNumId="36800748">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="12456188">
+    <w:lvl w:ilvl="0" w:tplc="77286245">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6267,55 +6267,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="13197633">
-    <w:abstractNumId w:val="13197633"/>
+  <w:num w:numId="36800748">
+    <w:abstractNumId w:val="36800748"/>
   </w:num>
-  <w:num w:numId="13197634">
-    <w:abstractNumId w:val="13197634"/>
+  <w:num w:numId="36800749">
+    <w:abstractNumId w:val="36800749"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17865,51 +17865,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId598208555" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId244325438" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId31636a751a6fb928c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYNDCR/" TargetMode="External"/><Relationship Id="rId38296a751a6fb92d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYNDCR/categorization" TargetMode="External"/><Relationship Id="rId15506a751a6fb9d7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYNDCR/photos" TargetMode="External"/><Relationship Id="rId15216a751a6fbcbc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.catalogueoflife.org/data/dataset/1011" TargetMode="External"/><Relationship Id="rId56626a751a6fbe519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId44936a751a6fb9c4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44936a751a6fb9c4d.jpg"/><Relationship Id="rId42856a751a6fbb6a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42856a751a6fbb6a6.jpg"/><Relationship Id="rId92676a751a6fbe5f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92676a751a6fbe5f3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId925153002" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId914806366" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId64256a8f930e213f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYNDCR/" TargetMode="External"/><Relationship Id="rId81526a8f930e2143e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYNDCR/categorization" TargetMode="External"/><Relationship Id="rId37626a8f930e21bb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYNDCR/photos" TargetMode="External"/><Relationship Id="rId92276a8f930e23e9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.catalogueoflife.org/data/dataset/1011" TargetMode="External"/><Relationship Id="rId21416a8f930e2481e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId27256a8f930e21a7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27256a8f930e21a7b.jpg"/><Relationship Id="rId20566a8f930e234bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20566a8f930e234bc.jpg"/><Relationship Id="rId28616a8f930e24908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28616a8f930e24908.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>