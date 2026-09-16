--- v13 (2026-08-27)
+++ v14 (2026-09-16)
@@ -314,88 +314,88 @@
               <w:t xml:space="preserve"> Fennah</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> American palm cixiid, pallid cane leafhopper</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64256a8f930e213f8" w:history="1">
+            <w:hyperlink r:id="rId16496aaa6e1bb8c29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81526a8f930e2143e" w:history="1">
+            <w:hyperlink r:id="rId55806aaa6e1bb8c81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -409,86 +409,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MYNDCR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="17512071" name="name18026a8f930e21a7d" descr="1082.jpg"/>
+                  <wp:docPr id="39405261" name="name77746aaa6e1bb9577" descr="1082.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1082.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId27256a8f930e21a7b" cstate="print"/>
+                          <a:blip r:embed="rId26126aaa6e1bb9549" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId37626a8f930e21bb8" w:history="1">
+            <w:hyperlink r:id="rId42446aaa6e1bb96d3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -2478,63 +2478,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="97372241" name="name34126a8f930e234bf" descr="MYNDCR_distribution_map.jpg"/>
+            <wp:docPr id="84862885" name="name57616aaa6e1bbb161" descr="MYNDCR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MYNDCR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20566a8f930e234bc" cstate="print"/>
+                    <a:blip r:embed="rId53446aaa6e1bbb15e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3682,51 +3682,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bartlett CR, O’Brien LB &amp; Wilson SW (2014) A Review of the Planthoppers of the United States. Memoirs of the American Entomological Society, 50. American Entomological Society, Philadelphia, PA, U.S.A.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bourgoin T (2020) FLOW (Fulgoromorpha Lists on The Web): A world knowledge base dedicated to Fulgoromorpha, Version 8. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92276a8f930e23e9e" w:history="1">
+      <w:hyperlink r:id="rId23606aaa6e1bbbb76" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.catalogueoflife.org/data/dataset/1011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5174,51 +5174,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Haplaxius crudus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21416a8f930e2481e" w:history="1">
+      <w:hyperlink r:id="rId57356aaa6e1bbc57e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5231,63 +5231,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="50048377" name="name10566a8f930e2490a" descr="eu_funding_250.png"/>
+            <wp:docPr id="80975328" name="name96256aaa6e1bbc64d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId28616a8f930e24908" cstate="print"/>
+                    <a:blip r:embed="rId99046aaa6e1bbc64b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5385,137 +5385,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="36800749">
+  <w:abstractNum w:abstractNumId="71772985">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72272040">
+    <w:lvl w:ilvl="0" w:tplc="37157861">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="72272040" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="37157861" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="72272040" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="37157861" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="72272040" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="37157861" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="72272040" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="37157861" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="72272040" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="37157861" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="72272040" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="37157861" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="72272040" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="37157861" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="72272040" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="37157861" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36800748">
+  <w:abstractNum w:abstractNumId="71772984">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="77286245">
+    <w:lvl w:ilvl="0" w:tplc="52771843">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6267,55 +6267,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="36800748">
-    <w:abstractNumId w:val="36800748"/>
+  <w:num w:numId="71772984">
+    <w:abstractNumId w:val="71772984"/>
   </w:num>
-  <w:num w:numId="36800749">
-    <w:abstractNumId w:val="36800749"/>
+  <w:num w:numId="71772985">
+    <w:abstractNumId w:val="71772985"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -17865,51 +17865,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId925153002" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId914806366" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId64256a8f930e213f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYNDCR/" TargetMode="External"/><Relationship Id="rId81526a8f930e2143e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYNDCR/categorization" TargetMode="External"/><Relationship Id="rId37626a8f930e21bb8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYNDCR/photos" TargetMode="External"/><Relationship Id="rId92276a8f930e23e9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.catalogueoflife.org/data/dataset/1011" TargetMode="External"/><Relationship Id="rId21416a8f930e2481e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId27256a8f930e21a7b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27256a8f930e21a7b.jpg"/><Relationship Id="rId20566a8f930e234bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20566a8f930e234bc.jpg"/><Relationship Id="rId28616a8f930e24908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28616a8f930e24908.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId383336996" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId548040459" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId16496aaa6e1bb8c29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYNDCR/" TargetMode="External"/><Relationship Id="rId55806aaa6e1bb8c81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYNDCR/categorization" TargetMode="External"/><Relationship Id="rId42446aaa6e1bb96d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYNDCR/photos" TargetMode="External"/><Relationship Id="rId23606aaa6e1bbbb76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.catalogueoflife.org/data/dataset/1011" TargetMode="External"/><Relationship Id="rId57356aaa6e1bbc57e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId26126aaa6e1bb9549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26126aaa6e1bb9549.jpg"/><Relationship Id="rId53446aaa6e1bbb15e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53446aaa6e1bbb15e.jpg"/><Relationship Id="rId99046aaa6e1bbc64b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99046aaa6e1bbc64b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>