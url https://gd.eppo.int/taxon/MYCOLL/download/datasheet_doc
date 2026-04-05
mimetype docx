--- v7 (2026-03-16)
+++ v8 (2026-04-05)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Kitajima</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> needle cast of Japanese larch</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101069b81d92cf1c2" w:history="1">
+            <w:hyperlink r:id="rId760869d2adb043f2b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId754969b81d92cf22b" w:history="1">
+            <w:hyperlink r:id="rId974369d2adb043f93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MYCOLL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="80246821" name="name837069b81d92cf7dd" descr="1079.jpg"/>
+                  <wp:docPr id="78129319" name="name718469d2adb044088" descr="1079.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1079.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId455269b81d92cf7dc" cstate="print"/>
+                          <a:blip r:embed="rId907369d2adb044087" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId543469b81d92cf912" w:history="1">
+            <w:hyperlink r:id="rId440069d2adb0441b2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1233,63 +1233,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">No records of the disease are known from the European Union (Anon., 2019), the United Kingdom (Fera, 2019), or any other part of the EPPO region.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="86560742" name="name493369b81d92d0a68" descr="MYCOLL_distribution_map.jpg"/>
+            <wp:docPr id="95098875" name="name571569d2adb045440" descr="MYCOLL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MYCOLL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId113269b81d92d0a66" cstate="print"/>
+                    <a:blip r:embed="rId760369d2adb04543b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1760,51 +1760,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1957) can be used for morphological identification. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mycodiella laricis-leptolepidis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> can also be distinguished from other species in the Mycosphaerellaceae based on DNA sequences. A protocol and reference sequences are available on the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId566669b81d92d0f53" w:history="1">
+      <w:hyperlink r:id="rId280069d2adb0459a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO-Q-bank website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -2876,51 +2876,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 499-506. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId103069b81d92d16a7" w:history="1">
+      <w:hyperlink r:id="rId926469d2adb046119" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3832/ifor3570-013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -2946,101 +2946,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mycodiella laricis-leptolepidis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId785169b81d92d1720" w:history="1">
+      <w:hyperlink r:id="rId399469d2adb0461d8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.35291</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mycodiella laricis-leptolepidis. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId983269b81d92d1771" w:history="1">
+      <w:hyperlink r:id="rId247369d2adb04622e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5246</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3106,51 +3106,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mycodiella laricis-leptolepidis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId634569b81d92d1826" w:history="1">
+      <w:hyperlink r:id="rId446169d2adb0462e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3341,81 +3341,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 3-6. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId494769b81d92d1995" w:history="1">
+      <w:hyperlink r:id="rId747969d2adb046477" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1978.tb02760.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="66186827" name="name331269b81d92d19e9" descr="eu_funding_250.png"/>
+            <wp:docPr id="3615037" name="name202069d2adb046511" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId979369b81d92d19e8" cstate="print"/>
+                    <a:blip r:embed="rId366069d2adb046510" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3513,137 +3513,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="62873460">
+  <w:abstractNum w:abstractNumId="33618211">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="91564790">
+    <w:lvl w:ilvl="0" w:tplc="80372841">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="91564790" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="80372841" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="91564790" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="80372841" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="91564790" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="80372841" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="91564790" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="80372841" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="91564790" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="80372841" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="91564790" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="80372841" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="91564790" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="80372841" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="91564790" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="80372841" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="62873459">
+  <w:abstractNum w:abstractNumId="33618210">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="89274429">
+    <w:lvl w:ilvl="0" w:tplc="60130906">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4395,55 +4395,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="62873459">
-    <w:abstractNumId w:val="62873459"/>
+  <w:num w:numId="33618210">
+    <w:abstractNumId w:val="33618210"/>
   </w:num>
-  <w:num w:numId="62873460">
-    <w:abstractNumId w:val="62873460"/>
+  <w:num w:numId="33618211">
+    <w:abstractNumId w:val="33618211"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15993,51 +15993,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId697004735" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId267751054" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId101069b81d92cf1c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLL/" TargetMode="External"/><Relationship Id="rId754969b81d92cf22b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLL/categorization" TargetMode="External"/><Relationship Id="rId543469b81d92cf912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLL/photos" TargetMode="External"/><Relationship Id="rId566669b81d92d0f53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/fungi/methodologies/MycosphaerellaMethodologies" TargetMode="External"/><Relationship Id="rId103069b81d92d16a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3832/ifor3570-013" TargetMode="External"/><Relationship Id="rId785169b81d92d1720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.35291" TargetMode="External"/><Relationship Id="rId983269b81d92d1771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5246" TargetMode="External"/><Relationship Id="rId634569b81d92d1826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId494769b81d92d1995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1978.tb02760.x" TargetMode="External"/><Relationship Id="rId455269b81d92cf7dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId455269b81d92cf7dc.jpg"/><Relationship Id="rId113269b81d92d0a66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId113269b81d92d0a66.jpg"/><Relationship Id="rId979369b81d92d19e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId979369b81d92d19e8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId285822741" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId410942728" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId760869d2adb043f2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLL/" TargetMode="External"/><Relationship Id="rId974369d2adb043f93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLL/categorization" TargetMode="External"/><Relationship Id="rId440069d2adb0441b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLL/photos" TargetMode="External"/><Relationship Id="rId280069d2adb0459a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/fungi/methodologies/MycosphaerellaMethodologies" TargetMode="External"/><Relationship Id="rId926469d2adb046119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3832/ifor3570-013" TargetMode="External"/><Relationship Id="rId399469d2adb0461d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.35291" TargetMode="External"/><Relationship Id="rId247369d2adb04622e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5246" TargetMode="External"/><Relationship Id="rId446169d2adb0462e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId747969d2adb046477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1978.tb02760.x" TargetMode="External"/><Relationship Id="rId907369d2adb044087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId907369d2adb044087.jpg"/><Relationship Id="rId760369d2adb04543b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId760369d2adb04543b.jpg"/><Relationship Id="rId366069d2adb046510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId366069d2adb046510.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>