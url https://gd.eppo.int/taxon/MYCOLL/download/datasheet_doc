--- v8 (2026-04-05)
+++ v9 (2026-04-26)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Kitajima</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> needle cast of Japanese larch</w:t>
             </w:r>
-            <w:hyperlink r:id="rId760869d2adb043f2b" w:history="1">
+            <w:hyperlink r:id="rId928169ed9cacc2cc4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId974369d2adb043f93" w:history="1">
+            <w:hyperlink r:id="rId429969ed9cacc2d2d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MYCOLL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="78129319" name="name718469d2adb044088" descr="1079.jpg"/>
+                  <wp:docPr id="54338579" name="name938769ed9cacc31f9" descr="1079.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1079.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId907369d2adb044087" cstate="print"/>
+                          <a:blip r:embed="rId841669ed9cacc31f7" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId440069d2adb0441b2" w:history="1">
+            <w:hyperlink r:id="rId140969ed9cacc3335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1233,63 +1233,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">No records of the disease are known from the European Union (Anon., 2019), the United Kingdom (Fera, 2019), or any other part of the EPPO region.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="95098875" name="name571569d2adb045440" descr="MYCOLL_distribution_map.jpg"/>
+            <wp:docPr id="39269227" name="name386669ed9cacc43aa" descr="MYCOLL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MYCOLL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId760369d2adb04543b" cstate="print"/>
+                    <a:blip r:embed="rId569569ed9cacc43a6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1760,51 +1760,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1957) can be used for morphological identification. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mycodiella laricis-leptolepidis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> can also be distinguished from other species in the Mycosphaerellaceae based on DNA sequences. A protocol and reference sequences are available on the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId280069d2adb0459a8" w:history="1">
+      <w:hyperlink r:id="rId642469ed9cacc48ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO-Q-bank website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -2876,51 +2876,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 499-506. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId926469d2adb046119" w:history="1">
+      <w:hyperlink r:id="rId440669ed9cacc5043" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3832/ifor3570-013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -2946,101 +2946,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mycodiella laricis-leptolepidis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId399469d2adb0461d8" w:history="1">
+      <w:hyperlink r:id="rId142569ed9cacc50be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.35291</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mycodiella laricis-leptolepidis. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId247369d2adb04622e" w:history="1">
+      <w:hyperlink r:id="rId302869ed9cacc5110" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5246</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3106,51 +3106,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mycodiella laricis-leptolepidis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId446169d2adb0462e6" w:history="1">
+      <w:hyperlink r:id="rId532969ed9cacc51c6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3341,81 +3341,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 3-6. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId747969d2adb046477" w:history="1">
+      <w:hyperlink r:id="rId266769ed9cacc5336" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1978.tb02760.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="3615037" name="name202069d2adb046511" descr="eu_funding_250.png"/>
+            <wp:docPr id="8453545" name="name548369ed9cacc5392" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId366069d2adb046510" cstate="print"/>
+                    <a:blip r:embed="rId974369ed9cacc5391" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3513,137 +3513,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="33618211">
+  <w:abstractNum w:abstractNumId="44175970">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="80372841">
+    <w:lvl w:ilvl="0" w:tplc="20686277">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="80372841" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="20686277" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="80372841" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="20686277" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="80372841" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="20686277" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="80372841" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="20686277" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="80372841" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="20686277" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="80372841" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="20686277" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="80372841" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="20686277" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="80372841" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="20686277" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33618210">
+  <w:abstractNum w:abstractNumId="44175969">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="60130906">
+    <w:lvl w:ilvl="0" w:tplc="74229066">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4395,55 +4395,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="33618210">
-    <w:abstractNumId w:val="33618210"/>
+  <w:num w:numId="44175969">
+    <w:abstractNumId w:val="44175969"/>
   </w:num>
-  <w:num w:numId="33618211">
-    <w:abstractNumId w:val="33618211"/>
+  <w:num w:numId="44175970">
+    <w:abstractNumId w:val="44175970"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15993,51 +15993,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId285822741" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId410942728" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId760869d2adb043f2b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLL/" TargetMode="External"/><Relationship Id="rId974369d2adb043f93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLL/categorization" TargetMode="External"/><Relationship Id="rId440069d2adb0441b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLL/photos" TargetMode="External"/><Relationship Id="rId280069d2adb0459a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/fungi/methodologies/MycosphaerellaMethodologies" TargetMode="External"/><Relationship Id="rId926469d2adb046119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3832/ifor3570-013" TargetMode="External"/><Relationship Id="rId399469d2adb0461d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.35291" TargetMode="External"/><Relationship Id="rId247369d2adb04622e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5246" TargetMode="External"/><Relationship Id="rId446169d2adb0462e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId747969d2adb046477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1978.tb02760.x" TargetMode="External"/><Relationship Id="rId907369d2adb044087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId907369d2adb044087.jpg"/><Relationship Id="rId760369d2adb04543b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId760369d2adb04543b.jpg"/><Relationship Id="rId366069d2adb046510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId366069d2adb046510.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId212398417" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId540296675" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId928169ed9cacc2cc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLL/" TargetMode="External"/><Relationship Id="rId429969ed9cacc2d2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLL/categorization" TargetMode="External"/><Relationship Id="rId140969ed9cacc3335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLL/photos" TargetMode="External"/><Relationship Id="rId642469ed9cacc48ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/fungi/methodologies/MycosphaerellaMethodologies" TargetMode="External"/><Relationship Id="rId440669ed9cacc5043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3832/ifor3570-013" TargetMode="External"/><Relationship Id="rId142569ed9cacc50be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.35291" TargetMode="External"/><Relationship Id="rId302869ed9cacc5110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5246" TargetMode="External"/><Relationship Id="rId532969ed9cacc51c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId266769ed9cacc5336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1978.tb02760.x" TargetMode="External"/><Relationship Id="rId841669ed9cacc31f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId841669ed9cacc31f7.jpg"/><Relationship Id="rId569569ed9cacc43a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId569569ed9cacc43a6.jpg"/><Relationship Id="rId974369ed9cacc5391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId974369ed9cacc5391.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>