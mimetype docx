--- v9 (2026-04-26)
+++ v10 (2026-04-26)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Kitajima</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> needle cast of Japanese larch</w:t>
             </w:r>
-            <w:hyperlink r:id="rId928169ed9cacc2cc4" w:history="1">
+            <w:hyperlink r:id="rId770469edae7422118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429969ed9cacc2d2d" w:history="1">
+            <w:hyperlink r:id="rId486269edae7422180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MYCOLL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="54338579" name="name938769ed9cacc31f9" descr="1079.jpg"/>
+                  <wp:docPr id="72890917" name="name363969edae7422939" descr="1079.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1079.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId841669ed9cacc31f7" cstate="print"/>
+                          <a:blip r:embed="rId335169edae7422937" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId140969ed9cacc3335" w:history="1">
+            <w:hyperlink r:id="rId992469edae7422a83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1233,63 +1233,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">No records of the disease are known from the European Union (Anon., 2019), the United Kingdom (Fera, 2019), or any other part of the EPPO region.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="39269227" name="name386669ed9cacc43aa" descr="MYCOLL_distribution_map.jpg"/>
+            <wp:docPr id="31349461" name="name764469edae7423afd" descr="MYCOLL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MYCOLL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId569569ed9cacc43a6" cstate="print"/>
+                    <a:blip r:embed="rId973269edae7423afa" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1760,51 +1760,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1957) can be used for morphological identification. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mycodiella laricis-leptolepidis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> can also be distinguished from other species in the Mycosphaerellaceae based on DNA sequences. A protocol and reference sequences are available on the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId642469ed9cacc48ed" w:history="1">
+      <w:hyperlink r:id="rId268469edae7423fe3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO-Q-bank website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -2876,51 +2876,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 499-506. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId440669ed9cacc5043" w:history="1">
+      <w:hyperlink r:id="rId178769edae7424759" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3832/ifor3570-013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -2946,101 +2946,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mycodiella laricis-leptolepidis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId142569ed9cacc50be" w:history="1">
+      <w:hyperlink r:id="rId997869edae74247d3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.35291</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mycodiella laricis-leptolepidis. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId302869ed9cacc5110" w:history="1">
+      <w:hyperlink r:id="rId416869edae7424826" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5246</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3106,51 +3106,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mycodiella laricis-leptolepidis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId532969ed9cacc51c6" w:history="1">
+      <w:hyperlink r:id="rId904369edae74248dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3341,81 +3341,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 3-6. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId266769ed9cacc5336" w:history="1">
+      <w:hyperlink r:id="rId199869edae7424a4c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1978.tb02760.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="8453545" name="name548369ed9cacc5392" descr="eu_funding_250.png"/>
+            <wp:docPr id="16413224" name="name611169edae7424aa6" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId974369ed9cacc5391" cstate="print"/>
+                    <a:blip r:embed="rId959369edae7424aa5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3513,137 +3513,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="44175970">
+  <w:abstractNum w:abstractNumId="51279792">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="20686277">
+    <w:lvl w:ilvl="0" w:tplc="95279308">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="20686277" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="95279308" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="20686277" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="95279308" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="20686277" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="95279308" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="20686277" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="95279308" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="20686277" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="95279308" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="20686277" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="95279308" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="20686277" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="95279308" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="20686277" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="95279308" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44175969">
+  <w:abstractNum w:abstractNumId="51279791">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="74229066">
+    <w:lvl w:ilvl="0" w:tplc="63086329">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4395,55 +4395,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="44175969">
-    <w:abstractNumId w:val="44175969"/>
+  <w:num w:numId="51279791">
+    <w:abstractNumId w:val="51279791"/>
   </w:num>
-  <w:num w:numId="44175970">
-    <w:abstractNumId w:val="44175970"/>
+  <w:num w:numId="51279792">
+    <w:abstractNumId w:val="51279792"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15993,51 +15993,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId212398417" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId540296675" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId928169ed9cacc2cc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLL/" TargetMode="External"/><Relationship Id="rId429969ed9cacc2d2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLL/categorization" TargetMode="External"/><Relationship Id="rId140969ed9cacc3335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLL/photos" TargetMode="External"/><Relationship Id="rId642469ed9cacc48ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/fungi/methodologies/MycosphaerellaMethodologies" TargetMode="External"/><Relationship Id="rId440669ed9cacc5043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3832/ifor3570-013" TargetMode="External"/><Relationship Id="rId142569ed9cacc50be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.35291" TargetMode="External"/><Relationship Id="rId302869ed9cacc5110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5246" TargetMode="External"/><Relationship Id="rId532969ed9cacc51c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId266769ed9cacc5336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1978.tb02760.x" TargetMode="External"/><Relationship Id="rId841669ed9cacc31f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId841669ed9cacc31f7.jpg"/><Relationship Id="rId569569ed9cacc43a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId569569ed9cacc43a6.jpg"/><Relationship Id="rId974369ed9cacc5391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId974369ed9cacc5391.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId255982055" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId612252369" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId770469edae7422118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLL/" TargetMode="External"/><Relationship Id="rId486269edae7422180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLL/categorization" TargetMode="External"/><Relationship Id="rId992469edae7422a83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLL/photos" TargetMode="External"/><Relationship Id="rId268469edae7423fe3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/fungi/methodologies/MycosphaerellaMethodologies" TargetMode="External"/><Relationship Id="rId178769edae7424759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3832/ifor3570-013" TargetMode="External"/><Relationship Id="rId997869edae74247d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.35291" TargetMode="External"/><Relationship Id="rId416869edae7424826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5246" TargetMode="External"/><Relationship Id="rId904369edae74248dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId199869edae7424a4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1978.tb02760.x" TargetMode="External"/><Relationship Id="rId335169edae7422937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId335169edae7422937.jpg"/><Relationship Id="rId973269edae7423afa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId973269edae7423afa.jpg"/><Relationship Id="rId959369edae7424aa5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId959369edae7424aa5.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>