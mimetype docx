--- v10 (2026-04-26)
+++ v11 (2026-05-16)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Kitajima</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> needle cast of Japanese larch</w:t>
             </w:r>
-            <w:hyperlink r:id="rId770469edae7422118" w:history="1">
+            <w:hyperlink r:id="rId11776a0866aad2b65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486269edae7422180" w:history="1">
+            <w:hyperlink r:id="rId14966a0866aad2bcd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MYCOLL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="72890917" name="name363969edae7422939" descr="1079.jpg"/>
+                  <wp:docPr id="56670384" name="name57816a0866aad3163" descr="1079.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1079.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId335169edae7422937" cstate="print"/>
+                          <a:blip r:embed="rId71136a0866aad3161" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId992469edae7422a83" w:history="1">
+            <w:hyperlink r:id="rId30316a0866aad32a1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1233,63 +1233,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">No records of the disease are known from the European Union (Anon., 2019), the United Kingdom (Fera, 2019), or any other part of the EPPO region.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="31349461" name="name764469edae7423afd" descr="MYCOLL_distribution_map.jpg"/>
+            <wp:docPr id="13029821" name="name90266a0866aad4111" descr="MYCOLL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MYCOLL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId973269edae7423afa" cstate="print"/>
+                    <a:blip r:embed="rId36906a0866aad410e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1760,51 +1760,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1957) can be used for morphological identification. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mycodiella laricis-leptolepidis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> can also be distinguished from other species in the Mycosphaerellaceae based on DNA sequences. A protocol and reference sequences are available on the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId268469edae7423fe3" w:history="1">
+      <w:hyperlink r:id="rId78556a0866aad4604" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO-Q-bank website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -2876,51 +2876,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 499-506. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId178769edae7424759" w:history="1">
+      <w:hyperlink r:id="rId63236a0866aad4d33" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3832/ifor3570-013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -2946,101 +2946,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mycodiella laricis-leptolepidis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId997869edae74247d3" w:history="1">
+      <w:hyperlink r:id="rId56656a0866aad4dac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.35291</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mycodiella laricis-leptolepidis. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId416869edae7424826" w:history="1">
+      <w:hyperlink r:id="rId38536a0866aad4dff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5246</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3106,51 +3106,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mycodiella laricis-leptolepidis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId904369edae74248dc" w:history="1">
+      <w:hyperlink r:id="rId58546a0866aad4edb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3341,81 +3341,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 3-6. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId199869edae7424a4c" w:history="1">
+      <w:hyperlink r:id="rId24476a0866aad5049" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1978.tb02760.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="16413224" name="name611169edae7424aa6" descr="eu_funding_250.png"/>
+            <wp:docPr id="60961080" name="name32466a0866aad50c5" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId959369edae7424aa5" cstate="print"/>
+                    <a:blip r:embed="rId53666a0866aad50c4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3513,137 +3513,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="51279792">
+  <w:abstractNum w:abstractNumId="20591106">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="95279308">
+    <w:lvl w:ilvl="0" w:tplc="24501512">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="95279308" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="24501512" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="95279308" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="24501512" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="95279308" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="24501512" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="95279308" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="24501512" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="95279308" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="24501512" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="95279308" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="24501512" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="95279308" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="24501512" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="95279308" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="24501512" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="51279791">
+  <w:abstractNum w:abstractNumId="20591105">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="63086329">
+    <w:lvl w:ilvl="0" w:tplc="46148037">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4395,55 +4395,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="51279791">
-    <w:abstractNumId w:val="51279791"/>
+  <w:num w:numId="20591105">
+    <w:abstractNumId w:val="20591105"/>
   </w:num>
-  <w:num w:numId="51279792">
-    <w:abstractNumId w:val="51279792"/>
+  <w:num w:numId="20591106">
+    <w:abstractNumId w:val="20591106"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15993,51 +15993,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId255982055" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId612252369" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId770469edae7422118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLL/" TargetMode="External"/><Relationship Id="rId486269edae7422180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLL/categorization" TargetMode="External"/><Relationship Id="rId992469edae7422a83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLL/photos" TargetMode="External"/><Relationship Id="rId268469edae7423fe3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/fungi/methodologies/MycosphaerellaMethodologies" TargetMode="External"/><Relationship Id="rId178769edae7424759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3832/ifor3570-013" TargetMode="External"/><Relationship Id="rId997869edae74247d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.35291" TargetMode="External"/><Relationship Id="rId416869edae7424826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5246" TargetMode="External"/><Relationship Id="rId904369edae74248dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId199869edae7424a4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1978.tb02760.x" TargetMode="External"/><Relationship Id="rId335169edae7422937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId335169edae7422937.jpg"/><Relationship Id="rId973269edae7423afa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId973269edae7423afa.jpg"/><Relationship Id="rId959369edae7424aa5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId959369edae7424aa5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId510024161" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId613599702" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId11776a0866aad2b65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLL/" TargetMode="External"/><Relationship Id="rId14966a0866aad2bcd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLL/categorization" TargetMode="External"/><Relationship Id="rId30316a0866aad32a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLL/photos" TargetMode="External"/><Relationship Id="rId78556a0866aad4604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/fungi/methodologies/MycosphaerellaMethodologies" TargetMode="External"/><Relationship Id="rId63236a0866aad4d33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3832/ifor3570-013" TargetMode="External"/><Relationship Id="rId56656a0866aad4dac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.35291" TargetMode="External"/><Relationship Id="rId38536a0866aad4dff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5246" TargetMode="External"/><Relationship Id="rId58546a0866aad4edb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId24476a0866aad5049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1978.tb02760.x" TargetMode="External"/><Relationship Id="rId71136a0866aad3161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71136a0866aad3161.jpg"/><Relationship Id="rId36906a0866aad410e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36906a0866aad410e.jpg"/><Relationship Id="rId53666a0866aad50c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53666a0866aad50c4.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>