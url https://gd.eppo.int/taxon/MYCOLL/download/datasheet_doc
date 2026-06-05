--- v11 (2026-05-16)
+++ v12 (2026-06-05)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Kitajima</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> needle cast of Japanese larch</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11776a0866aad2b65" w:history="1">
+            <w:hyperlink r:id="rId20966a230df0af431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14966a0866aad2bcd" w:history="1">
+            <w:hyperlink r:id="rId47586a230df0af49d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MYCOLL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="56670384" name="name57816a0866aad3163" descr="1079.jpg"/>
+                  <wp:docPr id="49605710" name="name31376a230df0afb25" descr="1079.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1079.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId71136a0866aad3161" cstate="print"/>
+                          <a:blip r:embed="rId55456a230df0afb24" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId30316a0866aad32a1" w:history="1">
+            <w:hyperlink r:id="rId30806a230df0afc85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1233,63 +1233,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">No records of the disease are known from the European Union (Anon., 2019), the United Kingdom (Fera, 2019), or any other part of the EPPO region.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="13029821" name="name90266a0866aad4111" descr="MYCOLL_distribution_map.jpg"/>
+            <wp:docPr id="2432066" name="name91566a230df0b0e22" descr="MYCOLL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MYCOLL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId36906a0866aad410e" cstate="print"/>
+                    <a:blip r:embed="rId51786a230df0b0e1f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1760,51 +1760,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1957) can be used for morphological identification. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mycodiella laricis-leptolepidis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> can also be distinguished from other species in the Mycosphaerellaceae based on DNA sequences. A protocol and reference sequences are available on the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78556a0866aad4604" w:history="1">
+      <w:hyperlink r:id="rId74516a230df0b1302" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO-Q-bank website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -2876,51 +2876,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 499-506. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63236a0866aad4d33" w:history="1">
+      <w:hyperlink r:id="rId86086a230df0b1a29" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3832/ifor3570-013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -2946,101 +2946,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mycodiella laricis-leptolepidis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56656a0866aad4dac" w:history="1">
+      <w:hyperlink r:id="rId81376a230df0b1aa2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.35291</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mycodiella laricis-leptolepidis. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38536a0866aad4dff" w:history="1">
+      <w:hyperlink r:id="rId50416a230df0b1af4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5246</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3106,51 +3106,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mycodiella laricis-leptolepidis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58546a0866aad4edb" w:history="1">
+      <w:hyperlink r:id="rId66016a230df0b1bc3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3341,81 +3341,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 3-6. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24476a0866aad5049" w:history="1">
+      <w:hyperlink r:id="rId35576a230df0b1d37" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1978.tb02760.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="60961080" name="name32466a0866aad50c5" descr="eu_funding_250.png"/>
+            <wp:docPr id="46996863" name="name37506a230df0b1fa4" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId53666a0866aad50c4" cstate="print"/>
+                    <a:blip r:embed="rId33376a230df0b1fa2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3513,137 +3513,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="20591106">
+  <w:abstractNum w:abstractNumId="39959611">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="24501512">
+    <w:lvl w:ilvl="0" w:tplc="56752198">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="24501512" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="56752198" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="24501512" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="56752198" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="24501512" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="56752198" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="24501512" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="56752198" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="24501512" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="56752198" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="24501512" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="56752198" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="24501512" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="56752198" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="24501512" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="56752198" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20591105">
+  <w:abstractNum w:abstractNumId="39959610">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="46148037">
+    <w:lvl w:ilvl="0" w:tplc="12787265">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4395,55 +4395,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="20591105">
-    <w:abstractNumId w:val="20591105"/>
+  <w:num w:numId="39959610">
+    <w:abstractNumId w:val="39959610"/>
   </w:num>
-  <w:num w:numId="20591106">
-    <w:abstractNumId w:val="20591106"/>
+  <w:num w:numId="39959611">
+    <w:abstractNumId w:val="39959611"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15993,51 +15993,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId510024161" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId613599702" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId11776a0866aad2b65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLL/" TargetMode="External"/><Relationship Id="rId14966a0866aad2bcd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLL/categorization" TargetMode="External"/><Relationship Id="rId30316a0866aad32a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLL/photos" TargetMode="External"/><Relationship Id="rId78556a0866aad4604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/fungi/methodologies/MycosphaerellaMethodologies" TargetMode="External"/><Relationship Id="rId63236a0866aad4d33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3832/ifor3570-013" TargetMode="External"/><Relationship Id="rId56656a0866aad4dac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.35291" TargetMode="External"/><Relationship Id="rId38536a0866aad4dff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5246" TargetMode="External"/><Relationship Id="rId58546a0866aad4edb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId24476a0866aad5049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1978.tb02760.x" TargetMode="External"/><Relationship Id="rId71136a0866aad3161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71136a0866aad3161.jpg"/><Relationship Id="rId36906a0866aad410e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId36906a0866aad410e.jpg"/><Relationship Id="rId53666a0866aad50c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53666a0866aad50c4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId932302989" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId799678808" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId20966a230df0af431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLL/" TargetMode="External"/><Relationship Id="rId47586a230df0af49d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLL/categorization" TargetMode="External"/><Relationship Id="rId30806a230df0afc85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLL/photos" TargetMode="External"/><Relationship Id="rId74516a230df0b1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/fungi/methodologies/MycosphaerellaMethodologies" TargetMode="External"/><Relationship Id="rId86086a230df0b1a29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3832/ifor3570-013" TargetMode="External"/><Relationship Id="rId81376a230df0b1aa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.35291" TargetMode="External"/><Relationship Id="rId50416a230df0b1af4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5246" TargetMode="External"/><Relationship Id="rId66016a230df0b1bc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId35576a230df0b1d37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1978.tb02760.x" TargetMode="External"/><Relationship Id="rId55456a230df0afb24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55456a230df0afb24.jpg"/><Relationship Id="rId51786a230df0b0e1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51786a230df0b0e1f.jpg"/><Relationship Id="rId33376a230df0b1fa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33376a230df0b1fa2.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>