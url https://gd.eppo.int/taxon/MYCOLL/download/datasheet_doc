--- v12 (2026-06-05)
+++ v13 (2026-06-25)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Kitajima</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> needle cast of Japanese larch</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20966a230df0af431" w:history="1">
+            <w:hyperlink r:id="rId31276a3d918d13a29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47586a230df0af49d" w:history="1">
+            <w:hyperlink r:id="rId76836a3d918d13a93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MYCOLL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="49605710" name="name31376a230df0afb25" descr="1079.jpg"/>
+                  <wp:docPr id="40551871" name="name26866a3d918d1426c" descr="1079.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1079.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId55456a230df0afb24" cstate="print"/>
+                          <a:blip r:embed="rId79906a3d918d1426b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId30806a230df0afc85" w:history="1">
+            <w:hyperlink r:id="rId61316a3d918d143c1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1233,63 +1233,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">No records of the disease are known from the European Union (Anon., 2019), the United Kingdom (Fera, 2019), or any other part of the EPPO region.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="2432066" name="name91566a230df0b0e22" descr="MYCOLL_distribution_map.jpg"/>
+            <wp:docPr id="37082447" name="name86346a3d918d156a0" descr="MYCOLL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MYCOLL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId51786a230df0b0e1f" cstate="print"/>
+                    <a:blip r:embed="rId58686a3d918d1569e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1760,51 +1760,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1957) can be used for morphological identification. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mycodiella laricis-leptolepidis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> can also be distinguished from other species in the Mycosphaerellaceae based on DNA sequences. A protocol and reference sequences are available on the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74516a230df0b1302" w:history="1">
+      <w:hyperlink r:id="rId32696a3d918d15bb1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO-Q-bank website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -2876,51 +2876,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 499-506. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86086a230df0b1a29" w:history="1">
+      <w:hyperlink r:id="rId37036a3d918d162db" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3832/ifor3570-013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -2946,101 +2946,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mycodiella laricis-leptolepidis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81376a230df0b1aa2" w:history="1">
+      <w:hyperlink r:id="rId21556a3d918d16354" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.35291</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mycodiella laricis-leptolepidis. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50416a230df0b1af4" w:history="1">
+      <w:hyperlink r:id="rId55266a3d918d163a6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5246</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3106,51 +3106,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mycodiella laricis-leptolepidis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66016a230df0b1bc3" w:history="1">
+      <w:hyperlink r:id="rId68036a3d918d1645c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3341,81 +3341,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 3-6. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35576a230df0b1d37" w:history="1">
+      <w:hyperlink r:id="rId67356a3d918d165ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1978.tb02760.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="46996863" name="name37506a230df0b1fa4" descr="eu_funding_250.png"/>
+            <wp:docPr id="94697743" name="name38856a3d918d16628" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId33376a230df0b1fa2" cstate="print"/>
+                    <a:blip r:embed="rId66906a3d918d16627" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3513,137 +3513,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="39959611">
+  <w:abstractNum w:abstractNumId="15135738">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="56752198">
+    <w:lvl w:ilvl="0" w:tplc="65619637">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="56752198" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="65619637" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="56752198" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="65619637" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="56752198" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="65619637" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="56752198" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="65619637" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="56752198" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="65619637" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="56752198" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="65619637" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="56752198" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="65619637" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="56752198" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="65619637" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39959610">
+  <w:abstractNum w:abstractNumId="15135737">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="12787265">
+    <w:lvl w:ilvl="0" w:tplc="36150171">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4395,55 +4395,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="39959610">
-    <w:abstractNumId w:val="39959610"/>
+  <w:num w:numId="15135737">
+    <w:abstractNumId w:val="15135737"/>
   </w:num>
-  <w:num w:numId="39959611">
-    <w:abstractNumId w:val="39959611"/>
+  <w:num w:numId="15135738">
+    <w:abstractNumId w:val="15135738"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15993,51 +15993,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId932302989" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId799678808" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId20966a230df0af431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLL/" TargetMode="External"/><Relationship Id="rId47586a230df0af49d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLL/categorization" TargetMode="External"/><Relationship Id="rId30806a230df0afc85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLL/photos" TargetMode="External"/><Relationship Id="rId74516a230df0b1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/fungi/methodologies/MycosphaerellaMethodologies" TargetMode="External"/><Relationship Id="rId86086a230df0b1a29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3832/ifor3570-013" TargetMode="External"/><Relationship Id="rId81376a230df0b1aa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.35291" TargetMode="External"/><Relationship Id="rId50416a230df0b1af4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5246" TargetMode="External"/><Relationship Id="rId66016a230df0b1bc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId35576a230df0b1d37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1978.tb02760.x" TargetMode="External"/><Relationship Id="rId55456a230df0afb24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55456a230df0afb24.jpg"/><Relationship Id="rId51786a230df0b0e1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51786a230df0b0e1f.jpg"/><Relationship Id="rId33376a230df0b1fa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33376a230df0b1fa2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId160161322" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId318058903" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId31276a3d918d13a29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLL/" TargetMode="External"/><Relationship Id="rId76836a3d918d13a93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLL/categorization" TargetMode="External"/><Relationship Id="rId61316a3d918d143c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLL/photos" TargetMode="External"/><Relationship Id="rId32696a3d918d15bb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/fungi/methodologies/MycosphaerellaMethodologies" TargetMode="External"/><Relationship Id="rId37036a3d918d162db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3832/ifor3570-013" TargetMode="External"/><Relationship Id="rId21556a3d918d16354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.35291" TargetMode="External"/><Relationship Id="rId55266a3d918d163a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5246" TargetMode="External"/><Relationship Id="rId68036a3d918d1645c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId67356a3d918d165ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1978.tb02760.x" TargetMode="External"/><Relationship Id="rId79906a3d918d1426b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79906a3d918d1426b.jpg"/><Relationship Id="rId58686a3d918d1569e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58686a3d918d1569e.jpg"/><Relationship Id="rId66906a3d918d16627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66906a3d918d16627.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>