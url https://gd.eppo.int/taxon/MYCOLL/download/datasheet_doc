--- v13 (2026-06-25)
+++ v14 (2026-07-16)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Kitajima</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> needle cast of Japanese larch</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31276a3d918d13a29" w:history="1">
+            <w:hyperlink r:id="rId49146a58cfa641fcc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76836a3d918d13a93" w:history="1">
+            <w:hyperlink r:id="rId86806a58cfa642036" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MYCOLL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="40551871" name="name26866a3d918d1426c" descr="1079.jpg"/>
+                  <wp:docPr id="7681801" name="name91956a58cfa64268b" descr="1079.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1079.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId79906a3d918d1426b" cstate="print"/>
+                          <a:blip r:embed="rId22186a58cfa64268a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId61316a3d918d143c1" w:history="1">
+            <w:hyperlink r:id="rId32376a58cfa642801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1233,63 +1233,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">No records of the disease are known from the European Union (Anon., 2019), the United Kingdom (Fera, 2019), or any other part of the EPPO region.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="37082447" name="name86346a3d918d156a0" descr="MYCOLL_distribution_map.jpg"/>
+            <wp:docPr id="35888312" name="name97136a58cfa6438c4" descr="MYCOLL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MYCOLL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId58686a3d918d1569e" cstate="print"/>
+                    <a:blip r:embed="rId25896a58cfa6438c1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1760,51 +1760,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1957) can be used for morphological identification. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mycodiella laricis-leptolepidis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> can also be distinguished from other species in the Mycosphaerellaceae based on DNA sequences. A protocol and reference sequences are available on the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32696a3d918d15bb1" w:history="1">
+      <w:hyperlink r:id="rId47476a58cfa643de8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO-Q-bank website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -2876,51 +2876,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 499-506. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37036a3d918d162db" w:history="1">
+      <w:hyperlink r:id="rId29946a58cfa644525" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3832/ifor3570-013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -2946,101 +2946,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mycodiella laricis-leptolepidis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21556a3d918d16354" w:history="1">
+      <w:hyperlink r:id="rId71426a58cfa6445c3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.35291</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mycodiella laricis-leptolepidis. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55266a3d918d163a6" w:history="1">
+      <w:hyperlink r:id="rId93846a58cfa644618" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5246</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3106,51 +3106,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mycodiella laricis-leptolepidis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68036a3d918d1645c" w:history="1">
+      <w:hyperlink r:id="rId67486a58cfa6446d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3341,81 +3341,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 3-6. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67356a3d918d165ce" w:history="1">
+      <w:hyperlink r:id="rId23426a58cfa644842" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1978.tb02760.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="94697743" name="name38856a3d918d16628" descr="eu_funding_250.png"/>
+            <wp:docPr id="71246409" name="name63206a58cfa644899" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId66906a3d918d16627" cstate="print"/>
+                    <a:blip r:embed="rId15096a58cfa644898" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3513,137 +3513,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="15135738">
+  <w:abstractNum w:abstractNumId="72423633">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="65619637">
+    <w:lvl w:ilvl="0" w:tplc="31973392">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="65619637" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="31973392" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="65619637" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="31973392" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="65619637" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="31973392" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="65619637" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="31973392" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="65619637" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="31973392" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="65619637" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="31973392" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="65619637" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="31973392" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="65619637" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="31973392" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15135737">
+  <w:abstractNum w:abstractNumId="72423632">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="36150171">
+    <w:lvl w:ilvl="0" w:tplc="80570353">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4395,55 +4395,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="15135737">
-    <w:abstractNumId w:val="15135737"/>
+  <w:num w:numId="72423632">
+    <w:abstractNumId w:val="72423632"/>
   </w:num>
-  <w:num w:numId="15135738">
-    <w:abstractNumId w:val="15135738"/>
+  <w:num w:numId="72423633">
+    <w:abstractNumId w:val="72423633"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15993,51 +15993,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId160161322" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId318058903" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId31276a3d918d13a29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLL/" TargetMode="External"/><Relationship Id="rId76836a3d918d13a93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLL/categorization" TargetMode="External"/><Relationship Id="rId61316a3d918d143c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLL/photos" TargetMode="External"/><Relationship Id="rId32696a3d918d15bb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/fungi/methodologies/MycosphaerellaMethodologies" TargetMode="External"/><Relationship Id="rId37036a3d918d162db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3832/ifor3570-013" TargetMode="External"/><Relationship Id="rId21556a3d918d16354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.35291" TargetMode="External"/><Relationship Id="rId55266a3d918d163a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5246" TargetMode="External"/><Relationship Id="rId68036a3d918d1645c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId67356a3d918d165ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1978.tb02760.x" TargetMode="External"/><Relationship Id="rId79906a3d918d1426b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79906a3d918d1426b.jpg"/><Relationship Id="rId58686a3d918d1569e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58686a3d918d1569e.jpg"/><Relationship Id="rId66906a3d918d16627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66906a3d918d16627.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId242204168" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId471771211" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId49146a58cfa641fcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLL/" TargetMode="External"/><Relationship Id="rId86806a58cfa642036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLL/categorization" TargetMode="External"/><Relationship Id="rId32376a58cfa642801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLL/photos" TargetMode="External"/><Relationship Id="rId47476a58cfa643de8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/fungi/methodologies/MycosphaerellaMethodologies" TargetMode="External"/><Relationship Id="rId29946a58cfa644525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3832/ifor3570-013" TargetMode="External"/><Relationship Id="rId71426a58cfa6445c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.35291" TargetMode="External"/><Relationship Id="rId93846a58cfa644618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5246" TargetMode="External"/><Relationship Id="rId67486a58cfa6446d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId23426a58cfa644842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1978.tb02760.x" TargetMode="External"/><Relationship Id="rId22186a58cfa64268a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22186a58cfa64268a.jpg"/><Relationship Id="rId25896a58cfa6438c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25896a58cfa6438c1.jpg"/><Relationship Id="rId15096a58cfa644898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15096a58cfa644898.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>