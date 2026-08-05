--- v14 (2026-07-16)
+++ v15 (2026-08-05)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Kitajima</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> needle cast of Japanese larch</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49146a58cfa641fcc" w:history="1">
+            <w:hyperlink r:id="rId27276a736efc60ca0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86806a58cfa642036" w:history="1">
+            <w:hyperlink r:id="rId95706a736efc60d0b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MYCOLL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="7681801" name="name91956a58cfa64268b" descr="1079.jpg"/>
+                  <wp:docPr id="62180526" name="name81306a736efc6177f" descr="1079.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1079.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId22186a58cfa64268a" cstate="print"/>
+                          <a:blip r:embed="rId15116a736efc61776" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId32376a58cfa642801" w:history="1">
+            <w:hyperlink r:id="rId71576a736efc61a89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1233,63 +1233,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">No records of the disease are known from the European Union (Anon., 2019), the United Kingdom (Fera, 2019), or any other part of the EPPO region.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="35888312" name="name97136a58cfa6438c4" descr="MYCOLL_distribution_map.jpg"/>
+            <wp:docPr id="3740237" name="name15506a736efc6333f" descr="MYCOLL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MYCOLL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId25896a58cfa6438c1" cstate="print"/>
+                    <a:blip r:embed="rId52216a736efc6333d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1760,51 +1760,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1957) can be used for morphological identification. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mycodiella laricis-leptolepidis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> can also be distinguished from other species in the Mycosphaerellaceae based on DNA sequences. A protocol and reference sequences are available on the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47476a58cfa643de8" w:history="1">
+      <w:hyperlink r:id="rId53816a736efc6390f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO-Q-bank website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -2876,51 +2876,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 499-506. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29946a58cfa644525" w:history="1">
+      <w:hyperlink r:id="rId17786a736efc64110" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3832/ifor3570-013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -2946,101 +2946,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mycodiella laricis-leptolepidis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71426a58cfa6445c3" w:history="1">
+      <w:hyperlink r:id="rId35756a736efc6418a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.35291</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mycodiella laricis-leptolepidis. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93846a58cfa644618" w:history="1">
+      <w:hyperlink r:id="rId93006a736efc641dc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5246</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3106,51 +3106,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mycodiella laricis-leptolepidis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67486a58cfa6446d1" w:history="1">
+      <w:hyperlink r:id="rId92526a736efc64293" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3341,81 +3341,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 3-6. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23426a58cfa644842" w:history="1">
+      <w:hyperlink r:id="rId69386a736efc64405" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1978.tb02760.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="71246409" name="name63206a58cfa644899" descr="eu_funding_250.png"/>
+            <wp:docPr id="91903647" name="name88216a736efc648ee" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15096a58cfa644898" cstate="print"/>
+                    <a:blip r:embed="rId70186a736efc648ec" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3513,137 +3513,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="72423633">
+  <w:abstractNum w:abstractNumId="82465555">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="31973392">
+    <w:lvl w:ilvl="0" w:tplc="12602282">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="31973392" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="12602282" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="31973392" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="12602282" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="31973392" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="12602282" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="31973392" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="12602282" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="31973392" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="12602282" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="31973392" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="12602282" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="31973392" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="12602282" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="31973392" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="12602282" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="72423632">
+  <w:abstractNum w:abstractNumId="82465554">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="80570353">
+    <w:lvl w:ilvl="0" w:tplc="82981107">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4395,55 +4395,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="72423632">
-    <w:abstractNumId w:val="72423632"/>
+  <w:num w:numId="82465554">
+    <w:abstractNumId w:val="82465554"/>
   </w:num>
-  <w:num w:numId="72423633">
-    <w:abstractNumId w:val="72423633"/>
+  <w:num w:numId="82465555">
+    <w:abstractNumId w:val="82465555"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15993,51 +15993,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId242204168" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId471771211" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId49146a58cfa641fcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLL/" TargetMode="External"/><Relationship Id="rId86806a58cfa642036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLL/categorization" TargetMode="External"/><Relationship Id="rId32376a58cfa642801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLL/photos" TargetMode="External"/><Relationship Id="rId47476a58cfa643de8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/fungi/methodologies/MycosphaerellaMethodologies" TargetMode="External"/><Relationship Id="rId29946a58cfa644525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3832/ifor3570-013" TargetMode="External"/><Relationship Id="rId71426a58cfa6445c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.35291" TargetMode="External"/><Relationship Id="rId93846a58cfa644618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5246" TargetMode="External"/><Relationship Id="rId67486a58cfa6446d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId23426a58cfa644842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1978.tb02760.x" TargetMode="External"/><Relationship Id="rId22186a58cfa64268a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22186a58cfa64268a.jpg"/><Relationship Id="rId25896a58cfa6438c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25896a58cfa6438c1.jpg"/><Relationship Id="rId15096a58cfa644898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15096a58cfa644898.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId185564434" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId382992806" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId27276a736efc60ca0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLL/" TargetMode="External"/><Relationship Id="rId95706a736efc60d0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLL/categorization" TargetMode="External"/><Relationship Id="rId71576a736efc61a89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLL/photos" TargetMode="External"/><Relationship Id="rId53816a736efc6390f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/fungi/methodologies/MycosphaerellaMethodologies" TargetMode="External"/><Relationship Id="rId17786a736efc64110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3832/ifor3570-013" TargetMode="External"/><Relationship Id="rId35756a736efc6418a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.35291" TargetMode="External"/><Relationship Id="rId93006a736efc641dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5246" TargetMode="External"/><Relationship Id="rId92526a736efc64293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId69386a736efc64405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1978.tb02760.x" TargetMode="External"/><Relationship Id="rId15116a736efc61776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15116a736efc61776.jpg"/><Relationship Id="rId52216a736efc6333d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52216a736efc6333d.jpg"/><Relationship Id="rId70186a736efc648ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70186a736efc648ec.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>