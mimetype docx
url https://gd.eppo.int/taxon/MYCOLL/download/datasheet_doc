--- v15 (2026-08-05)
+++ v16 (2026-08-25)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Kitajima</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> needle cast of Japanese larch</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27276a736efc60ca0" w:history="1">
+            <w:hyperlink r:id="rId48076a8df453093ca" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95706a736efc60d0b" w:history="1">
+            <w:hyperlink r:id="rId61086a8df45309435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MYCOLL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="62180526" name="name81306a736efc6177f" descr="1079.jpg"/>
+                  <wp:docPr id="49756473" name="name93086a8df4530952e" descr="1079.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1079.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId15116a736efc61776" cstate="print"/>
+                          <a:blip r:embed="rId41186a8df4530952c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId71576a736efc61a89" w:history="1">
+            <w:hyperlink r:id="rId33866a8df45309641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1233,63 +1233,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">No records of the disease are known from the European Union (Anon., 2019), the United Kingdom (Fera, 2019), or any other part of the EPPO region.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="3740237" name="name15506a736efc6333f" descr="MYCOLL_distribution_map.jpg"/>
+            <wp:docPr id="81186164" name="name92276a8df4530a8a5" descr="MYCOLL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MYCOLL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId52216a736efc6333d" cstate="print"/>
+                    <a:blip r:embed="rId83646a8df4530a8a3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1760,51 +1760,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1957) can be used for morphological identification. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mycodiella laricis-leptolepidis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> can also be distinguished from other species in the Mycosphaerellaceae based on DNA sequences. A protocol and reference sequences are available on the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53816a736efc6390f" w:history="1">
+      <w:hyperlink r:id="rId43716a8df4530ad4c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO-Q-bank website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -2876,51 +2876,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 499-506. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17786a736efc64110" w:history="1">
+      <w:hyperlink r:id="rId18646a8df4530b4ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3832/ifor3570-013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -2946,101 +2946,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mycodiella laricis-leptolepidis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35756a736efc6418a" w:history="1">
+      <w:hyperlink r:id="rId97846a8df4530b547" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.35291</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mycodiella laricis-leptolepidis. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93006a736efc641dc" w:history="1">
+      <w:hyperlink r:id="rId69496a8df4530b598" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5246</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3106,51 +3106,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mycodiella laricis-leptolepidis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92526a736efc64293" w:history="1">
+      <w:hyperlink r:id="rId62306a8df4530b64e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3341,81 +3341,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 3-6. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69386a736efc64405" w:history="1">
+      <w:hyperlink r:id="rId67106a8df4530b7ba" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1978.tb02760.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="91903647" name="name88216a736efc648ee" descr="eu_funding_250.png"/>
+            <wp:docPr id="47407785" name="name10586a8df4530b8c6" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId70186a736efc648ec" cstate="print"/>
+                    <a:blip r:embed="rId22866a8df4530b8c5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3513,137 +3513,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="82465555">
+  <w:abstractNum w:abstractNumId="44628162">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="12602282">
+    <w:lvl w:ilvl="0" w:tplc="13570914">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="12602282" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="13570914" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="12602282" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="13570914" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="12602282" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="13570914" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="12602282" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="13570914" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="12602282" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="13570914" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="12602282" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="13570914" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="12602282" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="13570914" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="12602282" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="13570914" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="82465554">
+  <w:abstractNum w:abstractNumId="44628161">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="82981107">
+    <w:lvl w:ilvl="0" w:tplc="29416854">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4395,55 +4395,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="82465554">
-    <w:abstractNumId w:val="82465554"/>
+  <w:num w:numId="44628161">
+    <w:abstractNumId w:val="44628161"/>
   </w:num>
-  <w:num w:numId="82465555">
-    <w:abstractNumId w:val="82465555"/>
+  <w:num w:numId="44628162">
+    <w:abstractNumId w:val="44628162"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15993,51 +15993,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId185564434" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId382992806" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId27276a736efc60ca0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLL/" TargetMode="External"/><Relationship Id="rId95706a736efc60d0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLL/categorization" TargetMode="External"/><Relationship Id="rId71576a736efc61a89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLL/photos" TargetMode="External"/><Relationship Id="rId53816a736efc6390f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/fungi/methodologies/MycosphaerellaMethodologies" TargetMode="External"/><Relationship Id="rId17786a736efc64110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3832/ifor3570-013" TargetMode="External"/><Relationship Id="rId35756a736efc6418a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.35291" TargetMode="External"/><Relationship Id="rId93006a736efc641dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5246" TargetMode="External"/><Relationship Id="rId92526a736efc64293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId69386a736efc64405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1978.tb02760.x" TargetMode="External"/><Relationship Id="rId15116a736efc61776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15116a736efc61776.jpg"/><Relationship Id="rId52216a736efc6333d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52216a736efc6333d.jpg"/><Relationship Id="rId70186a736efc648ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70186a736efc648ec.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId659723346" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId854061391" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId48076a8df453093ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLL/" TargetMode="External"/><Relationship Id="rId61086a8df45309435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLL/categorization" TargetMode="External"/><Relationship Id="rId33866a8df45309641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLL/photos" TargetMode="External"/><Relationship Id="rId43716a8df4530ad4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/fungi/methodologies/MycosphaerellaMethodologies" TargetMode="External"/><Relationship Id="rId18646a8df4530b4ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3832/ifor3570-013" TargetMode="External"/><Relationship Id="rId97846a8df4530b547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.35291" TargetMode="External"/><Relationship Id="rId69496a8df4530b598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5246" TargetMode="External"/><Relationship Id="rId62306a8df4530b64e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId67106a8df4530b7ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1978.tb02760.x" TargetMode="External"/><Relationship Id="rId41186a8df4530952c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41186a8df4530952c.jpg"/><Relationship Id="rId83646a8df4530a8a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83646a8df4530a8a3.jpg"/><Relationship Id="rId22866a8df4530b8c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22866a8df4530b8c5.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>