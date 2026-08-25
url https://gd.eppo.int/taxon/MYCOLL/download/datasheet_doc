--- v16 (2026-08-25)
+++ v17 (2026-08-25)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Kitajima</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> needle cast of Japanese larch</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48076a8df453093ca" w:history="1">
+            <w:hyperlink r:id="rId34176a8e0793a2177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61086a8df45309435" w:history="1">
+            <w:hyperlink r:id="rId69556a8e0793a21e2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MYCOLL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="49756473" name="name93086a8df4530952e" descr="1079.jpg"/>
+                  <wp:docPr id="4872588" name="name96296a8e0793a2287" descr="1079.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1079.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId41186a8df4530952c" cstate="print"/>
+                          <a:blip r:embed="rId88266a8e0793a2286" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId33866a8df45309641" w:history="1">
+            <w:hyperlink r:id="rId83946a8e0793a2367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1233,63 +1233,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">No records of the disease are known from the European Union (Anon., 2019), the United Kingdom (Fera, 2019), or any other part of the EPPO region.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="81186164" name="name92276a8df4530a8a5" descr="MYCOLL_distribution_map.jpg"/>
+            <wp:docPr id="42127965" name="name88506a8e0793a33bf" descr="MYCOLL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MYCOLL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId83646a8df4530a8a3" cstate="print"/>
+                    <a:blip r:embed="rId40436a8e0793a33bd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1760,51 +1760,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1957) can be used for morphological identification. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mycodiella laricis-leptolepidis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> can also be distinguished from other species in the Mycosphaerellaceae based on DNA sequences. A protocol and reference sequences are available on the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43716a8df4530ad4c" w:history="1">
+      <w:hyperlink r:id="rId99306a8e0793a389d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO-Q-bank website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -2876,51 +2876,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 499-506. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18646a8df4530b4ce" w:history="1">
+      <w:hyperlink r:id="rId39736a8e0793a3fca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3832/ifor3570-013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -2946,101 +2946,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mycodiella laricis-leptolepidis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97846a8df4530b547" w:history="1">
+      <w:hyperlink r:id="rId26726a8e0793a4042" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.35291</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mycodiella laricis-leptolepidis. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69496a8df4530b598" w:history="1">
+      <w:hyperlink r:id="rId17396a8e0793a40b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5246</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3106,51 +3106,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mycodiella laricis-leptolepidis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62306a8df4530b64e" w:history="1">
+      <w:hyperlink r:id="rId10906a8e0793a4169" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3341,81 +3341,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 3-6. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67106a8df4530b7ba" w:history="1">
+      <w:hyperlink r:id="rId61766a8e0793a42d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1978.tb02760.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="47407785" name="name10586a8df4530b8c6" descr="eu_funding_250.png"/>
+            <wp:docPr id="59298776" name="name46356a8e0793a4326" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId22866a8df4530b8c5" cstate="print"/>
+                    <a:blip r:embed="rId14836a8e0793a4325" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3513,137 +3513,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="44628162">
+  <w:abstractNum w:abstractNumId="98120312">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="13570914">
+    <w:lvl w:ilvl="0" w:tplc="92897331">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="13570914" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="92897331" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="13570914" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="92897331" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="13570914" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="92897331" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="13570914" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="92897331" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="13570914" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="92897331" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="13570914" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="92897331" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="13570914" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="92897331" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="13570914" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="92897331" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44628161">
+  <w:abstractNum w:abstractNumId="98120311">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="29416854">
+    <w:lvl w:ilvl="0" w:tplc="27783616">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4395,55 +4395,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="44628161">
-    <w:abstractNumId w:val="44628161"/>
+  <w:num w:numId="98120311">
+    <w:abstractNumId w:val="98120311"/>
   </w:num>
-  <w:num w:numId="44628162">
-    <w:abstractNumId w:val="44628162"/>
+  <w:num w:numId="98120312">
+    <w:abstractNumId w:val="98120312"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15993,51 +15993,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId659723346" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId854061391" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId48076a8df453093ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLL/" TargetMode="External"/><Relationship Id="rId61086a8df45309435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLL/categorization" TargetMode="External"/><Relationship Id="rId33866a8df45309641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLL/photos" TargetMode="External"/><Relationship Id="rId43716a8df4530ad4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/fungi/methodologies/MycosphaerellaMethodologies" TargetMode="External"/><Relationship Id="rId18646a8df4530b4ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3832/ifor3570-013" TargetMode="External"/><Relationship Id="rId97846a8df4530b547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.35291" TargetMode="External"/><Relationship Id="rId69496a8df4530b598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5246" TargetMode="External"/><Relationship Id="rId62306a8df4530b64e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId67106a8df4530b7ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1978.tb02760.x" TargetMode="External"/><Relationship Id="rId41186a8df4530952c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41186a8df4530952c.jpg"/><Relationship Id="rId83646a8df4530a8a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83646a8df4530a8a3.jpg"/><Relationship Id="rId22866a8df4530b8c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22866a8df4530b8c5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId143378238" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId299799011" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId34176a8e0793a2177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLL/" TargetMode="External"/><Relationship Id="rId69556a8e0793a21e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLL/categorization" TargetMode="External"/><Relationship Id="rId83946a8e0793a2367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLL/photos" TargetMode="External"/><Relationship Id="rId99306a8e0793a389d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/fungi/methodologies/MycosphaerellaMethodologies" TargetMode="External"/><Relationship Id="rId39736a8e0793a3fca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3832/ifor3570-013" TargetMode="External"/><Relationship Id="rId26726a8e0793a4042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.35291" TargetMode="External"/><Relationship Id="rId17396a8e0793a40b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5246" TargetMode="External"/><Relationship Id="rId10906a8e0793a4169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId61766a8e0793a42d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1978.tb02760.x" TargetMode="External"/><Relationship Id="rId88266a8e0793a2286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88266a8e0793a2286.jpg"/><Relationship Id="rId40436a8e0793a33bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40436a8e0793a33bd.jpg"/><Relationship Id="rId14836a8e0793a4325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14836a8e0793a4325.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>