--- v17 (2026-08-25)
+++ v18 (2026-09-15)
@@ -314,51 +314,51 @@
               <w:t xml:space="preserve"> Kitajima</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> needle cast of Japanese larch</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34176a8e0793a2177" w:history="1">
+            <w:hyperlink r:id="rId28756aa8a3ffc087e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
@@ -374,51 +374,51 @@
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EU Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quarantine pest ((EU) 2019/2072 Annex II A)</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69556a8e0793a21e2" w:history="1">
+            <w:hyperlink r:id="rId55576aa8a3ffc08f9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -432,86 +432,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MYCOLL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="4872588" name="name96296a8e0793a2287" descr="1079.jpg"/>
+                  <wp:docPr id="44131289" name="name54336aa8a3ffc12f5" descr="1079.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1079.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId88266a8e0793a2286" cstate="print"/>
+                          <a:blip r:embed="rId42706aa8a3ffc12f3" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId83946a8e0793a2367" w:history="1">
+            <w:hyperlink r:id="rId83006aa8a3ffc1723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1233,63 +1233,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">No records of the disease are known from the European Union (Anon., 2019), the United Kingdom (Fera, 2019), or any other part of the EPPO region.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="42127965" name="name88506a8e0793a33bf" descr="MYCOLL_distribution_map.jpg"/>
+            <wp:docPr id="18696190" name="name41006aa8a3ffc291c" descr="MYCOLL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MYCOLL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId40436a8e0793a33bd" cstate="print"/>
+                    <a:blip r:embed="rId33356aa8a3ffc2919" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1760,51 +1760,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1957) can be used for morphological identification. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mycodiella laricis-leptolepidis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> can also be distinguished from other species in the Mycosphaerellaceae based on DNA sequences. A protocol and reference sequences are available on the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99306a8e0793a389d" w:history="1">
+      <w:hyperlink r:id="rId88916aa8a3ffc2e54" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPPO-Q-bank website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -2876,51 +2876,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 499-506. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39736a8e0793a3fca" w:history="1">
+      <w:hyperlink r:id="rId98926aa8a3ffc367b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3832/ifor3570-013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -2946,101 +2946,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Datasheet on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mycodiella laricis-leptolepidis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26726a8e0793a4042" w:history="1">
+      <w:hyperlink r:id="rId79706aa8a3ffc3713" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.35291</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Pest survey card on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mycodiella laricis-leptolepidis. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17396a8e0793a40b2" w:history="1">
+      <w:hyperlink r:id="rId50686aa8a3ffc3766" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/j.efsa.2018.5246</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3106,51 +3106,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mycodiella laricis-leptolepidis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10906a8e0793a4169" w:history="1">
+      <w:hyperlink r:id="rId75096aa8a3ffc3835" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3341,81 +3341,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 3-6. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61766a8e0793a42d9" w:history="1">
+      <w:hyperlink r:id="rId46206aa8a3ffc39c7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1978.tb02760.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="59298776" name="name46356a8e0793a4326" descr="eu_funding_250.png"/>
+            <wp:docPr id="23105568" name="name54506aa8a3ffc3a53" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14836a8e0793a4325" cstate="print"/>
+                    <a:blip r:embed="rId46396aa8a3ffc3a52" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3513,137 +3513,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="98120312">
+  <w:abstractNum w:abstractNumId="75417405">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="92897331">
+    <w:lvl w:ilvl="0" w:tplc="64149942">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="92897331" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="64149942" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="92897331" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="64149942" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="92897331" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="64149942" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="92897331" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="64149942" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="92897331" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="64149942" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="92897331" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="64149942" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="92897331" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="64149942" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="92897331" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="64149942" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="98120311">
+  <w:abstractNum w:abstractNumId="75417404">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="27783616">
+    <w:lvl w:ilvl="0" w:tplc="49581329">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4395,55 +4395,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="98120311">
-    <w:abstractNumId w:val="98120311"/>
+  <w:num w:numId="75417404">
+    <w:abstractNumId w:val="75417404"/>
   </w:num>
-  <w:num w:numId="98120312">
-    <w:abstractNumId w:val="98120312"/>
+  <w:num w:numId="75417405">
+    <w:abstractNumId w:val="75417405"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15993,51 +15993,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId143378238" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId299799011" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId34176a8e0793a2177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLL/" TargetMode="External"/><Relationship Id="rId69556a8e0793a21e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLL/categorization" TargetMode="External"/><Relationship Id="rId83946a8e0793a2367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLL/photos" TargetMode="External"/><Relationship Id="rId99306a8e0793a389d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/fungi/methodologies/MycosphaerellaMethodologies" TargetMode="External"/><Relationship Id="rId39736a8e0793a3fca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3832/ifor3570-013" TargetMode="External"/><Relationship Id="rId26726a8e0793a4042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.35291" TargetMode="External"/><Relationship Id="rId17396a8e0793a40b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5246" TargetMode="External"/><Relationship Id="rId10906a8e0793a4169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId61766a8e0793a42d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1978.tb02760.x" TargetMode="External"/><Relationship Id="rId88266a8e0793a2286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88266a8e0793a2286.jpg"/><Relationship Id="rId40436a8e0793a33bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40436a8e0793a33bd.jpg"/><Relationship Id="rId14836a8e0793a4325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14836a8e0793a4325.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId845539017" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId299907345" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId28756aa8a3ffc087e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLL/" TargetMode="External"/><Relationship Id="rId55576aa8a3ffc08f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLL/categorization" TargetMode="External"/><Relationship Id="rId83006aa8a3ffc1723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLL/photos" TargetMode="External"/><Relationship Id="rId88916aa8a3ffc2e54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://qbank.eppo.int/fungi/methodologies/MycosphaerellaMethodologies" TargetMode="External"/><Relationship Id="rId98926aa8a3ffc367b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3832/ifor3570-013" TargetMode="External"/><Relationship Id="rId79706aa8a3ffc3713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/cabicompendium.35291" TargetMode="External"/><Relationship Id="rId50686aa8a3ffc3766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/j.efsa.2018.5246" TargetMode="External"/><Relationship Id="rId75096aa8a3ffc3835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId46206aa8a3ffc39c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1978.tb02760.x" TargetMode="External"/><Relationship Id="rId42706aa8a3ffc12f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42706aa8a3ffc12f3.jpg"/><Relationship Id="rId33356aa8a3ffc2919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33356aa8a3ffc2919.jpg"/><Relationship Id="rId46396aa8a3ffc3a52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46396aa8a3ffc3a52.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>