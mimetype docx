--- v5 (2026-03-01)
+++ v6 (2026-04-11)
@@ -358,88 +358,88 @@
               <w:t xml:space="preserve"> (Baker, Dimock &amp; Davis) Aveskamp, Gruyter &amp; Verkley</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> flower blight of chrysanthemum, ray blight of chrysanthemum, stem canker of chrysanthemum</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318169a4546c016be" w:history="1">
+            <w:hyperlink r:id="rId837969da2f9fc69a7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549569a4546c016ff" w:history="1">
+            <w:hyperlink r:id="rId752069da2f9fc69e9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -453,86 +453,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MYCOLG</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="21947671" name="name792369a4546c017a6" descr="1075.jpg"/>
+                  <wp:docPr id="10601487" name="name285369da2f9fc6ead" descr="1075.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1075.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId591669a4546c017a5" cstate="print"/>
+                          <a:blip r:embed="rId409969da2f9fc6eab" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId956169a4546c01891" w:history="1">
+            <w:hyperlink r:id="rId298669da2f9fc6f96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1683,63 +1683,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Stagonosporopsis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="98531634" name="name184969a4546c02a42" descr="MYCOLG_distribution_map.jpg"/>
+            <wp:docPr id="2163546" name="name411969da2f9fc8495" descr="MYCOLG_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MYCOLG_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId454369a4546c02a3f" cstate="print"/>
+                    <a:blip r:embed="rId553769da2f9fc8492" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4110,51 +4110,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CAB International (Centre for Agricultural Bioscience International), online. Datasheets: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Didymella ligulicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Crop Protection Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId705969a4546c03b97" w:history="1">
+      <w:hyperlink r:id="rId338369da2f9fc9982" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/cpc/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 13 of December 2012).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4347,51 +4347,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 3376. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId906969a4546c03d10" w:history="1">
+      <w:hyperlink r:id="rId373269da2f9fc9afa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2013.3376</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5561,51 +5561,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Stagonosporopsis chrysanthemi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId704569a4546c044d9" w:history="1">
+      <w:hyperlink r:id="rId684369da2f9fcc222" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5767,81 +5767,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 41-46.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId297969a4546c04625" w:history="1">
+      <w:hyperlink r:id="rId475869da2f9fcc37c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1982.tb01954.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="19628383" name="name784069a4546c0467c" descr="eu_funding_250.png"/>
+            <wp:docPr id="81444181" name="name864669da2f9fcc51e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId794669a4546c0467b" cstate="print"/>
+                    <a:blip r:embed="rId845269da2f9fcc51c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5939,137 +5939,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="52251580">
+  <w:abstractNum w:abstractNumId="72049355">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="28284777">
+    <w:lvl w:ilvl="0" w:tplc="88858560">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="28284777" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="88858560" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="28284777" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="88858560" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="28284777" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="88858560" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="28284777" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="88858560" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="28284777" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="88858560" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="28284777" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="88858560" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="28284777" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="88858560" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="28284777" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="88858560" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="52251579">
+  <w:abstractNum w:abstractNumId="72049354">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="16869913">
+    <w:lvl w:ilvl="0" w:tplc="72485386">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6821,55 +6821,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="52251579">
-    <w:abstractNumId w:val="52251579"/>
+  <w:num w:numId="72049354">
+    <w:abstractNumId w:val="72049354"/>
   </w:num>
-  <w:num w:numId="52251580">
-    <w:abstractNumId w:val="52251580"/>
+  <w:num w:numId="72049355">
+    <w:abstractNumId w:val="72049355"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18419,51 +18419,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId121012212" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId977982565" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId318169a4546c016be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLG/" TargetMode="External"/><Relationship Id="rId549569a4546c016ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLG/categorization" TargetMode="External"/><Relationship Id="rId956169a4546c01891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLG/photos" TargetMode="External"/><Relationship Id="rId705969a4546c03b97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/cpc/" TargetMode="External"/><Relationship Id="rId906969a4546c03d10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2013.3376" TargetMode="External"/><Relationship Id="rId704569a4546c044d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId297969a4546c04625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1982.tb01954.x" TargetMode="External"/><Relationship Id="rId591669a4546c017a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId591669a4546c017a5.jpg"/><Relationship Id="rId454369a4546c02a3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId454369a4546c02a3f.jpg"/><Relationship Id="rId794669a4546c0467b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId794669a4546c0467b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId947835285" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId743660461" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId837969da2f9fc69a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLG/" TargetMode="External"/><Relationship Id="rId752069da2f9fc69e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLG/categorization" TargetMode="External"/><Relationship Id="rId298669da2f9fc6f96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLG/photos" TargetMode="External"/><Relationship Id="rId338369da2f9fc9982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/cpc/" TargetMode="External"/><Relationship Id="rId373269da2f9fc9afa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2013.3376" TargetMode="External"/><Relationship Id="rId684369da2f9fcc222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId475869da2f9fcc37c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1982.tb01954.x" TargetMode="External"/><Relationship Id="rId409969da2f9fc6eab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId409969da2f9fc6eab.jpg"/><Relationship Id="rId553769da2f9fc8492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId553769da2f9fc8492.jpg"/><Relationship Id="rId845269da2f9fcc51c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId845269da2f9fcc51c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>