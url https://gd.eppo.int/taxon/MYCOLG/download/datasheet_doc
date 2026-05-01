--- v6 (2026-04-11)
+++ v7 (2026-05-01)
@@ -358,88 +358,88 @@
               <w:t xml:space="preserve"> (Baker, Dimock &amp; Davis) Aveskamp, Gruyter &amp; Verkley</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> flower blight of chrysanthemum, ray blight of chrysanthemum, stem canker of chrysanthemum</w:t>
             </w:r>
-            <w:hyperlink r:id="rId837969da2f9fc69a7" w:history="1">
+            <w:hyperlink r:id="rId770669f4afbbc3561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId752069da2f9fc69e9" w:history="1">
+            <w:hyperlink r:id="rId861769f4afbbc35a5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -453,86 +453,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MYCOLG</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="10601487" name="name285369da2f9fc6ead" descr="1075.jpg"/>
+                  <wp:docPr id="99266222" name="name829969f4afbbc3692" descr="1075.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1075.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId409969da2f9fc6eab" cstate="print"/>
+                          <a:blip r:embed="rId945369f4afbbc3690" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId298669da2f9fc6f96" w:history="1">
+            <w:hyperlink r:id="rId149169f4afbbc37a0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1683,63 +1683,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Stagonosporopsis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="2163546" name="name411969da2f9fc8495" descr="MYCOLG_distribution_map.jpg"/>
+            <wp:docPr id="19336738" name="name940469f4afbbc50a5" descr="MYCOLG_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MYCOLG_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId553769da2f9fc8492" cstate="print"/>
+                    <a:blip r:embed="rId879069f4afbbc50a2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4110,51 +4110,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CAB International (Centre for Agricultural Bioscience International), online. Datasheets: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Didymella ligulicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Crop Protection Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId338369da2f9fc9982" w:history="1">
+      <w:hyperlink r:id="rId255169f4afbbc61b3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/cpc/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 13 of December 2012).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4347,51 +4347,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 3376. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId373269da2f9fc9afa" w:history="1">
+      <w:hyperlink r:id="rId702369f4afbbc6327" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2013.3376</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5561,51 +5561,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Stagonosporopsis chrysanthemi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId684369da2f9fcc222" w:history="1">
+      <w:hyperlink r:id="rId280269f4afbbc6adf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5767,81 +5767,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 41-46.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId475869da2f9fcc37c" w:history="1">
+      <w:hyperlink r:id="rId833469f4afbbc6c27" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1982.tb01954.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="81444181" name="name864669da2f9fcc51e" descr="eu_funding_250.png"/>
+            <wp:docPr id="62426248" name="name671669f4afbbc6c95" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId845269da2f9fcc51c" cstate="print"/>
+                    <a:blip r:embed="rId598769f4afbbc6c94" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5939,137 +5939,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="72049355">
+  <w:abstractNum w:abstractNumId="39136061">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="88858560">
+    <w:lvl w:ilvl="0" w:tplc="78104907">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="88858560" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="78104907" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="88858560" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="78104907" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="88858560" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="78104907" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="88858560" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="78104907" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="88858560" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="78104907" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="88858560" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="78104907" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="88858560" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="78104907" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="88858560" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="78104907" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="72049354">
+  <w:abstractNum w:abstractNumId="39136060">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72485386">
+    <w:lvl w:ilvl="0" w:tplc="34922549">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6821,55 +6821,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="72049354">
-    <w:abstractNumId w:val="72049354"/>
+  <w:num w:numId="39136060">
+    <w:abstractNumId w:val="39136060"/>
   </w:num>
-  <w:num w:numId="72049355">
-    <w:abstractNumId w:val="72049355"/>
+  <w:num w:numId="39136061">
+    <w:abstractNumId w:val="39136061"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18419,51 +18419,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId947835285" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId743660461" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId837969da2f9fc69a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLG/" TargetMode="External"/><Relationship Id="rId752069da2f9fc69e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLG/categorization" TargetMode="External"/><Relationship Id="rId298669da2f9fc6f96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLG/photos" TargetMode="External"/><Relationship Id="rId338369da2f9fc9982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/cpc/" TargetMode="External"/><Relationship Id="rId373269da2f9fc9afa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2013.3376" TargetMode="External"/><Relationship Id="rId684369da2f9fcc222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId475869da2f9fcc37c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1982.tb01954.x" TargetMode="External"/><Relationship Id="rId409969da2f9fc6eab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId409969da2f9fc6eab.jpg"/><Relationship Id="rId553769da2f9fc8492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId553769da2f9fc8492.jpg"/><Relationship Id="rId845269da2f9fcc51c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId845269da2f9fcc51c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId618294056" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId100746004" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId770669f4afbbc3561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLG/" TargetMode="External"/><Relationship Id="rId861769f4afbbc35a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLG/categorization" TargetMode="External"/><Relationship Id="rId149169f4afbbc37a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLG/photos" TargetMode="External"/><Relationship Id="rId255169f4afbbc61b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/cpc/" TargetMode="External"/><Relationship Id="rId702369f4afbbc6327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2013.3376" TargetMode="External"/><Relationship Id="rId280269f4afbbc6adf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId833469f4afbbc6c27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1982.tb01954.x" TargetMode="External"/><Relationship Id="rId945369f4afbbc3690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId945369f4afbbc3690.jpg"/><Relationship Id="rId879069f4afbbc50a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId879069f4afbbc50a2.jpg"/><Relationship Id="rId598769f4afbbc6c94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId598769f4afbbc6c94.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>