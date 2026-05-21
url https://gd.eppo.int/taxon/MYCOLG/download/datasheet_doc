--- v7 (2026-05-01)
+++ v8 (2026-05-21)
@@ -358,88 +358,88 @@
               <w:t xml:space="preserve"> (Baker, Dimock &amp; Davis) Aveskamp, Gruyter &amp; Verkley</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> flower blight of chrysanthemum, ray blight of chrysanthemum, stem canker of chrysanthemum</w:t>
             </w:r>
-            <w:hyperlink r:id="rId770669f4afbbc3561" w:history="1">
+            <w:hyperlink r:id="rId38386a0f53e4e233b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId861769f4afbbc35a5" w:history="1">
+            <w:hyperlink r:id="rId96956a0f53e4e2380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -453,86 +453,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MYCOLG</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="99266222" name="name829969f4afbbc3692" descr="1075.jpg"/>
+                  <wp:docPr id="64067264" name="name33726a0f53e4e2442" descr="1075.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1075.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId945369f4afbbc3690" cstate="print"/>
+                          <a:blip r:embed="rId89466a0f53e4e2441" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId149169f4afbbc37a0" w:history="1">
+            <w:hyperlink r:id="rId47016a0f53e4e2563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1683,63 +1683,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Stagonosporopsis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="19336738" name="name940469f4afbbc50a5" descr="MYCOLG_distribution_map.jpg"/>
+            <wp:docPr id="23072402" name="name75046a0f53e4e2e75" descr="MYCOLG_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MYCOLG_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId879069f4afbbc50a2" cstate="print"/>
+                    <a:blip r:embed="rId92706a0f53e4e2e73" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4110,51 +4110,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CAB International (Centre for Agricultural Bioscience International), online. Datasheets: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Didymella ligulicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Crop Protection Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId255169f4afbbc61b3" w:history="1">
+      <w:hyperlink r:id="rId28776a0f53e4e3fb1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/cpc/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 13 of December 2012).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4347,51 +4347,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 3376. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId702369f4afbbc6327" w:history="1">
+      <w:hyperlink r:id="rId89126a0f53e4e412e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2013.3376</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5561,51 +5561,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Stagonosporopsis chrysanthemi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId280269f4afbbc6adf" w:history="1">
+      <w:hyperlink r:id="rId10346a0f53e4e4903" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5767,81 +5767,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 41-46.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId833469f4afbbc6c27" w:history="1">
+      <w:hyperlink r:id="rId21646a0f53e4e4a53" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1982.tb01954.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="62426248" name="name671669f4afbbc6c95" descr="eu_funding_250.png"/>
+            <wp:docPr id="79554629" name="name48956a0f53e4e4aa7" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId598769f4afbbc6c94" cstate="print"/>
+                    <a:blip r:embed="rId84976a0f53e4e4aa6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5939,137 +5939,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="39136061">
+  <w:abstractNum w:abstractNumId="28312625">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="78104907">
+    <w:lvl w:ilvl="0" w:tplc="40854515">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="78104907" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="40854515" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="78104907" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="40854515" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="78104907" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="40854515" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="78104907" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="40854515" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="78104907" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="40854515" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="78104907" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="40854515" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="78104907" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="40854515" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="78104907" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="40854515" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39136060">
+  <w:abstractNum w:abstractNumId="28312624">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="34922549">
+    <w:lvl w:ilvl="0" w:tplc="80820934">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6821,55 +6821,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="39136060">
-    <w:abstractNumId w:val="39136060"/>
+  <w:num w:numId="28312624">
+    <w:abstractNumId w:val="28312624"/>
   </w:num>
-  <w:num w:numId="39136061">
-    <w:abstractNumId w:val="39136061"/>
+  <w:num w:numId="28312625">
+    <w:abstractNumId w:val="28312625"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18419,51 +18419,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId618294056" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId100746004" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId770669f4afbbc3561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLG/" TargetMode="External"/><Relationship Id="rId861769f4afbbc35a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLG/categorization" TargetMode="External"/><Relationship Id="rId149169f4afbbc37a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLG/photos" TargetMode="External"/><Relationship Id="rId255169f4afbbc61b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/cpc/" TargetMode="External"/><Relationship Id="rId702369f4afbbc6327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2013.3376" TargetMode="External"/><Relationship Id="rId280269f4afbbc6adf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId833469f4afbbc6c27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1982.tb01954.x" TargetMode="External"/><Relationship Id="rId945369f4afbbc3690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId945369f4afbbc3690.jpg"/><Relationship Id="rId879069f4afbbc50a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId879069f4afbbc50a2.jpg"/><Relationship Id="rId598769f4afbbc6c94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId598769f4afbbc6c94.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId473596992" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId109550487" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId38386a0f53e4e233b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLG/" TargetMode="External"/><Relationship Id="rId96956a0f53e4e2380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLG/categorization" TargetMode="External"/><Relationship Id="rId47016a0f53e4e2563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLG/photos" TargetMode="External"/><Relationship Id="rId28776a0f53e4e3fb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/cpc/" TargetMode="External"/><Relationship Id="rId89126a0f53e4e412e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2013.3376" TargetMode="External"/><Relationship Id="rId10346a0f53e4e4903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId21646a0f53e4e4a53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1982.tb01954.x" TargetMode="External"/><Relationship Id="rId89466a0f53e4e2441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89466a0f53e4e2441.jpg"/><Relationship Id="rId92706a0f53e4e2e73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92706a0f53e4e2e73.jpg"/><Relationship Id="rId84976a0f53e4e4aa6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84976a0f53e4e4aa6.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>