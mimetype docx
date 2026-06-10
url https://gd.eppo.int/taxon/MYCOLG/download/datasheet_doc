--- v8 (2026-05-21)
+++ v9 (2026-06-10)
@@ -358,88 +358,88 @@
               <w:t xml:space="preserve"> (Baker, Dimock &amp; Davis) Aveskamp, Gruyter &amp; Verkley</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> flower blight of chrysanthemum, ray blight of chrysanthemum, stem canker of chrysanthemum</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38386a0f53e4e233b" w:history="1">
+            <w:hyperlink r:id="rId64426a29e2b0d993c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96956a0f53e4e2380" w:history="1">
+            <w:hyperlink r:id="rId56326a29e2b0d9982" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -453,86 +453,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MYCOLG</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="64067264" name="name33726a0f53e4e2442" descr="1075.jpg"/>
+                  <wp:docPr id="52759281" name="name18596a29e2b0da0b2" descr="1075.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1075.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId89466a0f53e4e2441" cstate="print"/>
+                          <a:blip r:embed="rId16426a29e2b0da0b0" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId47016a0f53e4e2563" w:history="1">
+            <w:hyperlink r:id="rId73706a29e2b0da1f0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1683,63 +1683,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Stagonosporopsis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="23072402" name="name75046a0f53e4e2e75" descr="MYCOLG_distribution_map.jpg"/>
+            <wp:docPr id="30114237" name="name45146a29e2b0dbc84" descr="MYCOLG_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MYCOLG_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId92706a0f53e4e2e73" cstate="print"/>
+                    <a:blip r:embed="rId57876a29e2b0dbc80" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4110,51 +4110,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CAB International (Centre for Agricultural Bioscience International), online. Datasheets: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Didymella ligulicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Crop Protection Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28776a0f53e4e3fb1" w:history="1">
+      <w:hyperlink r:id="rId37246a29e2b0de15c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/cpc/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 13 of December 2012).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4347,51 +4347,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 3376. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89126a0f53e4e412e" w:history="1">
+      <w:hyperlink r:id="rId11256a29e2b0de34b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2013.3376</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5561,51 +5561,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Stagonosporopsis chrysanthemi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10346a0f53e4e4903" w:history="1">
+      <w:hyperlink r:id="rId91266a29e2b0dec69" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5767,81 +5767,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 41-46.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21646a0f53e4e4a53" w:history="1">
+      <w:hyperlink r:id="rId45506a29e2b0dede6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1982.tb01954.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="79554629" name="name48956a0f53e4e4aa7" descr="eu_funding_250.png"/>
+            <wp:docPr id="32906043" name="name96386a29e2b0df0c2" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId84976a0f53e4e4aa6" cstate="print"/>
+                    <a:blip r:embed="rId33976a29e2b0df0c1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5939,137 +5939,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="28312625">
+  <w:abstractNum w:abstractNumId="69714423">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="40854515">
+    <w:lvl w:ilvl="0" w:tplc="24316844">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="40854515" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="24316844" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="40854515" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="24316844" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="40854515" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="24316844" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="40854515" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="24316844" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="40854515" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="24316844" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="40854515" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="24316844" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="40854515" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="24316844" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="40854515" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="24316844" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28312624">
+  <w:abstractNum w:abstractNumId="69714422">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="80820934">
+    <w:lvl w:ilvl="0" w:tplc="30697181">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6821,55 +6821,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="28312624">
-    <w:abstractNumId w:val="28312624"/>
+  <w:num w:numId="69714422">
+    <w:abstractNumId w:val="69714422"/>
   </w:num>
-  <w:num w:numId="28312625">
-    <w:abstractNumId w:val="28312625"/>
+  <w:num w:numId="69714423">
+    <w:abstractNumId w:val="69714423"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18419,51 +18419,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId473596992" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId109550487" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId38386a0f53e4e233b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLG/" TargetMode="External"/><Relationship Id="rId96956a0f53e4e2380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLG/categorization" TargetMode="External"/><Relationship Id="rId47016a0f53e4e2563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLG/photos" TargetMode="External"/><Relationship Id="rId28776a0f53e4e3fb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/cpc/" TargetMode="External"/><Relationship Id="rId89126a0f53e4e412e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2013.3376" TargetMode="External"/><Relationship Id="rId10346a0f53e4e4903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId21646a0f53e4e4a53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1982.tb01954.x" TargetMode="External"/><Relationship Id="rId89466a0f53e4e2441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId89466a0f53e4e2441.jpg"/><Relationship Id="rId92706a0f53e4e2e73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92706a0f53e4e2e73.jpg"/><Relationship Id="rId84976a0f53e4e4aa6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84976a0f53e4e4aa6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId602348731" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId349341844" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId64426a29e2b0d993c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLG/" TargetMode="External"/><Relationship Id="rId56326a29e2b0d9982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLG/categorization" TargetMode="External"/><Relationship Id="rId73706a29e2b0da1f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLG/photos" TargetMode="External"/><Relationship Id="rId37246a29e2b0de15c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/cpc/" TargetMode="External"/><Relationship Id="rId11256a29e2b0de34b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2013.3376" TargetMode="External"/><Relationship Id="rId91266a29e2b0dec69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId45506a29e2b0dede6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1982.tb01954.x" TargetMode="External"/><Relationship Id="rId16426a29e2b0da0b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16426a29e2b0da0b0.jpg"/><Relationship Id="rId57876a29e2b0dbc80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57876a29e2b0dbc80.jpg"/><Relationship Id="rId33976a29e2b0df0c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33976a29e2b0df0c1.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>