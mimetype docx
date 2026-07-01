--- v9 (2026-06-10)
+++ v10 (2026-07-01)
@@ -358,88 +358,88 @@
               <w:t xml:space="preserve"> (Baker, Dimock &amp; Davis) Aveskamp, Gruyter &amp; Verkley</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> flower blight of chrysanthemum, ray blight of chrysanthemum, stem canker of chrysanthemum</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64426a29e2b0d993c" w:history="1">
+            <w:hyperlink r:id="rId20026a44ee0772ef1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56326a29e2b0d9982" w:history="1">
+            <w:hyperlink r:id="rId86346a44ee0772f61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -453,86 +453,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MYCOLG</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="52759281" name="name18596a29e2b0da0b2" descr="1075.jpg"/>
+                  <wp:docPr id="98339805" name="name29296a44ee0773a8a" descr="1075.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1075.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId16426a29e2b0da0b0" cstate="print"/>
+                          <a:blip r:embed="rId67106a44ee0773a88" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId73706a29e2b0da1f0" w:history="1">
+            <w:hyperlink r:id="rId83396a44ee0773bc8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1683,63 +1683,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Stagonosporopsis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="30114237" name="name45146a29e2b0dbc84" descr="MYCOLG_distribution_map.jpg"/>
+            <wp:docPr id="87399188" name="name33846a44ee077558e" descr="MYCOLG_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MYCOLG_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId57876a29e2b0dbc80" cstate="print"/>
+                    <a:blip r:embed="rId94756a44ee077558a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4110,51 +4110,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CAB International (Centre for Agricultural Bioscience International), online. Datasheets: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Didymella ligulicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Crop Protection Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37246a29e2b0de15c" w:history="1">
+      <w:hyperlink r:id="rId13456a44ee0776aa1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/cpc/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 13 of December 2012).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4347,51 +4347,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 3376. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11256a29e2b0de34b" w:history="1">
+      <w:hyperlink r:id="rId10836a44ee0776f65" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2013.3376</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5561,51 +5561,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Stagonosporopsis chrysanthemi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91266a29e2b0dec69" w:history="1">
+      <w:hyperlink r:id="rId49016a44ee0777764" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5767,81 +5767,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 41-46.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45506a29e2b0dede6" w:history="1">
+      <w:hyperlink r:id="rId35816a44ee07778db" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1982.tb01954.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="32906043" name="name96386a29e2b0df0c2" descr="eu_funding_250.png"/>
+            <wp:docPr id="71283556" name="name56016a44ee0777939" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId33976a29e2b0df0c1" cstate="print"/>
+                    <a:blip r:embed="rId93546a44ee0777938" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5939,137 +5939,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="69714423">
+  <w:abstractNum w:abstractNumId="72541156">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="24316844">
+    <w:lvl w:ilvl="0" w:tplc="62525682">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="24316844" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="62525682" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="24316844" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="62525682" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="24316844" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="62525682" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="24316844" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="62525682" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="24316844" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="62525682" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="24316844" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="62525682" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="24316844" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="62525682" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="24316844" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="62525682" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="69714422">
+  <w:abstractNum w:abstractNumId="72541155">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="30697181">
+    <w:lvl w:ilvl="0" w:tplc="50225453">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6821,55 +6821,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="69714422">
-    <w:abstractNumId w:val="69714422"/>
+  <w:num w:numId="72541155">
+    <w:abstractNumId w:val="72541155"/>
   </w:num>
-  <w:num w:numId="69714423">
-    <w:abstractNumId w:val="69714423"/>
+  <w:num w:numId="72541156">
+    <w:abstractNumId w:val="72541156"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18419,51 +18419,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId602348731" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId349341844" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId64426a29e2b0d993c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLG/" TargetMode="External"/><Relationship Id="rId56326a29e2b0d9982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLG/categorization" TargetMode="External"/><Relationship Id="rId73706a29e2b0da1f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLG/photos" TargetMode="External"/><Relationship Id="rId37246a29e2b0de15c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/cpc/" TargetMode="External"/><Relationship Id="rId11256a29e2b0de34b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2013.3376" TargetMode="External"/><Relationship Id="rId91266a29e2b0dec69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId45506a29e2b0dede6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1982.tb01954.x" TargetMode="External"/><Relationship Id="rId16426a29e2b0da0b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16426a29e2b0da0b0.jpg"/><Relationship Id="rId57876a29e2b0dbc80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57876a29e2b0dbc80.jpg"/><Relationship Id="rId33976a29e2b0df0c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33976a29e2b0df0c1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId107940163" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId865389147" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId20026a44ee0772ef1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLG/" TargetMode="External"/><Relationship Id="rId86346a44ee0772f61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLG/categorization" TargetMode="External"/><Relationship Id="rId83396a44ee0773bc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLG/photos" TargetMode="External"/><Relationship Id="rId13456a44ee0776aa1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/cpc/" TargetMode="External"/><Relationship Id="rId10836a44ee0776f65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2013.3376" TargetMode="External"/><Relationship Id="rId49016a44ee0777764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId35816a44ee07778db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1982.tb01954.x" TargetMode="External"/><Relationship Id="rId67106a44ee0773a88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67106a44ee0773a88.jpg"/><Relationship Id="rId94756a44ee077558a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94756a44ee077558a.jpg"/><Relationship Id="rId93546a44ee0777938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93546a44ee0777938.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>