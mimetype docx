--- v10 (2026-07-01)
+++ v11 (2026-07-01)
@@ -358,88 +358,88 @@
               <w:t xml:space="preserve"> (Baker, Dimock &amp; Davis) Aveskamp, Gruyter &amp; Verkley</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> flower blight of chrysanthemum, ray blight of chrysanthemum, stem canker of chrysanthemum</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20026a44ee0772ef1" w:history="1">
+            <w:hyperlink r:id="rId48526a44fc0b4d547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86346a44ee0772f61" w:history="1">
+            <w:hyperlink r:id="rId31326a44fc0b4d58c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -453,86 +453,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MYCOLG</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="98339805" name="name29296a44ee0773a8a" descr="1075.jpg"/>
+                  <wp:docPr id="61786325" name="name91216a44fc0b4db62" descr="1075.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1075.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId67106a44ee0773a88" cstate="print"/>
+                          <a:blip r:embed="rId63216a44fc0b4db60" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId83396a44ee0773bc8" w:history="1">
+            <w:hyperlink r:id="rId93446a44fc0b4dc8d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1683,63 +1683,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Stagonosporopsis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="87399188" name="name33846a44ee077558e" descr="MYCOLG_distribution_map.jpg"/>
+            <wp:docPr id="67132594" name="name40516a44fc0b4ee3b" descr="MYCOLG_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MYCOLG_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId94756a44ee077558a" cstate="print"/>
+                    <a:blip r:embed="rId24676a44fc0b4ee38" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4110,51 +4110,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CAB International (Centre for Agricultural Bioscience International), online. Datasheets: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Didymella ligulicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Crop Protection Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13456a44ee0776aa1" w:history="1">
+      <w:hyperlink r:id="rId10716a44fc0b4ff7f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/cpc/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 13 of December 2012).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4347,51 +4347,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 3376. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10836a44ee0776f65" w:history="1">
+      <w:hyperlink r:id="rId38446a44fc0b500f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2013.3376</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5561,51 +5561,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Stagonosporopsis chrysanthemi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49016a44ee0777764" w:history="1">
+      <w:hyperlink r:id="rId48606a44fc0b508bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5767,81 +5767,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 41-46.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35816a44ee07778db" w:history="1">
+      <w:hyperlink r:id="rId21656a44fc0b50a0c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1982.tb01954.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="71283556" name="name56016a44ee0777939" descr="eu_funding_250.png"/>
+            <wp:docPr id="18878408" name="name40736a44fc0b50a94" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId93546a44ee0777938" cstate="print"/>
+                    <a:blip r:embed="rId72066a44fc0b50a93" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5939,137 +5939,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="72541156">
+  <w:abstractNum w:abstractNumId="73260459">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="62525682">
+    <w:lvl w:ilvl="0" w:tplc="34614587">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="62525682" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="34614587" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="62525682" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="34614587" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="62525682" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="34614587" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="62525682" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="34614587" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="62525682" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="34614587" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="62525682" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="34614587" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="62525682" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="34614587" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="62525682" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="34614587" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="72541155">
+  <w:abstractNum w:abstractNumId="73260458">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="50225453">
+    <w:lvl w:ilvl="0" w:tplc="96180453">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6821,55 +6821,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="72541155">
-    <w:abstractNumId w:val="72541155"/>
+  <w:num w:numId="73260458">
+    <w:abstractNumId w:val="73260458"/>
   </w:num>
-  <w:num w:numId="72541156">
-    <w:abstractNumId w:val="72541156"/>
+  <w:num w:numId="73260459">
+    <w:abstractNumId w:val="73260459"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18419,51 +18419,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId107940163" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId865389147" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId20026a44ee0772ef1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLG/" TargetMode="External"/><Relationship Id="rId86346a44ee0772f61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLG/categorization" TargetMode="External"/><Relationship Id="rId83396a44ee0773bc8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLG/photos" TargetMode="External"/><Relationship Id="rId13456a44ee0776aa1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/cpc/" TargetMode="External"/><Relationship Id="rId10836a44ee0776f65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2013.3376" TargetMode="External"/><Relationship Id="rId49016a44ee0777764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId35816a44ee07778db" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1982.tb01954.x" TargetMode="External"/><Relationship Id="rId67106a44ee0773a88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId67106a44ee0773a88.jpg"/><Relationship Id="rId94756a44ee077558a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94756a44ee077558a.jpg"/><Relationship Id="rId93546a44ee0777938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93546a44ee0777938.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId189908813" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId540291858" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId48526a44fc0b4d547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLG/" TargetMode="External"/><Relationship Id="rId31326a44fc0b4d58c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLG/categorization" TargetMode="External"/><Relationship Id="rId93446a44fc0b4dc8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLG/photos" TargetMode="External"/><Relationship Id="rId10716a44fc0b4ff7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/cpc/" TargetMode="External"/><Relationship Id="rId38446a44fc0b500f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2013.3376" TargetMode="External"/><Relationship Id="rId48606a44fc0b508bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId21656a44fc0b50a0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1982.tb01954.x" TargetMode="External"/><Relationship Id="rId63216a44fc0b4db60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63216a44fc0b4db60.jpg"/><Relationship Id="rId24676a44fc0b4ee38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24676a44fc0b4ee38.jpg"/><Relationship Id="rId72066a44fc0b50a93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72066a44fc0b50a93.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>