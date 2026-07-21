--- v11 (2026-07-01)
+++ v12 (2026-07-21)
@@ -358,88 +358,88 @@
               <w:t xml:space="preserve"> (Baker, Dimock &amp; Davis) Aveskamp, Gruyter &amp; Verkley</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> flower blight of chrysanthemum, ray blight of chrysanthemum, stem canker of chrysanthemum</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48526a44fc0b4d547" w:history="1">
+            <w:hyperlink r:id="rId39096a5fba6a3a718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31326a44fc0b4d58c" w:history="1">
+            <w:hyperlink r:id="rId92626a5fba6a3a75c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -453,86 +453,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MYCOLG</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="61786325" name="name91216a44fc0b4db62" descr="1075.jpg"/>
+                  <wp:docPr id="94209716" name="name64606a5fba6a3a869" descr="1075.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1075.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId63216a44fc0b4db60" cstate="print"/>
+                          <a:blip r:embed="rId81136a5fba6a3a868" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId93446a44fc0b4dc8d" w:history="1">
+            <w:hyperlink r:id="rId14036a5fba6a3a9ab" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1683,63 +1683,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Stagonosporopsis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="67132594" name="name40516a44fc0b4ee3b" descr="MYCOLG_distribution_map.jpg"/>
+            <wp:docPr id="31678998" name="name32786a5fba6a3bee6" descr="MYCOLG_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MYCOLG_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId24676a44fc0b4ee38" cstate="print"/>
+                    <a:blip r:embed="rId25586a5fba6a3bee4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4110,51 +4110,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CAB International (Centre for Agricultural Bioscience International), online. Datasheets: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Didymella ligulicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Crop Protection Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10716a44fc0b4ff7f" w:history="1">
+      <w:hyperlink r:id="rId24086a5fba6a3d15a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/cpc/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 13 of December 2012).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4347,51 +4347,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 3376. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38446a44fc0b500f7" w:history="1">
+      <w:hyperlink r:id="rId91256a5fba6a3d2d2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2013.3376</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5561,51 +5561,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Stagonosporopsis chrysanthemi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48606a44fc0b508bf" w:history="1">
+      <w:hyperlink r:id="rId62966a5fba6a3dac5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5767,81 +5767,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 41-46.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21656a44fc0b50a0c" w:history="1">
+      <w:hyperlink r:id="rId71166a5fba6a3dc11" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1982.tb01954.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="18878408" name="name40736a44fc0b50a94" descr="eu_funding_250.png"/>
+            <wp:docPr id="81575614" name="name39636a5fba6a3dc8c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId72066a44fc0b50a93" cstate="print"/>
+                    <a:blip r:embed="rId47846a5fba6a3dc8b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5939,137 +5939,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="73260459">
+  <w:abstractNum w:abstractNumId="62554979">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="34614587">
+    <w:lvl w:ilvl="0" w:tplc="40472738">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="34614587" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="40472738" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="34614587" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="40472738" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="34614587" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="40472738" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="34614587" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="40472738" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="34614587" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="40472738" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="34614587" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="40472738" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="34614587" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="40472738" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="34614587" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="40472738" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="73260458">
+  <w:abstractNum w:abstractNumId="62554978">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="96180453">
+    <w:lvl w:ilvl="0" w:tplc="54433716">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6821,55 +6821,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="73260458">
-    <w:abstractNumId w:val="73260458"/>
+  <w:num w:numId="62554978">
+    <w:abstractNumId w:val="62554978"/>
   </w:num>
-  <w:num w:numId="73260459">
-    <w:abstractNumId w:val="73260459"/>
+  <w:num w:numId="62554979">
+    <w:abstractNumId w:val="62554979"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18419,51 +18419,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId189908813" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId540291858" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId48526a44fc0b4d547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLG/" TargetMode="External"/><Relationship Id="rId31326a44fc0b4d58c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLG/categorization" TargetMode="External"/><Relationship Id="rId93446a44fc0b4dc8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLG/photos" TargetMode="External"/><Relationship Id="rId10716a44fc0b4ff7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/cpc/" TargetMode="External"/><Relationship Id="rId38446a44fc0b500f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2013.3376" TargetMode="External"/><Relationship Id="rId48606a44fc0b508bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId21656a44fc0b50a0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1982.tb01954.x" TargetMode="External"/><Relationship Id="rId63216a44fc0b4db60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId63216a44fc0b4db60.jpg"/><Relationship Id="rId24676a44fc0b4ee38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24676a44fc0b4ee38.jpg"/><Relationship Id="rId72066a44fc0b50a93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72066a44fc0b50a93.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId157316078" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId439011576" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId39096a5fba6a3a718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLG/" TargetMode="External"/><Relationship Id="rId92626a5fba6a3a75c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLG/categorization" TargetMode="External"/><Relationship Id="rId14036a5fba6a3a9ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLG/photos" TargetMode="External"/><Relationship Id="rId24086a5fba6a3d15a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/cpc/" TargetMode="External"/><Relationship Id="rId91256a5fba6a3d2d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2013.3376" TargetMode="External"/><Relationship Id="rId62966a5fba6a3dac5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId71166a5fba6a3dc11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1982.tb01954.x" TargetMode="External"/><Relationship Id="rId81136a5fba6a3a868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81136a5fba6a3a868.jpg"/><Relationship Id="rId25586a5fba6a3bee4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25586a5fba6a3bee4.jpg"/><Relationship Id="rId47846a5fba6a3dc8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47846a5fba6a3dc8b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>