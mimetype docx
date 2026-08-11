--- v12 (2026-07-21)
+++ v13 (2026-08-11)
@@ -358,88 +358,88 @@
               <w:t xml:space="preserve"> (Baker, Dimock &amp; Davis) Aveskamp, Gruyter &amp; Verkley</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> flower blight of chrysanthemum, ray blight of chrysanthemum, stem canker of chrysanthemum</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39096a5fba6a3a718" w:history="1">
+            <w:hyperlink r:id="rId65136a7a9a808e768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92626a5fba6a3a75c" w:history="1">
+            <w:hyperlink r:id="rId57136a7a9a808e7ad" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -453,86 +453,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MYCOLG</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="94209716" name="name64606a5fba6a3a869" descr="1075.jpg"/>
+                  <wp:docPr id="88988297" name="name39326a7a9a808f04c" descr="1075.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1075.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId81136a5fba6a3a868" cstate="print"/>
+                          <a:blip r:embed="rId65306a7a9a808f04a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId14036a5fba6a3a9ab" w:history="1">
+            <w:hyperlink r:id="rId85276a7a9a808f15f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1683,63 +1683,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Stagonosporopsis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="31678998" name="name32786a5fba6a3bee6" descr="MYCOLG_distribution_map.jpg"/>
+            <wp:docPr id="13314217" name="name92826a7a9a809053d" descr="MYCOLG_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MYCOLG_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId25586a5fba6a3bee4" cstate="print"/>
+                    <a:blip r:embed="rId21716a7a9a809053a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4110,51 +4110,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CAB International (Centre for Agricultural Bioscience International), online. Datasheets: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Didymella ligulicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Crop Protection Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24086a5fba6a3d15a" w:history="1">
+      <w:hyperlink r:id="rId20596a7a9a80916a9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/cpc/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 13 of December 2012).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4347,51 +4347,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 3376. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91256a5fba6a3d2d2" w:history="1">
+      <w:hyperlink r:id="rId88596a7a9a8091832" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2013.3376</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5561,51 +5561,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Stagonosporopsis chrysanthemi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62966a5fba6a3dac5" w:history="1">
+      <w:hyperlink r:id="rId11446a7a9a8091fd9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5767,81 +5767,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 41-46.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71166a5fba6a3dc11" w:history="1">
+      <w:hyperlink r:id="rId61996a7a9a8092125" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1982.tb01954.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="81575614" name="name39636a5fba6a3dc8c" descr="eu_funding_250.png"/>
+            <wp:docPr id="94203138" name="name56506a7a9a8092303" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId47846a5fba6a3dc8b" cstate="print"/>
+                    <a:blip r:embed="rId66066a7a9a8092302" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5939,137 +5939,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="62554979">
+  <w:abstractNum w:abstractNumId="20254393">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="40472738">
+    <w:lvl w:ilvl="0" w:tplc="73618477">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="40472738" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="73618477" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="40472738" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="73618477" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="40472738" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="73618477" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="40472738" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="73618477" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="40472738" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="73618477" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="40472738" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="73618477" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="40472738" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="73618477" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="40472738" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="73618477" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="62554978">
+  <w:abstractNum w:abstractNumId="20254392">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="54433716">
+    <w:lvl w:ilvl="0" w:tplc="82726767">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6821,55 +6821,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="62554978">
-    <w:abstractNumId w:val="62554978"/>
+  <w:num w:numId="20254392">
+    <w:abstractNumId w:val="20254392"/>
   </w:num>
-  <w:num w:numId="62554979">
-    <w:abstractNumId w:val="62554979"/>
+  <w:num w:numId="20254393">
+    <w:abstractNumId w:val="20254393"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18419,51 +18419,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId157316078" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId439011576" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId39096a5fba6a3a718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLG/" TargetMode="External"/><Relationship Id="rId92626a5fba6a3a75c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLG/categorization" TargetMode="External"/><Relationship Id="rId14036a5fba6a3a9ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLG/photos" TargetMode="External"/><Relationship Id="rId24086a5fba6a3d15a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/cpc/" TargetMode="External"/><Relationship Id="rId91256a5fba6a3d2d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2013.3376" TargetMode="External"/><Relationship Id="rId62966a5fba6a3dac5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId71166a5fba6a3dc11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1982.tb01954.x" TargetMode="External"/><Relationship Id="rId81136a5fba6a3a868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81136a5fba6a3a868.jpg"/><Relationship Id="rId25586a5fba6a3bee4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25586a5fba6a3bee4.jpg"/><Relationship Id="rId47846a5fba6a3dc8b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47846a5fba6a3dc8b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId525955691" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId298976961" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId65136a7a9a808e768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLG/" TargetMode="External"/><Relationship Id="rId57136a7a9a808e7ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLG/categorization" TargetMode="External"/><Relationship Id="rId85276a7a9a808f15f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLG/photos" TargetMode="External"/><Relationship Id="rId20596a7a9a80916a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/cpc/" TargetMode="External"/><Relationship Id="rId88596a7a9a8091832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2013.3376" TargetMode="External"/><Relationship Id="rId11446a7a9a8091fd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId61996a7a9a8092125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1982.tb01954.x" TargetMode="External"/><Relationship Id="rId65306a7a9a808f04a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65306a7a9a808f04a.jpg"/><Relationship Id="rId21716a7a9a809053a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21716a7a9a809053a.jpg"/><Relationship Id="rId66066a7a9a8092302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66066a7a9a8092302.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>