--- v13 (2026-08-11)
+++ v14 (2026-08-31)
@@ -358,88 +358,88 @@
               <w:t xml:space="preserve"> (Baker, Dimock &amp; Davis) Aveskamp, Gruyter &amp; Verkley</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> flower blight of chrysanthemum, ray blight of chrysanthemum, stem canker of chrysanthemum</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65136a7a9a808e768" w:history="1">
+            <w:hyperlink r:id="rId62746a960519e0c30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57136a7a9a808e7ad" w:history="1">
+            <w:hyperlink r:id="rId24046a960519e0c74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -453,86 +453,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MYCOLG</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="88988297" name="name39326a7a9a808f04c" descr="1075.jpg"/>
+                  <wp:docPr id="19200700" name="name44686a960519e14cd" descr="1075.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="1075.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId65306a7a9a808f04a" cstate="print"/>
+                          <a:blip r:embed="rId14096a960519e14cc" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId85276a7a9a808f15f" w:history="1">
+            <w:hyperlink r:id="rId87266a960519e1632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1683,63 +1683,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Stagonosporopsis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="13314217" name="name92826a7a9a809053d" descr="MYCOLG_distribution_map.jpg"/>
+            <wp:docPr id="51435575" name="name51126a960519e2931" descr="MYCOLG_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MYCOLG_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId21716a7a9a809053a" cstate="print"/>
+                    <a:blip r:embed="rId11496a960519e292d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4110,51 +4110,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CAB International (Centre for Agricultural Bioscience International), online. Datasheets: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Didymella ligulicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Crop Protection Compendium. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20596a7a9a80916a9" w:history="1">
+      <w:hyperlink r:id="rId22096a960519e3b2f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.cabi.org/cpc/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (accessed on 13 of December 2012).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -4347,51 +4347,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(10), 3376. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88596a7a9a8091832" w:history="1">
+      <w:hyperlink r:id="rId25926a960519e3cb0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2013.3376</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5561,51 +5561,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Stagonosporopsis chrysanthemi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11446a7a9a8091fd9" w:history="1">
+      <w:hyperlink r:id="rId18826a960519e4490" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5767,81 +5767,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 41-46.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61996a7a9a8092125" w:history="1">
+      <w:hyperlink r:id="rId41536a960519e45e3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1982.tb01954.x</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="94203138" name="name56506a7a9a8092303" descr="eu_funding_250.png"/>
+            <wp:docPr id="83564654" name="name21676a960519e4641" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId66066a7a9a8092302" cstate="print"/>
+                    <a:blip r:embed="rId21736a960519e4640" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -5939,137 +5939,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="20254393">
+  <w:abstractNum w:abstractNumId="23342393">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="73618477">
+    <w:lvl w:ilvl="0" w:tplc="50148298">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="73618477" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="50148298" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="73618477" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="50148298" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="73618477" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="50148298" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="73618477" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="50148298" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="73618477" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="50148298" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="73618477" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="50148298" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="73618477" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="50148298" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="73618477" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="50148298" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20254392">
+  <w:abstractNum w:abstractNumId="23342392">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="82726767">
+    <w:lvl w:ilvl="0" w:tplc="30128733">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -6821,55 +6821,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="20254392">
-    <w:abstractNumId w:val="20254392"/>
+  <w:num w:numId="23342392">
+    <w:abstractNumId w:val="23342392"/>
   </w:num>
-  <w:num w:numId="20254393">
-    <w:abstractNumId w:val="20254393"/>
+  <w:num w:numId="23342393">
+    <w:abstractNumId w:val="23342393"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18419,51 +18419,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId525955691" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId298976961" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId65136a7a9a808e768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLG/" TargetMode="External"/><Relationship Id="rId57136a7a9a808e7ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLG/categorization" TargetMode="External"/><Relationship Id="rId85276a7a9a808f15f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLG/photos" TargetMode="External"/><Relationship Id="rId20596a7a9a80916a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/cpc/" TargetMode="External"/><Relationship Id="rId88596a7a9a8091832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2013.3376" TargetMode="External"/><Relationship Id="rId11446a7a9a8091fd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId61996a7a9a8092125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1982.tb01954.x" TargetMode="External"/><Relationship Id="rId65306a7a9a808f04a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65306a7a9a808f04a.jpg"/><Relationship Id="rId21716a7a9a809053a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21716a7a9a809053a.jpg"/><Relationship Id="rId66066a7a9a8092302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66066a7a9a8092302.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId532103363" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId711909522" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId62746a960519e0c30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLG/" TargetMode="External"/><Relationship Id="rId24046a960519e0c74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLG/categorization" TargetMode="External"/><Relationship Id="rId87266a960519e1632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MYCOLG/photos" TargetMode="External"/><Relationship Id="rId22096a960519e3b2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/cpc/" TargetMode="External"/><Relationship Id="rId25926a960519e3cb0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2013.3376" TargetMode="External"/><Relationship Id="rId18826a960519e4490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId41536a960519e45e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1111/j.1365-2338.1982.tb01954.x" TargetMode="External"/><Relationship Id="rId14096a960519e14cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14096a960519e14cc.jpg"/><Relationship Id="rId11496a960519e292d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11496a960519e292d.jpg"/><Relationship Id="rId21736a960519e4640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21736a960519e4640.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>