--- v4 (2026-03-27)
+++ v5 (2026-09-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="MUBPA" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="234">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="235">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>RHYCPA</t>
   </si>
   <si>
     <t>Rhynchophorus palmarum (as Musa)</t>
   </si>
   <si>
     <t>* Wattanapongsiri, A. (1966) A revision of the Genera Rhynchophorus and Dynamis. Department of Agricultural Science Bulletin, Bangkok, Thailand.</t>
   </si>
   <si>
@@ -121,56 +121,50 @@
   </si>
   <si>
     <t>* Mpoki S, Mahuku G, Mbanzibwa DR, Mkamilo G, Mark D, Mosha H, Pallangyyo BD, Fihavango M, Oresanya A, Ogunsanya P, Kumar PL (2021) First report of banana bunchy top virus in banana and plantain (Musa spp.) in Tanzania. Plant Disease (early view). https://doi.org/10.1094/PDIS-07-21-1387-PDN</t>
   </si>
   <si>
     <t>DACUDO</t>
   </si>
   <si>
     <t>Bactrocera dorsalis</t>
   </si>
   <si>
     <t>* Allwood AJ, Chinajariyawong A, Kritsaneepaiboon S, Drew RAI, Hamacek EL, Hancock DL, Hengsawad C, Jinapin JC, Jirasurat M, Krong CK, Leong CTS, Vijaysegaran S (1999) Host plant records for fruit flies (Diptera: Tephritidae) in Southeast Asia. The Raffles Bulletin of Zoology 47(7), 1-92.
 * Leblanc L (2022) The dacine fruit flies (Diptera: Tephritidae: Dacini) of Oceania. Insecta Mundi 0948, 1-167. https://journals.flvc.org/mundi/article/view/131965/135549</t>
   </si>
   <si>
     <t>DACUTR</t>
   </si>
   <si>
     <t>Bactrocera tryoni</t>
   </si>
   <si>
     <t>* Hancock D, Hamacek EL, Lloyd AC, Elson-Harris MM (2000) The distribution and host plants of fruit flies (Diptera: Tephritidae) in Australia. Queensland Department of Primary Industries, 75 pp.
 * Leblanc L, Vueti ET, Drew AI, Allwood AJ (2012) Host plant records for fruit flies (Diptera: Tephritidae: Dacini) in the Pacific islands. Proceedings of the Hawaiian Society 44, 11-53.</t>
   </si>
   <si>
-    <t>BEASTY</t>
-[...4 lines deleted...]
-  <si>
     <t>BRVPAZ</t>
   </si>
   <si>
     <t>Brevipalpus azores (as Musa)</t>
   </si>
   <si>
     <t>BRVPYO</t>
   </si>
   <si>
     <t>Brevipalpus yothersi (as Musa)</t>
   </si>
   <si>
     <t>* Beard JJ, Ochoa R, Braswell WE, Bauchan GR (2015) Brevipalpus phoenicis (Geijskes) species complex (Acari: Tenuipalpidae) – a closer look. Zootaxa 3944(1), 67 pp. DOI: 10.11646/zootaxa.3944.1.1</t>
   </si>
   <si>
     <t>CERTAN</t>
   </si>
   <si>
     <t>Ceratitis anonae</t>
   </si>
   <si>
     <t>* Nanga Nanga S, Hanna R, Fotso Kuate A, Fiaboe KK, Nchoutnji I, Ndjab M, Gnanvossou D, Mohamed SA, Ekesi S, Djieto-Lordon C (2022) Tephritid fruit fly species composition, seasonality, and fruit infestations in two central African agro-ecological zones. Insects 13(11), 1045. https://doi.org/10.3390/insects13111045</t>
   </si>
   <si>
     <t>CERTCA</t>
@@ -179,50 +173,53 @@
     <t>Ceratitis capitata</t>
   </si>
   <si>
     <t>* Liquido NJ, Cunnigham RT, Nakagawa S (1990) Host plants of Mediterranean fruit fly on the island of Hawaii (1949-1985 survey). Journal of Economic Entomology 83(5),  1863-1878,</t>
   </si>
   <si>
     <t>VINSST</t>
   </si>
   <si>
     <t>Ceroplastes stellifer (as Musa)</t>
   </si>
   <si>
     <t>SCITSI</t>
   </si>
   <si>
     <t>Chaetanaphothrips signipennis (as Musa)</t>
   </si>
   <si>
     <t>* Mille CG, Cazères S , Jourdan H, Mound LA (2025) Biosecurity in a biodiversity hotspot: an updated checklist of the Thysanoptera fauna of New Caledonia. Advances in Entomology 13(1), 1-47. https://doi.org/10.4236/ae.2025.131001</t>
   </si>
   <si>
     <t>CHRYFI</t>
   </si>
   <si>
     <t>Chrysomphalus aonidum</t>
+  </si>
+  <si>
+    <t>* Hernández-Ruiz A, Gonzaga-Segura AJ, Castrejón-Gómez VR (2026) Scale insects (Hemiptera: Coccomorpha) of agricultural amportance in Mexico. Journal of Entomological Science 61(3), 528–559. doi:10.18474/JES25-42</t>
   </si>
   <si>
     <t>Chrysomphalus aonidum (as Musa)</t>
   </si>
   <si>
     <t>COLAHY</t>
   </si>
   <si>
     <t>Colaspis hypochlora</t>
   </si>
   <si>
     <t>Colaspis hypochlora (as Musa)</t>
   </si>
   <si>
     <t>COTMAY</t>
   </si>
   <si>
     <t>Corythauma ayyari (as Musa)</t>
   </si>
   <si>
     <t>ERWICH</t>
   </si>
   <si>
     <t>Erwinia chrysanthemi</t>
   </si>
@@ -350,50 +347,56 @@
   <si>
     <t>* Bolland HR, Gutierrez J, Flechtmann CH (1988) World catalogue of the spider mite family (Acari: Tetranychidae). Brill, 392 pp.
 ------- As Musa sapientum.
 * Migeon A, Dorkeld F (2024) Spider Mites Web: a comprehensive database for the Tetranychidae.  https://www1.montpellier.inrae.fr/CBGP/spmweb</t>
   </si>
   <si>
     <t>PAPUIN</t>
   </si>
   <si>
     <t>Papuana inermis (as Musa)</t>
   </si>
   <si>
     <t>PAPUSE</t>
   </si>
   <si>
     <t>Papuana woodlarckiana (as Musa)</t>
   </si>
   <si>
     <t>PARYMI</t>
   </si>
   <si>
     <t>Paraleyrodes minei (as Musa)</t>
   </si>
   <si>
     <t>* Krishnappa C, Dubey AK, Verma A,, Mahapatro GK (2021) Occurrence of exotic whitefly, Paraleyrodes minei Iaccarino (Hemiptera: Aleyrodidae) and other whitefly species on fruit crops in Maharashtra, India. 3 Biotech 11, p 264.</t>
+  </si>
+  <si>
+    <t>SAISNI</t>
+  </si>
+  <si>
+    <t>Parasaissetia nigra</t>
   </si>
   <si>
     <t>PRATCO</t>
   </si>
   <si>
     <t>Pratylenchus coffeae</t>
   </si>
   <si>
     <t>* Torres-Asuaje PE, Cotes-Prado AM, Echeverría-Beirute F, Blanco-Rojas FA, Sandoval-Fernández JA, Segura-Mena RA, Palomares-Rius JE (2023) Ensilaged biostimulants promoting root health and control of Radopholus similis in banana (Musa AAA) cv. Grande Naine. European Journal of Plant Pathology 165(3), 465-474.</t>
   </si>
   <si>
     <t>Pratylenchus coffeae (as Musa)</t>
   </si>
   <si>
     <t>MYCOFI</t>
   </si>
   <si>
     <t>Pseudocercospora fijiensis (as Musa)</t>
   </si>
   <si>
     <t>* Marin DH, Romero RA, Guzman M, Sutton TB (2003) Black Sigatoka: an increasing threat to banana cultivation. Plant disease 87(3), 208-222.</t>
   </si>
   <si>
     <t>PSECGA</t>
   </si>
@@ -1311,1156 +1314,1160 @@
         <v>34</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>8</v>
       </c>
       <c r="B14" t="s">
         <v>35</v>
       </c>
       <c r="C14" t="s">
         <v>36</v>
       </c>
       <c r="D14"/>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>8</v>
       </c>
       <c r="B15" t="s">
         <v>37</v>
       </c>
       <c r="C15" t="s">
         <v>38</v>
       </c>
-      <c r="D15"/>
+      <c r="D15" t="s">
+        <v>39</v>
+      </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>8</v>
       </c>
       <c r="B16" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C16" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D16" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>8</v>
       </c>
       <c r="B17" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C17" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D17" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>8</v>
       </c>
       <c r="B18" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C18" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="D18" t="s">
         <v>47</v>
       </c>
+      <c r="D18"/>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>8</v>
       </c>
       <c r="B19" t="s">
         <v>48</v>
       </c>
       <c r="C19" t="s">
         <v>49</v>
       </c>
-      <c r="D19"/>
+      <c r="D19" t="s">
+        <v>50</v>
+      </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>8</v>
       </c>
       <c r="B20" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C20" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D20" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>8</v>
       </c>
       <c r="B21" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="C21" t="s">
         <v>54</v>
       </c>
       <c r="D21"/>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>8</v>
       </c>
       <c r="B22" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C22" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D22"/>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>8</v>
       </c>
       <c r="B23" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C23" t="s">
         <v>57</v>
       </c>
       <c r="D23"/>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>8</v>
       </c>
       <c r="B24" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C24" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D24"/>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>8</v>
       </c>
       <c r="B25" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C25" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D25"/>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>8</v>
       </c>
       <c r="B26" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C26" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="D26"/>
+        <v>63</v>
+      </c>
+      <c r="D26" t="s">
+        <v>64</v>
+      </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>8</v>
       </c>
       <c r="B27" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C27" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="D27" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
         <v>8</v>
       </c>
       <c r="B28" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C28" t="s">
-        <v>67</v>
-[...3 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="D28"/>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
         <v>8</v>
       </c>
       <c r="B29" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C29" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="D29"/>
+        <v>71</v>
+      </c>
+      <c r="D29" t="s">
+        <v>72</v>
+      </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
         <v>8</v>
       </c>
       <c r="B30" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C30" t="s">
-        <v>72</v>
-[...3 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="D30"/>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
         <v>8</v>
       </c>
       <c r="B31" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C31" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D31"/>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
         <v>8</v>
       </c>
       <c r="B32" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C32" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="D32"/>
+        <v>78</v>
+      </c>
+      <c r="D32" t="s">
+        <v>79</v>
+      </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
         <v>8</v>
       </c>
       <c r="B33" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C33" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="D33" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
         <v>8</v>
       </c>
       <c r="B34" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="C34" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="D34" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
         <v>8</v>
       </c>
       <c r="B35" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="C35" t="s">
-        <v>85</v>
-[...3 lines deleted...]
-      </c>
+        <v>87</v>
+      </c>
+      <c r="D35"/>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
         <v>8</v>
       </c>
       <c r="B36" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C36" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D36"/>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
         <v>8</v>
       </c>
       <c r="B37" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="C37" t="s">
         <v>90</v>
       </c>
-      <c r="D37"/>
+      <c r="D37" t="s">
+        <v>91</v>
+      </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
         <v>8</v>
       </c>
       <c r="B38" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="C38" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="D38" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
         <v>8</v>
       </c>
       <c r="B39" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="C39" t="s">
-        <v>94</v>
-[...3 lines deleted...]
-      </c>
+        <v>96</v>
+      </c>
+      <c r="D39"/>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
         <v>8</v>
       </c>
       <c r="B40" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C40" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D40"/>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
         <v>8</v>
       </c>
       <c r="B41" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C41" t="s">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="D41"/>
+        <v>100</v>
+      </c>
+      <c r="D41" t="s">
+        <v>101</v>
+      </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
         <v>8</v>
       </c>
       <c r="B42" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C42" t="s">
-        <v>101</v>
-[...3 lines deleted...]
-      </c>
+        <v>103</v>
+      </c>
+      <c r="D42"/>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
         <v>8</v>
       </c>
       <c r="B43" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C43" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D43"/>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
         <v>8</v>
       </c>
       <c r="B44" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C44" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="D44"/>
+        <v>107</v>
+      </c>
+      <c r="D44" t="s">
+        <v>108</v>
+      </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
         <v>8</v>
       </c>
       <c r="B45" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="C45" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="D45" t="s">
-        <v>109</v>
+        <v>53</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
         <v>8</v>
       </c>
       <c r="B46" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C46" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D46" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
         <v>8</v>
       </c>
       <c r="B47" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C47" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D47"/>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
         <v>8</v>
       </c>
       <c r="B48" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C48" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D48" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
         <v>8</v>
       </c>
       <c r="B49" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C49" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D49"/>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
         <v>8</v>
       </c>
       <c r="B50" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C50" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D50"/>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
         <v>8</v>
       </c>
       <c r="B51" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C51" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D51"/>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
         <v>8</v>
       </c>
       <c r="B52" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C52" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D52" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
         <v>8</v>
       </c>
       <c r="B53" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C53" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D53" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
         <v>8</v>
       </c>
       <c r="B54" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C54" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="D54"/>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
         <v>8</v>
       </c>
       <c r="B55" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C55" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D55" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
         <v>8</v>
       </c>
       <c r="B56" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C56" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D56" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
         <v>8</v>
       </c>
       <c r="B57" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C57" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D57"/>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
         <v>8</v>
       </c>
       <c r="B58" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C58" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D58" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
         <v>8</v>
       </c>
       <c r="B59" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C59" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="D59" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
         <v>8</v>
       </c>
       <c r="B60" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C60" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D60" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
         <v>8</v>
       </c>
       <c r="B61" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C61" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D61" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
         <v>8</v>
       </c>
       <c r="B62" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C62" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D62"/>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
         <v>8</v>
       </c>
       <c r="B63" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C63" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D63" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
         <v>8</v>
       </c>
       <c r="B64" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C64" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D64" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
         <v>8</v>
       </c>
       <c r="B65" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C65" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="D65"/>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
         <v>8</v>
       </c>
       <c r="B66" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C66" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D66"/>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
         <v>8</v>
       </c>
       <c r="B67" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C67" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D67" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
         <v>8</v>
       </c>
       <c r="B68" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C68" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D68"/>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B69" t="s">
         <v>26</v>
       </c>
       <c r="C69" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="D69"/>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B70" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C70" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="D70" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B71" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C71" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D71"/>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B72" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C72" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D72"/>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B73" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C73" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D73" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B74" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="C74" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="D74"/>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B75" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C75" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="D75"/>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B76" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C76" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="D76"/>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B77" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C77" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="D77"/>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B78" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C78" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="D78" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B79" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C79" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D79"/>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B80" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="C80" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D80"/>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B81" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="C81" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D81"/>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B82" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="C82" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="D82" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B83" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C83" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="D83" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B84" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C84" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="D84"/>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B85" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C85" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D85" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B86" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C86" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="D86"/>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B87" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C87" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="D87" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B88" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C88" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D88" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B89" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C89" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="D89"/>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B90" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C90" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="D90" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B91" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C91" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="D91" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B92" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C92" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="D92" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B93" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C93" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="D93" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B94" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="C94" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="D94" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B95" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="C95" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="D95" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B96" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C96" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="D96"/>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B97" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C97" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="D97"/>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B98" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C98" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D98"/>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B99" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C99" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="D99" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B100" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C100" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="D100" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">