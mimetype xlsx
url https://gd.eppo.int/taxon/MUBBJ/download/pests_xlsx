--- v2 (2026-02-18)
+++ v3 (2026-04-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="MUBBJ" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="112">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>RHYCPA</t>
   </si>
   <si>
     <t>Rhynchophorus palmarum (as Musa)</t>
   </si>
   <si>
     <t>* Wattanapongsiri, A. (1966) A revision of the Genera Rhynchophorus and Dynamis. Department of Agricultural Science Bulletin, Bangkok, Thailand.</t>
   </si>
   <si>
@@ -123,50 +123,59 @@
     <t>SCITSI</t>
   </si>
   <si>
     <t>Chaetanaphothrips signipennis (as Musa)</t>
   </si>
   <si>
     <t>* Mille CG, Cazères S , Jourdan H, Mound LA (2025) Biosecurity in a biodiversity hotspot: an updated checklist of the Thysanoptera fauna of New Caledonia. Advances in Entomology 13(1), 1-47. https://doi.org/10.4236/ae.2025.131001</t>
   </si>
   <si>
     <t>CHRYFI</t>
   </si>
   <si>
     <t>Chrysomphalus aonidum (as Musa)</t>
   </si>
   <si>
     <t>COLAHY</t>
   </si>
   <si>
     <t>Colaspis hypochlora (as Musa)</t>
   </si>
   <si>
     <t>COTMAY</t>
   </si>
   <si>
     <t>Corythauma ayyari (as Musa)</t>
+  </si>
+  <si>
+    <t>FRANOC</t>
+  </si>
+  <si>
+    <t>Frankliniella occidentalis (as Musa)</t>
+  </si>
+  <si>
+    <t>* Njue NI, Toroitich FJ, Kimenju JW (2025) Diversity and abundance of thrips species on bananas from different ecological zones in Embu County, Kenya. Journal of Entomological &amp; Acarological Research 57(1), 12575. doi:10.4081/jear.2025.12575</t>
   </si>
   <si>
     <t>GIBBFU</t>
   </si>
   <si>
     <t>Fusarium fujikuroi (as Musa)</t>
   </si>
   <si>
     <t>FUSACB</t>
   </si>
   <si>
     <t>Fusarium oxysporum f. sp. cubense (as Musa)</t>
   </si>
   <si>
     <t>* Magdama F, Monserrate-Maggi L, Serrano L, García Onofre J, Jiménez-Gasco MdM.(2020) Genetic diversity of Fusarium oxysporum f. sp. cubense, the Fusarium wilt pathogen of banana, in Ecuador. Plants. 9(9), 1133. https://doi.org/10.3390/plants9091133</t>
   </si>
   <si>
     <t>HERCBI</t>
   </si>
   <si>
     <t>Hercinothrips bicinctus (as Musa)</t>
   </si>
   <si>
     <t>LACPCA</t>
   </si>
@@ -175,50 +184,59 @@
   </si>
   <si>
     <t>ACHAFU</t>
   </si>
   <si>
     <t>Lissachatina fulica (as Musa)</t>
   </si>
   <si>
     <t>* Thiengo SC, Faraco FA, Salgado NC, Cowie RH, Fernandez MA (2007) Rapid spread of an invasive snail in South America: the giant African snail, Achatina fulica, in Brasil. Biological Invasions 9, 693-702.</t>
   </si>
   <si>
     <t>MELGEX</t>
   </si>
   <si>
     <t>Meloidogyne exigua (as Musa)</t>
   </si>
   <si>
     <t>METAHE</t>
   </si>
   <si>
     <t>Metamasius hemipterus (as Musa)</t>
   </si>
   <si>
     <t>* Fancelli M, Borges AL, Ritzinger CHSP, Silva D dos S, Ringenberg R (2012) [Metamasius hemipterus L. as a pest of bananas cv. Terra]. Revista Brasileira de Fruticultura 34(3), 944-946
 *Roman Posligua VA, Rojas Rojas JA, Mendoza KJ (2017) Evaluation of four types of traps for monitoring Metamasius hemipterus L.(Coleoptera: Curculionidae) in barraganete plantain. Ctro. Agr.,  Santa Clar 44(3), 91-93.</t>
+  </si>
+  <si>
+    <t>MCCTAB</t>
+  </si>
+  <si>
+    <t>Microcephalothrips abdominalis (as Musa)</t>
+  </si>
+  <si>
+    <t>* Njue NI, Toroitich FJ, Kimenju JW (2025) Diversity and abundance of thrips species on bananas from different ecological zones in Embu County, Kenya. Journal of Entomological &amp; Acarological Research 57(1), 12575. doi:10.4081/jear.2025.1257</t>
   </si>
   <si>
     <t>HEDYOC</t>
   </si>
   <si>
     <t>Nacoleia octasema (as Musa)</t>
   </si>
   <si>
     <t>ODOILO</t>
   </si>
   <si>
     <t>Odoiporus longicollis (as Musa)</t>
   </si>
   <si>
     <t>PAPUIN</t>
   </si>
   <si>
     <t>Papuana inermis (as Musa)</t>
   </si>
   <si>
     <t>PAPUSE</t>
   </si>
   <si>
     <t>Papuana woodlarckiana (as Musa)</t>
   </si>
@@ -707,51 +725,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D43"/>
+  <dimension ref="A1:D45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="69.554" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="610.994" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -911,416 +929,444 @@
       </c>
       <c r="D13"/>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>8</v>
       </c>
       <c r="B14" t="s">
         <v>35</v>
       </c>
       <c r="C14" t="s">
         <v>36</v>
       </c>
       <c r="D14"/>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>8</v>
       </c>
       <c r="B15" t="s">
         <v>37</v>
       </c>
       <c r="C15" t="s">
         <v>38</v>
       </c>
-      <c r="D15"/>
+      <c r="D15" t="s">
+        <v>39</v>
+      </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>8</v>
       </c>
       <c r="B16" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C16" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="D16" t="s">
         <v>41</v>
       </c>
+      <c r="D16"/>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>8</v>
       </c>
       <c r="B17" t="s">
         <v>42</v>
       </c>
       <c r="C17" t="s">
         <v>43</v>
       </c>
-      <c r="D17"/>
+      <c r="D17" t="s">
+        <v>44</v>
+      </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>8</v>
       </c>
       <c r="B18" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C18" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D18"/>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>8</v>
       </c>
       <c r="B19" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C19" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="D19" t="s">
         <v>48</v>
       </c>
+      <c r="D19"/>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>8</v>
       </c>
       <c r="B20" t="s">
         <v>49</v>
       </c>
       <c r="C20" t="s">
         <v>50</v>
       </c>
-      <c r="D20"/>
+      <c r="D20" t="s">
+        <v>51</v>
+      </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>8</v>
       </c>
       <c r="B21" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C21" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="D21" t="s">
         <v>53</v>
       </c>
+      <c r="D21"/>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>8</v>
       </c>
       <c r="B22" t="s">
         <v>54</v>
       </c>
       <c r="C22" t="s">
         <v>55</v>
       </c>
-      <c r="D22"/>
+      <c r="D22" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>8</v>
       </c>
       <c r="B23" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C23" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="D23"/>
+        <v>58</v>
+      </c>
+      <c r="D23" t="s">
+        <v>59</v>
+      </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>8</v>
       </c>
       <c r="B24" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C24" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="D24"/>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>8</v>
       </c>
       <c r="B25" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C25" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="D25"/>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>8</v>
       </c>
       <c r="B26" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C26" t="s">
-        <v>63</v>
-[...3 lines deleted...]
-      </c>
+        <v>65</v>
+      </c>
+      <c r="D26"/>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>8</v>
       </c>
       <c r="B27" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C27" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D27"/>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
         <v>8</v>
       </c>
       <c r="B28" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C28" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D28" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
         <v>8</v>
       </c>
       <c r="B29" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C29" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D29"/>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
         <v>8</v>
       </c>
       <c r="B30" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C30" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D30" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
         <v>8</v>
       </c>
       <c r="B31" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C31" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D31"/>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
         <v>8</v>
       </c>
       <c r="B32" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C32" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D32" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
         <v>8</v>
       </c>
       <c r="B33" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C33" t="s">
-        <v>81</v>
-[...1 lines deleted...]
-      <c r="D33" t="s">
         <v>82</v>
       </c>
+      <c r="D33"/>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
         <v>8</v>
       </c>
       <c r="B34" t="s">
         <v>83</v>
       </c>
       <c r="C34" t="s">
         <v>84</v>
       </c>
       <c r="D34" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
         <v>8</v>
       </c>
       <c r="B35" t="s">
         <v>86</v>
       </c>
       <c r="C35" t="s">
         <v>87</v>
       </c>
-      <c r="D35"/>
+      <c r="D35" t="s">
+        <v>88</v>
+      </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
         <v>8</v>
       </c>
       <c r="B36" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C36" t="s">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="D36"/>
+        <v>90</v>
+      </c>
+      <c r="D36" t="s">
+        <v>91</v>
+      </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
         <v>8</v>
       </c>
       <c r="B37" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="C37" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="D37"/>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
-        <v>92</v>
+        <v>8</v>
       </c>
       <c r="B38" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C38" t="s">
-        <v>94</v>
-[...1 lines deleted...]
-      <c r="D38" t="s">
         <v>95</v>
       </c>
+      <c r="D38"/>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
-        <v>92</v>
+        <v>8</v>
       </c>
       <c r="B39" t="s">
         <v>96</v>
       </c>
       <c r="C39" t="s">
         <v>97</v>
       </c>
-      <c r="D39" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D39"/>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="B40" t="s">
         <v>99</v>
       </c>
       <c r="C40" t="s">
         <v>100</v>
       </c>
       <c r="D40" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="B41" t="s">
         <v>102</v>
       </c>
       <c r="C41" t="s">
         <v>103</v>
       </c>
       <c r="D41" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="B42" t="s">
         <v>105</v>
       </c>
       <c r="C42" t="s">
         <v>106</v>
       </c>
       <c r="D42" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
+        <v>98</v>
+      </c>
+      <c r="B43" t="s">
         <v>108</v>
       </c>
-      <c r="B43" t="s">
+      <c r="C43" t="s">
         <v>109</v>
       </c>
-      <c r="C43" t="s">
+      <c r="D43" t="s">
         <v>110</v>
       </c>
-      <c r="D43" t="s">
+    </row>
+    <row r="44" spans="1:4">
+      <c r="A44" t="s">
+        <v>98</v>
+      </c>
+      <c r="B44" t="s">
         <v>111</v>
+      </c>
+      <c r="C44" t="s">
+        <v>112</v>
+      </c>
+      <c r="D44" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4">
+      <c r="A45" t="s">
+        <v>114</v>
+      </c>
+      <c r="B45" t="s">
+        <v>115</v>
+      </c>
+      <c r="C45" t="s">
+        <v>116</v>
+      </c>
+      <c r="D45" t="s">
+        <v>117</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">