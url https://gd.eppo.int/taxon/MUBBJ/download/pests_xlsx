--- v3 (2026-04-04)
+++ v4 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="MUBBJ" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="116">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>RHYCPA</t>
   </si>
   <si>
     <t>Rhynchophorus palmarum (as Musa)</t>
   </si>
   <si>
     <t>* Wattanapongsiri, A. (1966) A revision of the Genera Rhynchophorus and Dynamis. Department of Agricultural Science Bulletin, Bangkok, Thailand.</t>
   </si>
   <si>
@@ -69,56 +69,50 @@
     <t>Aleurodicus dugesii (as Musa)</t>
   </si>
   <si>
     <t>AMBPLU</t>
   </si>
   <si>
     <t>Amblypelta lutescens (as Musa)</t>
   </si>
   <si>
     <t>BBTV00</t>
   </si>
   <si>
     <t>Babuvirus musae (as Musa)</t>
   </si>
   <si>
     <t>* Mpoki S, Mahuku G, Mbanzibwa DR, Mkamilo G, Mark D, Mosha H, Pallangyyo BD, Fihavango M, Oresanya A, Ogunsanya P, Kumar PL (2021) First report of banana bunchy top virus in banana and plantain (Musa spp.) in Tanzania. Plant Disease (early view). https://doi.org/10.1094/PDIS-07-21-1387-PDN</t>
   </si>
   <si>
     <t>DACUDO</t>
   </si>
   <si>
     <t>Bactrocera dorsalis</t>
   </si>
   <si>
     <t>* Lin MG, Wang XJ, Zeng L, Zhang Y, Cai B (2013) Survey of species, geographical distribution and damage of fruit flies in Hainan, China. Zhiwu Jianyi (Plant Quarantine) 5, 85-89.</t>
-  </si>
-[...4 lines deleted...]
-    <t>Beastie the Bug (as Musa)</t>
   </si>
   <si>
     <t>BRVPAZ</t>
   </si>
   <si>
     <t>Brevipalpus azores (as Musa)</t>
   </si>
   <si>
     <t>BRVPYO</t>
   </si>
   <si>
     <t>Brevipalpus yothersi (as Musa)</t>
   </si>
   <si>
     <t>* Beard JJ, Ochoa R, Braswell WE, Bauchan GR (2015) Brevipalpus phoenicis (Geijskes) species complex (Acari: Tenuipalpidae) – a closer look. Zootaxa 3944(1), 67 pp. DOI: 10.11646/zootaxa.3944.1.1</t>
   </si>
   <si>
     <t>VINSST</t>
   </si>
   <si>
     <t>Ceroplastes stellifer (as Musa)</t>
   </si>
   <si>
     <t>SCITSI</t>
   </si>
@@ -725,51 +719,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D45"/>
+  <dimension ref="A1:D44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="69.554" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="610.994" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -841,532 +835,520 @@
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>8</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7"/>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>8</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" t="s">
         <v>22</v>
       </c>
-      <c r="D8"/>
+      <c r="D8" t="s">
+        <v>23</v>
+      </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C9" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="D9" t="s">
         <v>25</v>
       </c>
+      <c r="D9"/>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" t="s">
         <v>26</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
-      <c r="D10"/>
+      <c r="D10" t="s">
+        <v>28</v>
+      </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C11" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="D11" t="s">
         <v>30</v>
       </c>
+      <c r="D11"/>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>8</v>
       </c>
       <c r="B12" t="s">
         <v>31</v>
       </c>
       <c r="C12" t="s">
         <v>32</v>
       </c>
       <c r="D12"/>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>8</v>
       </c>
       <c r="B13" t="s">
         <v>33</v>
       </c>
       <c r="C13" t="s">
         <v>34</v>
       </c>
       <c r="D13"/>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>8</v>
       </c>
       <c r="B14" t="s">
         <v>35</v>
       </c>
       <c r="C14" t="s">
         <v>36</v>
       </c>
-      <c r="D14"/>
+      <c r="D14" t="s">
+        <v>37</v>
+      </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>8</v>
       </c>
       <c r="B15" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C15" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="D15" t="s">
         <v>39</v>
       </c>
+      <c r="D15"/>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>8</v>
       </c>
       <c r="B16" t="s">
         <v>40</v>
       </c>
       <c r="C16" t="s">
         <v>41</v>
       </c>
-      <c r="D16"/>
+      <c r="D16" t="s">
+        <v>42</v>
+      </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>8</v>
       </c>
       <c r="B17" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C17" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="D17" t="s">
         <v>44</v>
       </c>
+      <c r="D17"/>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>8</v>
       </c>
       <c r="B18" t="s">
         <v>45</v>
       </c>
       <c r="C18" t="s">
         <v>46</v>
       </c>
       <c r="D18"/>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>8</v>
       </c>
       <c r="B19" t="s">
         <v>47</v>
       </c>
       <c r="C19" t="s">
         <v>48</v>
       </c>
-      <c r="D19"/>
+      <c r="D19" t="s">
+        <v>49</v>
+      </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>8</v>
       </c>
       <c r="B20" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C20" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="D20" t="s">
         <v>51</v>
       </c>
+      <c r="D20"/>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>8</v>
       </c>
       <c r="B21" t="s">
         <v>52</v>
       </c>
       <c r="C21" t="s">
         <v>53</v>
       </c>
-      <c r="D21"/>
+      <c r="D21" t="s">
+        <v>54</v>
+      </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>8</v>
       </c>
       <c r="B22" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C22" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D22" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>8</v>
       </c>
       <c r="B23" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C23" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="D23" t="s">
         <v>59</v>
       </c>
+      <c r="D23"/>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>8</v>
       </c>
       <c r="B24" t="s">
         <v>60</v>
       </c>
       <c r="C24" t="s">
         <v>61</v>
       </c>
       <c r="D24"/>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>8</v>
       </c>
       <c r="B25" t="s">
         <v>62</v>
       </c>
       <c r="C25" t="s">
         <v>63</v>
       </c>
       <c r="D25"/>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>8</v>
       </c>
       <c r="B26" t="s">
         <v>64</v>
       </c>
       <c r="C26" t="s">
         <v>65</v>
       </c>
       <c r="D26"/>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>8</v>
       </c>
       <c r="B27" t="s">
         <v>66</v>
       </c>
       <c r="C27" t="s">
         <v>67</v>
       </c>
-      <c r="D27"/>
+      <c r="D27" t="s">
+        <v>68</v>
+      </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
         <v>8</v>
       </c>
       <c r="B28" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C28" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="D28" t="s">
         <v>70</v>
       </c>
+      <c r="D28"/>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
         <v>8</v>
       </c>
       <c r="B29" t="s">
         <v>71</v>
       </c>
       <c r="C29" t="s">
         <v>72</v>
       </c>
-      <c r="D29"/>
+      <c r="D29" t="s">
+        <v>73</v>
+      </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
         <v>8</v>
       </c>
       <c r="B30" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C30" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="D30" t="s">
         <v>75</v>
       </c>
+      <c r="D30"/>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
         <v>8</v>
       </c>
       <c r="B31" t="s">
         <v>76</v>
       </c>
       <c r="C31" t="s">
         <v>77</v>
       </c>
-      <c r="D31"/>
+      <c r="D31" t="s">
+        <v>78</v>
+      </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
         <v>8</v>
       </c>
       <c r="B32" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C32" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="D32" t="s">
         <v>80</v>
       </c>
+      <c r="D32"/>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
         <v>8</v>
       </c>
       <c r="B33" t="s">
         <v>81</v>
       </c>
       <c r="C33" t="s">
         <v>82</v>
       </c>
-      <c r="D33"/>
+      <c r="D33" t="s">
+        <v>83</v>
+      </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
         <v>8</v>
       </c>
       <c r="B34" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C34" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D34" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
         <v>8</v>
       </c>
       <c r="B35" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C35" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D35" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
         <v>8</v>
       </c>
       <c r="B36" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C36" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="D36" t="s">
         <v>91</v>
       </c>
+      <c r="D36"/>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
         <v>8</v>
       </c>
       <c r="B37" t="s">
         <v>92</v>
       </c>
       <c r="C37" t="s">
         <v>93</v>
       </c>
       <c r="D37"/>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
         <v>8</v>
       </c>
       <c r="B38" t="s">
         <v>94</v>
       </c>
       <c r="C38" t="s">
         <v>95</v>
       </c>
       <c r="D38"/>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
-        <v>8</v>
+        <v>96</v>
       </c>
       <c r="B39" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C39" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="D39"/>
+        <v>98</v>
+      </c>
+      <c r="D39" t="s">
+        <v>99</v>
+      </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="B40" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C40" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D40" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="B41" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C41" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D41" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="B42" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C42" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D42" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="B43" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C43" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D43" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
-        <v>98</v>
+        <v>112</v>
       </c>
       <c r="B44" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="C44" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="D44" t="s">
-        <v>113</v>
-[...6 lines deleted...]
-      <c r="B45" t="s">
         <v>115</v>
-      </c>
-[...4 lines deleted...]
-        <v>117</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">