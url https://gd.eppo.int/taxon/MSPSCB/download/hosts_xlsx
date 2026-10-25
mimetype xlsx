--- v0 (2025-10-04)
+++ v1 (2026-10-25)
@@ -12,85 +12,98 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="MSPSCB" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="11">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="15">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>CITLA</t>
   </si>
   <si>
     <t>Citrullus lanatus</t>
   </si>
   <si>
     <t>* Jin Y, Wu HM, Zhongzhu P, Yan X, Wang B, Zheng YL, Feng XX (2024) First report of Monosporascus cannonballus causing root rot and vine decline in watermelon (Citrullus lanatus) in China. Plant Disease (early view). https://doi.org/10.1094/PDIS-10-23-2065-PDN
 * Sales Jr R, Santana CVS, Nogueira DRS, Silva KJP, Guimarães IM, Michereff SJ, Abad-Campos P, García-JiménezJ, Armengol J (2010) First report of Monosporascus cannonballus on watermelon in Brazil. Plant Disease 94(2), p 278.</t>
   </si>
   <si>
     <t>CUMME</t>
   </si>
   <si>
     <t>Cucumis melo</t>
   </si>
   <si>
     <t>Martyn RD, Miller ME (1996) Monosporascus root rot and vine decline: An emerging disease of melons worldwide. Plant Disease 80(7), 716-725.
 * Sales Jr R, do Nascimento IJB, Freitas L de S, Beltrán R, Armengol J, Vicent A, García-Jiménez J (2004) First report of Monosporascus cannonballus on melon in Brazil. Plant Disease 88(1), p 84.</t>
+  </si>
+  <si>
+    <t>Experimental</t>
+  </si>
+  <si>
+    <t>CUMSA</t>
+  </si>
+  <si>
+    <t>Cucumis sativus</t>
+  </si>
+  <si>
+    <t>* Mertely, J.C.; Martyn, R.D.; Miller, M.E.; Bruton, B.D (1993) An expanded host range for the muskmelon pathogen, Monosporascus cannonballus. Plant Disease 77(7), 667–673.
+------- host in experiments</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -394,104 +407,118 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D3"/>
+  <dimension ref="A1:D4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="307.782" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>4</v>
       </c>
       <c r="B3" t="s">
         <v>8</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3" t="s">
         <v>10</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B4" t="s">
+        <v>12</v>
+      </c>
+      <c r="C4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D4" t="s">
+        <v>14</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">