--- v3 (2026-05-19)
+++ v4 (2026-10-25)
@@ -123,78 +123,78 @@
   </si>
   <si>
     <t xml:space="preserve">* Ismailova G (2022) Фитофаги шелковицы в условиях Азербайджана [Mulberry Pests in Azerbaijan Conditions]. Bulletin of Science and Practice 8(10), 54-67..
 ------- new pest on mulberry. </t>
   </si>
   <si>
     <t>COLLFC</t>
   </si>
   <si>
     <t>Colletotrichum fructicola</t>
   </si>
   <si>
     <t>* Li P, Dai X, Wang S, Shi H, Chen Z, Zhao W, Sheng S, Wu F (2025) Occurrence of anthracnose caused by Colletotrichum fructicola on mulberry in Zhejiang, China. Plant Disease 109(7), 1587. https://doi.org/10.1094/PDIS-12-24-2611-PDN</t>
   </si>
   <si>
     <t>DIABUN</t>
   </si>
   <si>
     <t>Diabrotica undecimpunctata undecimpunctata</t>
   </si>
   <si>
     <t>* Clark SM, LeDoux DG, Seeno TN, Riley EG, Gilbert AJ, Sullivan JM (2004) Host plants of leaf beetle species occurring in the United States and Canada (Coleoptera: Megalopodidae, Orsodacnidae, Chrysomelidae, excluding Bruchinae). Coleopterists Society, Special Publication 2, 1-476.
 -------- Adult host.</t>
   </si>
   <si>
+    <t>DROSSU</t>
+  </si>
+  <si>
+    <t>Drosophila suzukii</t>
+  </si>
+  <si>
+    <t>ERWIRH</t>
+  </si>
+  <si>
+    <t>Erwinia rhapontici</t>
+  </si>
+  <si>
+    <t>* Huang HC, Hsieh TF, Erickson RS (2003) Biology and epidemiology of Erwinia rhapontici, causal agent of pink seed and crown rot of plants. Plant Pathology Bulletin 12, 69-76.</t>
+  </si>
+  <si>
+    <t>EUZOSE</t>
+  </si>
+  <si>
+    <t>Euzophera semifuneralis</t>
+  </si>
+  <si>
+    <t>* Biddinger DJ, Howitt AJ (1992) The food plants and distribution of the American plum borer (Lepidoptera: Pyralidae). The Great Lakes Entomologist 25(3), 149-158. https://scholar.valpo.edu/tgle/vol25/iss3/2</t>
+  </si>
+  <si>
     <t>DPHNPY</t>
   </si>
   <si>
-    <t>Diaphania pyloalis (as Morus)</t>
-[...23 lines deleted...]
-    <t>* Biddinger DJ, Howitt AJ (1992) The food plants and distribution of the American plum borer (Lepidoptera: Pyralidae). The Great Lakes Entomologist 25(3), 149-158. https://scholar.valpo.edu/tgle/vol25/iss3/2</t>
+    <t>Glyphodes pyloalis (as Morus)</t>
   </si>
   <si>
     <t>HYPHCU</t>
   </si>
   <si>
     <t>Hyphantria cunea (as Morus)</t>
   </si>
   <si>
     <t>* Ismailova G (2022) Фитофаги шелковицы в условиях Азербайджана [Mulberry Pests in Azerbaijan Conditions]. Bulletin of Science and Practice 8(10), 54-67.</t>
   </si>
   <si>
     <t>LYMADI</t>
   </si>
   <si>
     <t>Lymantria dispar (as Morus)</t>
   </si>
   <si>
     <t>MELGMY</t>
   </si>
   <si>
     <t>Meloidogyne enterolobii (as Morus)</t>
   </si>
   <si>
     <t>* Sun YF, Long HB, Lu FP (2019) First Report of the Root-Knot Nematode Meloidogyne enterolobii Infecting Mulberry in China Plant Disease 103(9), 2481</t>
   </si>
@@ -844,79 +844,79 @@
         <v>34</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>4</v>
       </c>
       <c r="B12" t="s">
         <v>35</v>
       </c>
       <c r="C12" t="s">
         <v>36</v>
       </c>
       <c r="D12"/>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>4</v>
       </c>
       <c r="B13" t="s">
         <v>37</v>
       </c>
       <c r="C13" t="s">
         <v>38</v>
       </c>
-      <c r="D13"/>
+      <c r="D13" t="s">
+        <v>39</v>
+      </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>4</v>
       </c>
       <c r="B14" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C14" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D14" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>4</v>
       </c>
       <c r="B15" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C15" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="D15" t="s">
         <v>44</v>
       </c>
+      <c r="D15"/>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>4</v>
       </c>
       <c r="B16" t="s">
         <v>45</v>
       </c>
       <c r="C16" t="s">
         <v>46</v>
       </c>
       <c r="D16" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>4</v>
       </c>
       <c r="B17" t="s">
         <v>48</v>
       </c>
       <c r="C17" t="s">
         <v>49</v>
       </c>