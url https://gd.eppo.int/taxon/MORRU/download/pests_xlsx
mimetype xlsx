--- v3 (2026-07-25)
+++ v4 (2026-11-03)
@@ -85,70 +85,70 @@
     <t>Apriona germari (as Morus)</t>
   </si>
   <si>
     <t>* Lim J, Jung S-Y, Lim J-S, Jang J, Kim K-M, Lee Y-M, Lee B-W (2014) A review of host plants of Cerambycidae (Coleoptera: Chrysomeloidea) with new host records for fourteen Cerambycids, including the Asian longhorn beetle (Anoplophora glabripennis Motschulsky), in Korea. Korean Journal of Applied Entomology 53(2), 111-133.</t>
   </si>
   <si>
     <t>CERTCA</t>
   </si>
   <si>
     <t>Ceratitis capitata</t>
   </si>
   <si>
     <t>* Liquido NJ, McQuate GT, Hanlin MA, Suiter KA (2020) Host plants of the Mediterranean fruit fly, Ceratitis capitata (Wiedemann), Version 4.0. Available online at: USDA Compendium of Fruit Fly Host Information (CoFFHI), https://coffhi.cphst.org/</t>
   </si>
   <si>
     <t>CERPCE</t>
   </si>
   <si>
     <t>Ceroplastes ceriferus (as Morus)</t>
   </si>
   <si>
     <t xml:space="preserve">* Ismailova G (2022) Фитофаги шелковицы в условиях Азербайджана [Mulberry Pests in Azerbaijan Conditions]. Bulletin of Science and Practice 8(10), 54-67..
 ------- new pest on mulberry. </t>
   </si>
   <si>
-    <t>DPHNPY</t>
-[...4 lines deleted...]
-  <si>
     <t>XYLBFO</t>
   </si>
   <si>
     <t>Euwallacea fornicatus sensu lato</t>
   </si>
   <si>
     <t>* Government of Western Australia. Department of Primary Industries and Regional Development. Polyphagous shot-hole borer (PSHB). Australian Host List (version 24.0 - 2024-09-30). https://www.agric.wa.gov.au/sites/gateway/files/PSHB-WA-Host-List_2.pdf
 -------Non-reproductive host in Western Australia.</t>
   </si>
   <si>
     <t>EUWAWH</t>
   </si>
   <si>
     <t>Euwallacea fornicatus sensu stricto</t>
+  </si>
+  <si>
+    <t>DPHNPY</t>
+  </si>
+  <si>
+    <t>Glyphodes pyloalis (as Morus)</t>
   </si>
   <si>
     <t>HYPHCU</t>
   </si>
   <si>
     <t>Hyphantria cunea (as Morus)</t>
   </si>
   <si>
     <t>* Ismailova G (2022) Фитофаги шелковицы в условиях Азербайджана [Mulberry Pests in Azerbaijan Conditions]. Bulletin of Science and Practice 8(10), 54-67.</t>
   </si>
   <si>
     <t>PNRSV0</t>
   </si>
   <si>
     <t>Ilarvirus PNRSV</t>
   </si>
   <si>
     <t>* Dey KK, Velez-Climent M, Soria P, Hart S (2020) First report of Prunus necrotic ringspot virus infecting red mulberry (Morus rubra) in the U.S.A. Plant Disease 104(5), p 1565.</t>
   </si>
   <si>
     <t>LEPOQU</t>
   </si>
   <si>
     <t>Lepyronia quadrangularis</t>
   </si>
@@ -706,79 +706,79 @@
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>4</v>
       </c>
       <c r="B7" t="s">
         <v>20</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>4</v>
       </c>
       <c r="B8" t="s">
         <v>23</v>
       </c>
       <c r="C8" t="s">
         <v>24</v>
       </c>
-      <c r="D8"/>
+      <c r="D8" t="s">
+        <v>25</v>
+      </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>4</v>
       </c>
       <c r="B9" t="s">
+        <v>26</v>
+      </c>
+      <c r="C9" t="s">
+        <v>27</v>
+      </c>
+      <c r="D9" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>4</v>
       </c>
       <c r="B10" t="s">
         <v>28</v>
       </c>
       <c r="C10" t="s">
         <v>29</v>
       </c>
-      <c r="D10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D10"/>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>4</v>
       </c>
       <c r="B11" t="s">
         <v>30</v>
       </c>
       <c r="C11" t="s">
         <v>31</v>
       </c>
       <c r="D11" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>4</v>
       </c>
       <c r="B12" t="s">
         <v>33</v>
       </c>
       <c r="C12" t="s">
         <v>34</v>
       </c>