--- v2 (2026-03-07)
+++ v3 (2026-11-04)
@@ -109,106 +109,106 @@
     <t>Bactrocera dorsalis</t>
   </si>
   <si>
     <t>* Allwood AJ, Chinajariyawong A, Kritsaneepaiboon S, Drew RAI, Hamacek EL, Hancock DL, Hengsawad C, Jinapin JC, Jirasurat M, Krong CK, Leong CTS, Vijaysegaran S (1999) Host plant records for fruit flies (Diptera: Tephritidae) in Southeast Asia. The Raffles Bulletin of Zoology 47(7), 1-92.</t>
   </si>
   <si>
     <t>CERTCA</t>
   </si>
   <si>
     <t>Ceratitis capitata</t>
   </si>
   <si>
     <t>* Liquido NJ, McQuate GT, Hanlin MA, Suiter KA (2020) Host plants of the Mediterranean fruit fly, Ceratitis capitata (Wiedemann), Version 4.0. Available online at: USDA Compendium of Fruit Fly Host Information (CoFFHI), https://coffhi.cphst.org/</t>
   </si>
   <si>
     <t>CERPCE</t>
   </si>
   <si>
     <t>Ceroplastes ceriferus (as Morus)</t>
   </si>
   <si>
     <t xml:space="preserve">* Ismailova G (2022) Фитофаги шелковицы в условиях Азербайджана [Mulberry Pests in Azerbaijan Conditions]. Bulletin of Science and Practice 8(10), 54-67..
 ------- new pest on mulberry. </t>
   </si>
   <si>
-    <t>DPHNPY</t>
-[...4 lines deleted...]
-  <si>
     <t>EUTEBA</t>
   </si>
   <si>
     <t>Eutetranychus banksi</t>
   </si>
   <si>
     <t>* Migeon A &amp; Dorkeld F (2024) Spider Mites Web: a comprehensive database for the Tetranychidae. Available from https://www1.montpellier.inrae.fr/CBGP/spmweb (Accessed 2024/04/23)</t>
   </si>
   <si>
     <t>EUTEOR</t>
   </si>
   <si>
     <t>Eutetranychus orientalis</t>
   </si>
   <si>
     <t>* Khanjani M, Khanjani M, Seeman OD (2017) New spider mites (Acari: Tetranychidae) of the genera Paraplonobia and Eurytetranychus from Iran, and a description of all life stages of Eutetranychus orientalis (Klein). Acarologia 57(3), 465-491.
 -------  based on finding of females, males and immatures on this species</t>
   </si>
   <si>
     <t>XYLBFO</t>
   </si>
   <si>
     <t>Euwallacea fornicatus sensu lato</t>
   </si>
   <si>
     <t>* Government of Western Australia. Department of Primary Industries and Regional Development. Polyphagous shot-hole borer (PSHB). Australian Host List (version 24.0 - 2024-09-30). https://www.agric.wa.gov.au/sites/gateway/files/PSHB-WA-Host-List_2.pdf
 ------- Reproductive host and a preferred host in Western Australia.
 * van Rooyen E, Paap T, de Beer W, Townsend G, Fell S, Nel WJ, Morgan S, Hill M, Gonzalez A, Roets F (2021) The polyphagous shot hole borer beetle: Current status of a perfect invader in South Africa. South African Journal of Science 117(11/12). https://doi.org/10.17159/sajs.2021/9736
 ------- As Euwallacea fornicatus sensu stricto. Non-reproductive host in South Africa.</t>
   </si>
   <si>
     <t>EUWAWH</t>
   </si>
   <si>
     <t>Euwallacea fornicatus sensu stricto</t>
   </si>
   <si>
     <t>* Government of Western Australia. Department of Primary Industries and Regional Development. Polyphagous shot-hole borer (PSHB). Australian Host List (version 24.0 - 2024-09-30). https://www.agric.wa.gov.au/sites/gateway/files/PSHB-WA-Host-List_2.pdf
 ------- Reproductive host and a preferred host in Western Australia.
 * van Rooyen E, Paap T, de Beer W, Townsend G, Fell S, Nel WJ, Morgan S, Hill M, Gonzalez A, Roets F (2021) The polyphagous shot hole borer beetle: Current status of a perfect invader in South Africa. South African Journal of Science 117(11/12). https://doi.org/10.17159/sajs.2021/9736
 ------- Non-reproductive host.</t>
   </si>
   <si>
     <t>EUZOSE</t>
   </si>
   <si>
     <t>Euzophera semifuneralis</t>
   </si>
   <si>
     <t>* Robinson GS, Ackery PR, Kitching I, Beccaloni GW and Hernandez LM (2023) HOSTS (from HOSTS - a Database of the World’s Lepidopteran Hostplants). Natural History Museum. Available online:  https://data.nhm.ac.uk/dataset/hosts/resource/877f387a-36a3-486c-a0c1-b8d5fb69f85a?q=Euzophera+semifuneralis&amp;view_id=e2a17eb7-1c7c-4d41-9d95-7c697f5d50ab&amp;field=Damage&amp;value=</t>
+  </si>
+  <si>
+    <t>DPHNPY</t>
+  </si>
+  <si>
+    <t>Glyphodes pyloalis (as Morus)</t>
   </si>
   <si>
     <t>HYPHCU</t>
   </si>
   <si>
     <t>Hyphantria cunea (as Morus)</t>
   </si>
   <si>
     <t>* Ismailova G (2022) Фитофаги шелковицы в условиях Азербайджана [Mulberry Pests in Azerbaijan Conditions]. Bulletin of Science and Practice 8(10), 54-67.</t>
   </si>
   <si>
     <t>LYMADI</t>
   </si>
   <si>
     <t>Lymantria dispar (as Morus)</t>
   </si>
   <si>
     <t>MELGMY</t>
   </si>
   <si>
     <t>Meloidogyne enterolobii</t>
   </si>
   <si>
     <t>* Paes-Takahashi VS, Soares PLM, Carneiro PA, Ferreira RJ, de Almeida EJ, dos Santos JM (2015) Detection of Meloidogyne enterolobii in mulberry seedlings (Morus nigra L.). Ciência Rural 45(5), 757-759.
 * Paes-Takahashi VS, Soares PLM, Carneiro FA (2015) Detecção de Meloidogyne enterolobii em mudas de amoreira (Morus nigra L.) (Detection of Meloidogyne Enterolobii in mulberry seedlings (Morus nigra L.). Ciencia Rural 45:757-759.</t>
@@ -841,121 +841,121 @@
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>27</v>
       </c>
       <c r="C9" t="s">
         <v>28</v>
       </c>
       <c r="D9" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" t="s">
         <v>30</v>
       </c>
       <c r="C10" t="s">
         <v>31</v>
       </c>
-      <c r="D10"/>
+      <c r="D10" t="s">
+        <v>32</v>
+      </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C11" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D11" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>8</v>
       </c>
       <c r="B12" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D12" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>8</v>
       </c>
       <c r="B13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D13" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>8</v>
       </c>
       <c r="B14" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C14" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D14" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>8</v>
       </c>
       <c r="B15" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C15" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="D15" t="s">
         <v>46</v>
       </c>
+      <c r="D15"/>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>8</v>
       </c>
       <c r="B16" t="s">
         <v>47</v>
       </c>
       <c r="C16" t="s">
         <v>48</v>
       </c>
       <c r="D16" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>8</v>
       </c>
       <c r="B17" t="s">
         <v>50</v>
       </c>
       <c r="C17" t="s">
         <v>51</v>
       </c>