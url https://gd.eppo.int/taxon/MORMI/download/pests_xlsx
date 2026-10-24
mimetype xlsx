--- v2 (2026-02-21)
+++ v3 (2026-10-24)
@@ -89,51 +89,51 @@
   </si>
   <si>
     <t>CERPCE</t>
   </si>
   <si>
     <t>Ceroplastes ceriferus (as Morus)</t>
   </si>
   <si>
     <t xml:space="preserve">* Ismailova G (2022) Фитофаги шелковицы в условиях Азербайджана [Mulberry Pests in Azerbaijan Conditions]. Bulletin of Science and Practice 8(10), 54-67..
 ------- new pest on mulberry. </t>
   </si>
   <si>
     <t>DIABVZ</t>
   </si>
   <si>
     <t>Diabrotica virgifera zeae</t>
   </si>
   <si>
     <t>* Clark SM, LeDoux DG, Seeno TN, Riley EG, Gilbert AJ, Sullivan JM (2004) Host plants of leaf beetle species occurring in the United States and Canada (Coleoptera: Megalopodidae, Orsodacnidae, Chrysomelidae, excluding Bruchinae). Coleopterists Society, Special Publication 2, 615 pp.
 ------- Adult host.</t>
   </si>
   <si>
     <t>DPHNPY</t>
   </si>
   <si>
-    <t>Diaphania pyloalis (as Morus)</t>
+    <t>Glyphodes pyloalis (as Morus)</t>
   </si>
   <si>
     <t>HYPHCU</t>
   </si>
   <si>
     <t>Hyphantria cunea (as Morus)</t>
   </si>
   <si>
     <t>* Ismailova G (2022) Фитофаги шелковицы в условиях Азербайджана [Mulberry Pests in Azerbaijan Conditions]. Bulletin of Science and Practice 8(10), 54-67.</t>
   </si>
   <si>
     <t>LYMADI</t>
   </si>
   <si>
     <t>Lymantria dispar (as Morus)</t>
   </si>
   <si>
     <t>MELGMY</t>
   </si>
   <si>
     <t>Meloidogyne enterolobii (as Morus)</t>
   </si>
   <si>
     <t>* Sun YF, Long HB, Lu FP (2019) First Report of the Root-Knot Nematode Meloidogyne enterolobii Infecting Mulberry in China Plant Disease 103(9), 2481</t>
   </si>