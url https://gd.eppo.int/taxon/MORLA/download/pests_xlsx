--- v2 (2026-02-26)
+++ v3 (2026-11-03)
@@ -79,51 +79,51 @@
     <t>* Singh AP, Bhandari RS, Verma TD (2004) Important insect pests of poplars in agroforestry and strategies for their management in northwestern India. Agroforestry Systems 63, 15–26.</t>
   </si>
   <si>
     <t>APRIGE</t>
   </si>
   <si>
     <t>Apriona germari (as Morus)</t>
   </si>
   <si>
     <t>* Lim J, Jung S-Y, Lim J-S, Jang J, Kim K-M, Lee Y-M, Lee B-W (2014) A review of host plants of Cerambycidae (Coleoptera: Chrysomeloidea) with new host records for fourteen Cerambycids, including the Asian longhorn beetle (Anoplophora glabripennis Motschulsky), in Korea. Korean Journal of Applied Entomology 53(2), 111-133.</t>
   </si>
   <si>
     <t>CERPCE</t>
   </si>
   <si>
     <t>Ceroplastes ceriferus (as Morus)</t>
   </si>
   <si>
     <t xml:space="preserve">* Ismailova G (2022) Фитофаги шелковицы в условиях Азербайджана [Mulberry Pests in Azerbaijan Conditions]. Bulletin of Science and Practice 8(10), 54-67..
 ------- new pest on mulberry. </t>
   </si>
   <si>
     <t>DPHNPY</t>
   </si>
   <si>
-    <t>Diaphania pyloalis (as Morus)</t>
+    <t>Glyphodes pyloalis (as Morus)</t>
   </si>
   <si>
     <t>HYPHCU</t>
   </si>
   <si>
     <t>Hyphantria cunea (as Morus)</t>
   </si>
   <si>
     <t>* Ismailova G (2022) Фитофаги шелковицы в условиях Азербайджана [Mulberry Pests in Azerbaijan Conditions]. Bulletin of Science and Practice 8(10), 54-67.</t>
   </si>
   <si>
     <t>LYMADI</t>
   </si>
   <si>
     <t>Lymantria dispar (as Morus)</t>
   </si>
   <si>
     <t>MELGMY</t>
   </si>
   <si>
     <t>Meloidogyne enterolobii (as Morus)</t>
   </si>
   <si>
     <t>* Sun YF, Long HB, Lu FP (2019) First Report of the Root-Knot Nematode Meloidogyne enterolobii Infecting Mulberry in China Plant Disease 103(9), 2481</t>
   </si>