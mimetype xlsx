--- v2 (2026-03-01)
+++ v3 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="MORAL" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="218">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="221">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>TETRME</t>
   </si>
   <si>
     <t>Tetranychus mexicanus</t>
   </si>
   <si>
     <t>* EPPO (2023) Pest risk analysis for Tetranychus mexicanus. EPPO, Paris
 ------- uncertain host (see PRA for details)
 * Vasconcelos G (2011) Diversidade de ácaros em agroecossistemas e testes para o controle alternativo do ácaro branco, Polyphagotarsonemus latus (Acari, Tarsonemidae) na região de Manaus. Universidade de Sao Paulo.</t>
@@ -427,50 +427,59 @@
   <si>
     <t>Maconellicoccus hirsutus</t>
   </si>
   <si>
     <t>* Martins dos S. D, Fornazier MJ, Peronti ALBG, Culik MP, Souza CAS, Taques RC, Zanuncio Jr JS, Queiroz RB (2019) Maconellicoccus hirsutus (Hemiptera: Pseudococcidae) in Brazil: recent spread, natural enemies, and new hosts. Florida Entomologist 102(2), 438-443.  https://doi.org/10.1653/024.102.0225
 ------- Confirmed host in Brazil.
 * Ülgentürk S, Mohammed EMAM (2016) Scale insects (Hemiptera Coccoidea) on mulberry trees in Turkey. REDIA, XCIX, 2016: 225-228.
 ------- Confirmed host in Turkey.</t>
   </si>
   <si>
     <t>MELGMY</t>
   </si>
   <si>
     <t>Meloidogyne enterolobii</t>
   </si>
   <si>
     <t>* Duc Nguyen H, Linh Le TM, Tien Nguyen H, Duyen Nguyen T, Hoa Pham T, Phap Trinh Q, Nguyen NC (2024) First report of the damaging pest Meloidogyne enterolobii parasitizing mulberry (Morus alba) in Vietnam. Plant Disease 108(5), 1406. https://doi.org/10.1094/PDIS-12-23-2727-PDN
 * Sun YF, Long HB, Lu FP (2019) First report of the root-knot nematode Meloidogyne enterolobii infecting Mulberry in China. Plant Disease 103, 2481.
 * Tangkam J, Beesa N, Suwanngam A, Puttawong K, Phanbut P, Korsrisakul T, Jindapunnapat K, Sasnarukkit A, Chinnasri B (2024) First report of Meloidogyne enterolobii infecting mulberry cv. Chiang Mai 80 (Morus alba) in Thailand. New Disease Reports, 50, e12296. https://doi.org/10.1002/ndr2.12296</t>
   </si>
   <si>
     <t>Meloidogyne enterolobii (as Morus)</t>
   </si>
   <si>
     <t>* Sun YF, Long HB, Lu FP (2019) First Report of the Root-Knot Nematode Meloidogyne enterolobii Infecting Mulberry in China Plant Disease 103(9), 2481</t>
+  </si>
+  <si>
+    <t>MELGVI</t>
+  </si>
+  <si>
+    <t>Meloidogyne vitis</t>
+  </si>
+  <si>
+    <t>* Yang Y, Yu X, Tang D, Xu W, Zhang Z, Wang P, Yuan S (2026) Meloidogyne vitis infecting mulberry (Morus alba L.) in Yunnan, China: morphology, molecular identification, and pathogenicity. BMC Plant Biology (early view) https://doi. org/10.1186/s12870-026-08819-.</t>
   </si>
   <si>
     <t>CNIDFL</t>
   </si>
   <si>
     <t>Monema flavescens</t>
   </si>
   <si>
     <t>* Park YL, Cho JR, Lee GS,  Seo BY (2021) Detection of Monema flavescens (Lepidoptera: Limacodidae) cocoons using small unmanned aircraftsystem. Journal of Economic Entomology 114(5), 1927–1934
 * EFSA Panel on Plant Health (PLH), Bragard C, Baptista P, Chatzivassiliou E, Di Serio F, Gonthier P, Jaques Miret JA, Justesen AF, Magnusson CS, Milonas P, Navas‐Cortes JA (2024) Pest categorisation of Monema flavescens. EFSA Journal. 22(7), e8831</t>
   </si>
   <si>
     <t>MUM000</t>
   </si>
   <si>
     <t>Mulberry mosaic agent</t>
   </si>
   <si>
     <t>MALLRA</t>
   </si>
   <si>
     <t>Neocerambyx raddei</t>
   </si>
   <si>
     <t>* Chen SX, Xie YZ, Deng GF (1959) Economic Insect Fauna of China, Fasc. 1. Coleoptera: Cerambycidae. Science Press, Beijing. 43</t>
@@ -1059,51 +1068,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D82"/>
+  <dimension ref="A1:D83"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="548.438" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1731,511 +1740,525 @@
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
         <v>8</v>
       </c>
       <c r="B47" t="s">
         <v>129</v>
       </c>
       <c r="C47" t="s">
         <v>130</v>
       </c>
       <c r="D47" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
         <v>8</v>
       </c>
       <c r="B48" t="s">
         <v>132</v>
       </c>
       <c r="C48" t="s">
         <v>133</v>
       </c>
-      <c r="D48"/>
+      <c r="D48" t="s">
+        <v>134</v>
+      </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
         <v>8</v>
       </c>
       <c r="B49" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C49" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="D49" t="s">
         <v>136</v>
       </c>
+      <c r="D49"/>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
         <v>8</v>
       </c>
       <c r="B50" t="s">
         <v>137</v>
       </c>
       <c r="C50" t="s">
         <v>138</v>
       </c>
       <c r="D50" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
         <v>8</v>
       </c>
       <c r="B51" t="s">
         <v>140</v>
       </c>
       <c r="C51" t="s">
         <v>141</v>
       </c>
       <c r="D51" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
         <v>8</v>
       </c>
       <c r="B52" t="s">
         <v>143</v>
       </c>
       <c r="C52" t="s">
         <v>144</v>
       </c>
-      <c r="D52"/>
+      <c r="D52" t="s">
+        <v>145</v>
+      </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
         <v>8</v>
       </c>
       <c r="B53" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="C53" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="D53"/>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
         <v>8</v>
       </c>
       <c r="B54" t="s">
         <v>146</v>
       </c>
       <c r="C54" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D54"/>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
         <v>8</v>
       </c>
       <c r="B55" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C55" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="D55" t="s">
         <v>150</v>
       </c>
+      <c r="D55"/>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
         <v>8</v>
       </c>
       <c r="B56" t="s">
         <v>151</v>
       </c>
       <c r="C56" t="s">
         <v>152</v>
       </c>
       <c r="D56" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
         <v>8</v>
       </c>
       <c r="B57" t="s">
         <v>154</v>
       </c>
       <c r="C57" t="s">
         <v>155</v>
       </c>
       <c r="D57" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
         <v>8</v>
       </c>
       <c r="B58" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="C58" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D58" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
         <v>8</v>
       </c>
       <c r="B59" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C59" t="s">
         <v>160</v>
       </c>
       <c r="D59" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
         <v>8</v>
       </c>
       <c r="B60" t="s">
         <v>162</v>
       </c>
       <c r="C60" t="s">
         <v>163</v>
       </c>
       <c r="D60" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
         <v>8</v>
       </c>
       <c r="B61" t="s">
         <v>165</v>
       </c>
       <c r="C61" t="s">
         <v>166</v>
       </c>
       <c r="D61" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
         <v>8</v>
       </c>
       <c r="B62" t="s">
+        <v>168</v>
+      </c>
+      <c r="C62" t="s">
+        <v>169</v>
+      </c>
+      <c r="D62" t="s">
         <v>167</v>
-      </c>
-[...4 lines deleted...]
-        <v>169</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
         <v>8</v>
       </c>
       <c r="B63" t="s">
         <v>170</v>
       </c>
       <c r="C63" t="s">
         <v>171</v>
       </c>
       <c r="D63" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
         <v>8</v>
       </c>
       <c r="B64" t="s">
         <v>173</v>
       </c>
       <c r="C64" t="s">
         <v>174</v>
       </c>
       <c r="D64" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
         <v>8</v>
       </c>
       <c r="B65" t="s">
         <v>176</v>
       </c>
       <c r="C65" t="s">
         <v>177</v>
       </c>
-      <c r="D65"/>
+      <c r="D65" t="s">
+        <v>178</v>
+      </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
         <v>8</v>
       </c>
       <c r="B66" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C66" t="s">
-        <v>179</v>
-[...3 lines deleted...]
-      </c>
+        <v>180</v>
+      </c>
+      <c r="D66"/>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
         <v>8</v>
       </c>
       <c r="B67" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C67" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="D67" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
         <v>8</v>
       </c>
       <c r="B68" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C68" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="D68" t="s">
-        <v>184</v>
+        <v>172</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
         <v>8</v>
       </c>
       <c r="B69" t="s">
         <v>185</v>
       </c>
       <c r="C69" t="s">
         <v>186</v>
       </c>
       <c r="D69" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
         <v>8</v>
       </c>
       <c r="B70" t="s">
         <v>188</v>
       </c>
       <c r="C70" t="s">
         <v>189</v>
       </c>
       <c r="D70" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
         <v>8</v>
       </c>
       <c r="B71" t="s">
         <v>191</v>
       </c>
       <c r="C71" t="s">
         <v>192</v>
       </c>
       <c r="D71" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
+        <v>8</v>
+      </c>
+      <c r="B72" t="s">
         <v>194</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="C72" t="s">
         <v>195</v>
       </c>
       <c r="D72" t="s">
-        <v>31</v>
+        <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="B73" t="s">
-        <v>65</v>
+        <v>29</v>
       </c>
       <c r="C73" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="D73"/>
+        <v>198</v>
+      </c>
+      <c r="D73" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="B74" t="s">
-        <v>96</v>
+        <v>65</v>
       </c>
       <c r="C74" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="D74"/>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="B75" t="s">
-        <v>198</v>
+        <v>96</v>
       </c>
       <c r="C75" t="s">
-        <v>199</v>
-[...1 lines deleted...]
-      <c r="D75" t="s">
         <v>200</v>
       </c>
+      <c r="D75"/>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="B76" t="s">
         <v>201</v>
       </c>
       <c r="C76" t="s">
         <v>202</v>
       </c>
-      <c r="D76"/>
+      <c r="D76" t="s">
+        <v>203</v>
+      </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="B77" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C77" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="D77" t="s">
         <v>205</v>
       </c>
+      <c r="D77"/>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="B78" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="C78" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="D78" t="s">
-        <v>31</v>
+        <v>208</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="B79" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="C79" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="D79" t="s">
-        <v>209</v>
+        <v>31</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="B80" t="s">
         <v>210</v>
       </c>
       <c r="C80" t="s">
         <v>211</v>
       </c>
       <c r="D80" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="B81" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="C81" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="D81" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" t="s">
-        <v>215</v>
+        <v>197</v>
       </c>
       <c r="B82" t="s">
+        <v>213</v>
+      </c>
+      <c r="C82" t="s">
         <v>216</v>
       </c>
-      <c r="C82" t="s">
+      <c r="D82" t="s">
         <v>217</v>
       </c>
-      <c r="D82" t="s">
+    </row>
+    <row r="83" spans="1:4">
+      <c r="A83" t="s">
+        <v>218</v>
+      </c>
+      <c r="B83" t="s">
+        <v>219</v>
+      </c>
+      <c r="C83" t="s">
+        <v>220</v>
+      </c>
+      <c r="D83" t="s">
         <v>98</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>