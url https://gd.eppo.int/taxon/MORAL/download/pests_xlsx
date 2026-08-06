--- v3 (2026-06-23)
+++ v4 (2026-08-06)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="MORAL" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="221">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="224">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>TETRME</t>
   </si>
   <si>
     <t>Tetranychus mexicanus</t>
   </si>
   <si>
     <t>* EPPO (2023) Pest risk analysis for Tetranychus mexicanus. EPPO, Paris
 ------- uncertain host (see PRA for details)
 * Vasconcelos G (2011) Diversidade de ácaros em agroecossistemas e testes para o controle alternativo do ácaro branco, Polyphagotarsonemus latus (Acari, Tarsonemidae) na região de Manaus. Universidade de Sao Paulo.</t>
@@ -614,50 +614,59 @@
   </si>
   <si>
     <t>Tetranychus fijiensis</t>
   </si>
   <si>
     <t>THRIPL</t>
   </si>
   <si>
     <t>Thrips palmi</t>
   </si>
   <si>
     <t>THRIPV</t>
   </si>
   <si>
     <t>Thrips parvispinus</t>
   </si>
   <si>
     <t>XYLEFA</t>
   </si>
   <si>
     <t>Xylella fastidiosa</t>
   </si>
   <si>
     <t>* EFSA (2024) Update of the Xylella spp. host plant database – Systematic literature search up to 31 December 2023. EFSA Journal 22, e8898. https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2024.8898
 ------- Subspecies (morus) and undetermined.</t>
+  </si>
+  <si>
+    <t>XYLEFF</t>
+  </si>
+  <si>
+    <t>Xylella fastidiosa subsp. fastidiosa</t>
+  </si>
+  <si>
+    <t>* EFSA (European Food Safety Authority), Cavalieri V, Fasanelli E, Furnari G, Gibin D, Gutierrez Linares A, Mikulová A, La Notte P, Pasinato L,  Stancanelli G (2026) Update of the Xylella spp. host plant database – Systematic literature search up to 31 December 2025. EFSA Journal, 24(6), e10147. https://doi.org/10.2903/j.efsa.2026.10180</t>
   </si>
   <si>
     <t>XYLEFO</t>
   </si>
   <si>
     <t>Xylella fastidiosa subsp. morus</t>
   </si>
   <si>
     <t>* EFSA (2024) Update of the Xylella spp. host plant database – Systematic literature search up to 31 December 2023. EFSA Journal 22, e8898. https://efsa.onlinelibrary.wiley.com/doi/epdf/10.2903/j.efsa.2024.8898
 ------- Xylella fastidiosa subsp. morus.</t>
   </si>
   <si>
     <t>XYLONM</t>
   </si>
   <si>
     <t>Xylotrechus namanganensis</t>
   </si>
   <si>
     <t>* Wang AJ (2001) [Studies on biological characteristics of Xylotrechus namanganensis], Forest Research 14(5), 560–565 (in Chinese).</t>
   </si>
   <si>
     <t>ZAPRTU</t>
   </si>
   <si>
     <t>Zaprionus tuberculatus</t>
@@ -1068,51 +1077,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D83"/>
+  <dimension ref="A1:D84"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="548.438" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -2072,193 +2081,207 @@
         <v>191</v>
       </c>
       <c r="C71" t="s">
         <v>192</v>
       </c>
       <c r="D71" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
         <v>8</v>
       </c>
       <c r="B72" t="s">
         <v>194</v>
       </c>
       <c r="C72" t="s">
         <v>195</v>
       </c>
       <c r="D72" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" t="s">
+        <v>8</v>
+      </c>
+      <c r="B73" t="s">
         <v>197</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="C73" t="s">
         <v>198</v>
       </c>
       <c r="D73" t="s">
-        <v>31</v>
+        <v>199</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="B74" t="s">
-        <v>65</v>
+        <v>29</v>
       </c>
       <c r="C74" t="s">
-        <v>199</v>
-[...1 lines deleted...]
-      <c r="D74"/>
+        <v>201</v>
+      </c>
+      <c r="D74" t="s">
+        <v>31</v>
+      </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="B75" t="s">
-        <v>96</v>
+        <v>65</v>
       </c>
       <c r="C75" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="D75"/>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="B76" t="s">
-        <v>201</v>
+        <v>96</v>
       </c>
       <c r="C76" t="s">
-        <v>202</v>
-[...1 lines deleted...]
-      <c r="D76" t="s">
         <v>203</v>
       </c>
+      <c r="D76"/>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="B77" t="s">
         <v>204</v>
       </c>
       <c r="C77" t="s">
         <v>205</v>
       </c>
-      <c r="D77"/>
+      <c r="D77" t="s">
+        <v>206</v>
+      </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="B78" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C78" t="s">
-        <v>207</v>
-[...1 lines deleted...]
-      <c r="D78" t="s">
         <v>208</v>
       </c>
+      <c r="D78"/>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="B79" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="C79" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="D79" t="s">
-        <v>31</v>
+        <v>211</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="B80" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="C80" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="D80" t="s">
-        <v>212</v>
+        <v>31</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="B81" t="s">
         <v>213</v>
       </c>
       <c r="C81" t="s">
         <v>214</v>
       </c>
       <c r="D81" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="B82" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="C82" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="D82" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" t="s">
-        <v>218</v>
+        <v>200</v>
       </c>
       <c r="B83" t="s">
+        <v>216</v>
+      </c>
+      <c r="C83" t="s">
         <v>219</v>
       </c>
-      <c r="C83" t="s">
+      <c r="D83" t="s">
         <v>220</v>
       </c>
-      <c r="D83" t="s">
+    </row>
+    <row r="84" spans="1:4">
+      <c r="A84" t="s">
+        <v>221</v>
+      </c>
+      <c r="B84" t="s">
+        <v>222</v>
+      </c>
+      <c r="C84" t="s">
+        <v>223</v>
+      </c>
+      <c r="D84" t="s">
         <v>98</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>