--- v4 (2026-08-06)
+++ v5 (2026-11-06)
@@ -217,56 +217,50 @@
   <si>
     <t>Cnestus mutilatus</t>
   </si>
   <si>
     <t>* Smith SM, Beaver RA, Cognato AI (2020) A monograph of the Xyleborini (Coleoptera, Curculionidae, Scolytinae) of the Indochinese Peninsula (except Malaysia) and China. ZooKeys 983, 1-442. https://doi.org/10.3897/zookeys.983.52630</t>
   </si>
   <si>
     <t>COLLFC</t>
   </si>
   <si>
     <t>Colletotrichum fructicola</t>
   </si>
   <si>
     <t>* EFSA PLH Panel (EFSA Panel on Plant Health), Bragard C, Dehnen-Schmutz K, Di Serio F, Gonthier P, Jacques M-A, Jaques Miret JA, Justesen AF, MacLeod A, Magnusson CS, Milonas P, Navas-Cortes JA, Parnell S, Potting R, Thulke H-H, Van der Werf W, Civera AV, Yuen J, Zappala L,  Migheli Q, Vloutoglou I, Campese C, Maiorano A, Streissl F, Reignault PL (2021) Scientific Opinion on the pest categorisation of Colletotrichum fructicola. EFSA Journal 19(8), 6803, 41 pp</t>
   </si>
   <si>
     <t>TOCV00</t>
   </si>
   <si>
     <t>Crinivirus tomatichlorosis</t>
   </si>
   <si>
     <t>* Mamoun Abdel-Salam AM, Rezk AA, Dawoud RA (2019) Biochemical, serological, molecular and natural host studies on Tomato chlorosis virus in Egypt. Pakistan Journal of Biological Sciences 22, 83-94. https://doi.org/10.3923/pjbs.2019.83.126</t>
   </si>
   <si>
-    <t>DPHNPY</t>
-[...4 lines deleted...]
-  <si>
     <t>DICHPU</t>
   </si>
   <si>
     <t>Dichocrocis punctiferalis</t>
   </si>
   <si>
     <t>EUTEBA</t>
   </si>
   <si>
     <t>Eutetranychus banksi</t>
   </si>
   <si>
     <t>* Migeon A &amp; Dorkeld F (2024) Spider Mites Web: a comprehensive database for the Tetranychidae. Available from https://www1.montpellier.inrae.fr/CBGP/spmweb (Accessed 2024/04/23)</t>
   </si>
   <si>
     <t>EUTEOR</t>
   </si>
   <si>
     <t>Eutetranychus orientalis</t>
   </si>
   <si>
     <t xml:space="preserve">* Gupta SK, Gupta YN (1994) A taxonomic review of Indian Tetranychidae (Acari: Prostgmata) with description of new species and redescriptions of known species, keys to genera and species. Memoirs of the Zoological Survey of India 18, 1-196.
 * Zaher MA, Gomaa EA, El-Enany MA (1982) Spider mites of Egypt (Acari: Tetranychidae). International Journal of Acarology 8(2), 91-114.
 </t>
   </si>
@@ -290,50 +284,56 @@
   <si>
     <t>* Government of Western Australia. Department of Primary Industries and Regional Development. Polyphagous shot-hole borer (PSHB). Australian Host List (version 24.0 - 2024-09-30). https://www.agric.wa.gov.au/sites/gateway/files/PSHB-WA-Host-List_2.pdf
 ------- Reproductive host and a preferred host in Western Australia.
 * Mendel Z, Lynch SC, Eskalen A, Protasov A, Maymon M, Freeman S (2021) What determines host range and reproductive performance of an invasive ambrosia beetle Euwallacea fornicatus; lessons from Israel and California. Frontiers in Forests and Global Change 4, 654702.
 ------- Reproductive host tree in both California (US) and Israel.</t>
   </si>
   <si>
     <t>EUZOSE</t>
   </si>
   <si>
     <t>Euzophera semifuneralis</t>
   </si>
   <si>
     <t>* Biddinger DJ, Howitt AJ (1992) The food plants and distribution of the American plum borer (Lepidoptera: Pyralidae). The Great Lakes Entomologist 25(3), 149-158. https://scholar.valpo.edu/tgle/vol25/iss3/2</t>
   </si>
   <si>
     <t>FUSAEW</t>
   </si>
   <si>
     <t>Fusarium euwallaceae</t>
   </si>
   <si>
     <t>* Eskalen A, Stouthamer R, Lynch SC, Twizeyimana M, Gonzalez A, Thibault T (2013) Host range of Fusarium dieback and its ambrosia beetle (Coleoptera: Scolytinae) vector in southern California. Plant Disease 97(7),  938-951.</t>
   </si>
   <si>
+    <t>DPHNPY</t>
+  </si>
+  <si>
+    <t>Glyphodes pyloalis (as Morus)</t>
+  </si>
+  <si>
     <t>HALYHA</t>
   </si>
   <si>
     <t>Halyomorpha halys</t>
   </si>
   <si>
     <t>* Bergmann E, Bernhard KM, Bernon G, Bickerton M, Gill S, Gonzales C, Hamilton GC, Hedstrom C, Kamminga K, Koplinka-Loehr C, Krawczyk G, Kuhar TP, Kunkel B, Lee J, Leskey TC, Martinson H, Nielsen AL, Raupp M, Shearer P, Shrewsbury P, Walgenbach J, Whalen J, Wiman N (online) Host Plants of the Brown Marmorated Stink Bug in the U.S. https://www.stopbmsb.org/where-is-bmsb/host-plants
 * Holthouse MC, Spears LR, Alston DG (2021) Urban host plant utilisation by the invasive Halyomorpha halys (Stål) (Hemiptera, Pentatomidae) in northern Utah. NeoBiota 64, 87–101. https://doi.org/10.3897/neobiota.64.60050
 * Mityushev IM (2021) Host plants of Halyomorpha halys in the urban ecosystem on the Azov Sea Coast of Russia. EPPO Bulletin 51(2), 305-310.
 ------- Abundant on this plant but no significant damage observed in the studied area.</t>
   </si>
   <si>
     <t>HISHSE</t>
   </si>
   <si>
     <t>Hishimonus sellatus</t>
   </si>
   <si>
     <t>* Bella S, Aguin-Pombo D, Aguiar AM, Kunz G, Miralles-Nunez A, Foster S, Sanchez-Garcia I, Wilson MR, D’Urso VE (2022) Discovery of Hishimonus diffractus Dai, Fletcher &amp; Zhang, 2013 (Hemiptera: Auchenorrhyncha: Cicadellidae) in Europe, with remarks on previously recorded species of the genus. Zootaxa 5159(4), 558–570. https://doi.org/10.11646/zootaxa.5159.4.5</t>
   </si>
   <si>
     <t>HSVD00</t>
   </si>
   <si>
     <t>Hostuviroid impedihumuli</t>
@@ -659,51 +659,51 @@
   <si>
     <t>XYLONM</t>
   </si>
   <si>
     <t>Xylotrechus namanganensis</t>
   </si>
   <si>
     <t>* Wang AJ (2001) [Studies on biological characteristics of Xylotrechus namanganensis], Forest Research 14(5), 560–565 (in Chinese).</t>
   </si>
   <si>
     <t>ZAPRTU</t>
   </si>
   <si>
     <t>Zaprionus tuberculatus</t>
   </si>
   <si>
     <t>* Özbek Çatal B, Çalişkan Keçe AF, Ulusoy MR (2021) Distribution and host plants of Drosophilidae (Diptera) species detected in fruit orchards of the Eastern Mediterranean Region of Turkey. Mustafa Kemal University Journal of Agricultural Sciences 26(2), 431-442. https://doi.org/10.37908/mkutbd.873838</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>Apriona germari</t>
   </si>
   <si>
-    <t>Diaphania pyloalis</t>
+    <t>Glyphodes pyloalis</t>
   </si>
   <si>
     <t>Hyphantria cunea</t>
   </si>
   <si>
     <t>MELGMA</t>
   </si>
   <si>
     <t>Meloidogyne mali</t>
   </si>
   <si>
     <t>* Toida Y (1986) On the cultural control of the mulberry attacking root-knot nematode, Meloidogyne mali Itoh, Ohshima et Ichinohe. Sansi-kenkyu (Acta Sericologica), No. 136，Jan. 1986 [text, not figures – 2058 words]
 ------- confirmed host</t>
   </si>
   <si>
     <t>AECIMO</t>
   </si>
   <si>
     <t>Peridiopsora mori</t>
   </si>
   <si>
     <t>PSACHI</t>
   </si>
   <si>
     <t>Psacothea hilaris</t>
@@ -1431,135 +1431,135 @@
         <v>64</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>8</v>
       </c>
       <c r="B24" t="s">
         <v>65</v>
       </c>
       <c r="C24" t="s">
         <v>66</v>
       </c>
       <c r="D24"/>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>8</v>
       </c>
       <c r="B25" t="s">
         <v>67</v>
       </c>
       <c r="C25" t="s">
         <v>68</v>
       </c>
-      <c r="D25"/>
+      <c r="D25" t="s">
+        <v>69</v>
+      </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>8</v>
       </c>
       <c r="B26" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C26" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D26" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>8</v>
       </c>
       <c r="B27" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C27" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D27" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
         <v>8</v>
       </c>
       <c r="B28" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C28" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D28" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
         <v>8</v>
       </c>
       <c r="B29" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C29" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D29" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
         <v>8</v>
       </c>
       <c r="B30" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C30" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D30" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
         <v>8</v>
       </c>
       <c r="B31" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C31" t="s">
-        <v>85</v>
-[...1 lines deleted...]
-      <c r="D31" t="s">
         <v>86</v>
       </c>
+      <c r="D31"/>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
         <v>8</v>
       </c>
       <c r="B32" t="s">
         <v>87</v>
       </c>
       <c r="C32" t="s">
         <v>88</v>
       </c>
       <c r="D32" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
         <v>8</v>
       </c>
       <c r="B33" t="s">
         <v>90</v>
       </c>
       <c r="C33" t="s">
         <v>91</v>
       </c>
@@ -2112,51 +2112,51 @@
         <v>198</v>
       </c>
       <c r="D73" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" t="s">
         <v>200</v>
       </c>
       <c r="B74" t="s">
         <v>29</v>
       </c>
       <c r="C74" t="s">
         <v>201</v>
       </c>
       <c r="D74" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" t="s">
         <v>200</v>
       </c>
       <c r="B75" t="s">
-        <v>65</v>
+        <v>85</v>
       </c>
       <c r="C75" t="s">
         <v>202</v>
       </c>
       <c r="D75"/>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" t="s">
         <v>200</v>
       </c>
       <c r="B76" t="s">
         <v>96</v>
       </c>
       <c r="C76" t="s">
         <v>203</v>
       </c>
       <c r="D76"/>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" t="s">
         <v>200</v>
       </c>
       <c r="B77" t="s">
         <v>204</v>
       </c>