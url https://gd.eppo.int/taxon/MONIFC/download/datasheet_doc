--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> (G. Winter) Rehm</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> American brown rot of stone fruits, brown rot of apple, brown rot of stone fruits, twig canker of apple</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33346a88f1122ea12" w:history="1">
+            <w:hyperlink r:id="rId60816aa3ebfa56651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60396a88f1122ea60" w:history="1">
+            <w:hyperlink r:id="rId77236aa3ebfa5669a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MONIFC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="65792615" name="name44686a88f1122f3b1" descr="13087.jpg"/>
+                  <wp:docPr id="27643953" name="name75936aa3ebfa56e40" descr="13087.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13087.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId48976a88f1122f3af" cstate="print"/>
+                          <a:blip r:embed="rId95186aa3ebfa56e3e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId39166a88f1122f4a2" w:history="1">
+            <w:hyperlink r:id="rId48826aa3ebfa56f9a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1462,63 +1462,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="61413959" name="name14816a88f11230973" descr="MONIFC_distribution_map.jpg"/>
+            <wp:docPr id="26717259" name="name82996aa3ebfa58214" descr="MONIFC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONIFC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId34146a88f11230971" cstate="print"/>
+                    <a:blip r:embed="rId25986aa3ebfa58211" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4903,51 +4903,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2002) Reporting Service 2002/003 First reports of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monilinia fructicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in France No. 1. Paris, 2002-01-01. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42726a88f112324a2" w:history="1">
+      <w:hyperlink r:id="rId98026aa3ebfa59e39" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/media/data/reporting/rs-2002-01-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 10/Jun/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5140,51 +5140,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 5-18.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU Pesticides database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13966a88f11232635" w:history="1">
+      <w:hyperlink r:id="rId35726aa3ebfa59fd1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ec.europa.eu/food/plant/pesticides/eu-pesticides-database/public/?event=activesubstance.selection&amp;language=EN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5540,51 +5540,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hu M, Cox KD, Schnabel G, Luo CX (2011) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monilinia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species causing brown rot of peach in China. PLoS One 6:e24990. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88036a88f112328ca" w:history="1">
+      <w:hyperlink r:id="rId77816aa3ebfa5a25a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0024990</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 10/Jun/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6067,51 +6067,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 453-462.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Michailides TJ, Luo Y, Ma Z, Morgan DP (2007) Brown rot of dried plum in California: new insight on an old disease. APSnet Feature </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72706a88f11232c52" w:history="1">
+      <w:hyperlink r:id="rId34476aa3ebfa5a59a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/edcenter/apsnetfeatures/Pages/BrownRot.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 20/Jun/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7131,51 +7131,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 238-241.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Virginia Pest Management Guide for Home Grounds and Animals (VCE Publication 450-721), </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58476a88f1123331e" w:history="1">
+      <w:hyperlink r:id="rId91026aa3ebfa5aca5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pubs.ext.vt.edu/450/450-721/450-721.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 10/Jun/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7464,51 +7464,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monilinia fructicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60456a88f11233542" w:history="1">
+      <w:hyperlink r:id="rId43016aa3ebfa5aedc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7690,90 +7690,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 509-512.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78176a88f112336ad" w:history="1">
+      <w:hyperlink r:id="rId44106aa3ebfa5b054" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1988.tb00406.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="42769456" name="name88066a88f11233af6" descr="eu_funding_250.png"/>
+            <wp:docPr id="51802658" name="name76826aa3ebfa5b10d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId48636a88f11233af5" cstate="print"/>
+                    <a:blip r:embed="rId13766aa3ebfa5b10c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7871,137 +7871,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="83533729">
+  <w:abstractNum w:abstractNumId="90230961">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="42878229">
+    <w:lvl w:ilvl="0" w:tplc="81399819">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="42878229" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="81399819" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="42878229" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="81399819" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="42878229" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="81399819" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="42878229" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="81399819" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="42878229" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="81399819" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="42878229" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="81399819" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="42878229" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="81399819" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="42878229" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="81399819" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="83533728">
+  <w:abstractNum w:abstractNumId="90230960">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="66729683">
+    <w:lvl w:ilvl="0" w:tplc="93557247">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8753,55 +8753,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="83533728">
-    <w:abstractNumId w:val="83533728"/>
+  <w:num w:numId="90230960">
+    <w:abstractNumId w:val="90230960"/>
   </w:num>
-  <w:num w:numId="83533729">
-    <w:abstractNumId w:val="83533729"/>
+  <w:num w:numId="90230961">
+    <w:abstractNumId w:val="90230961"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20351,51 +20351,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId970457404" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId539364600" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId33346a88f1122ea12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONIFC/" TargetMode="External"/><Relationship Id="rId60396a88f1122ea60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONIFC/categorization" TargetMode="External"/><Relationship Id="rId39166a88f1122f4a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONIFC/photos" TargetMode="External"/><Relationship Id="rId42726a88f112324a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/media/data/reporting/rs-2002-01-en.pdf" TargetMode="External"/><Relationship Id="rId13966a88f11232635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plant/pesticides/eu-pesticides-database/public/?event=activesubstance.selection&amp;language=EN" TargetMode="External"/><Relationship Id="rId88036a88f112328ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0024990" TargetMode="External"/><Relationship Id="rId72706a88f11232c52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/apsnetfeatures/Pages/BrownRot.aspx" TargetMode="External"/><Relationship Id="rId58476a88f1123331e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.ext.vt.edu/450/450-721/450-721.html" TargetMode="External"/><Relationship Id="rId60456a88f11233542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId78176a88f112336ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1988.tb00406.x" TargetMode="External"/><Relationship Id="rId48976a88f1122f3af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48976a88f1122f3af.jpg"/><Relationship Id="rId34146a88f11230971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34146a88f11230971.jpg"/><Relationship Id="rId48636a88f11233af5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48636a88f11233af5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId732349637" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId474611880" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId60816aa3ebfa56651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONIFC/" TargetMode="External"/><Relationship Id="rId77236aa3ebfa5669a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONIFC/categorization" TargetMode="External"/><Relationship Id="rId48826aa3ebfa56f9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONIFC/photos" TargetMode="External"/><Relationship Id="rId98026aa3ebfa59e39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/media/data/reporting/rs-2002-01-en.pdf" TargetMode="External"/><Relationship Id="rId35726aa3ebfa59fd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plant/pesticides/eu-pesticides-database/public/?event=activesubstance.selection&amp;language=EN" TargetMode="External"/><Relationship Id="rId77816aa3ebfa5a25a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0024990" TargetMode="External"/><Relationship Id="rId34476aa3ebfa5a59a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/apsnetfeatures/Pages/BrownRot.aspx" TargetMode="External"/><Relationship Id="rId91026aa3ebfa5aca5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.ext.vt.edu/450/450-721/450-721.html" TargetMode="External"/><Relationship Id="rId43016aa3ebfa5aedc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId44106aa3ebfa5b054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1988.tb00406.x" TargetMode="External"/><Relationship Id="rId95186aa3ebfa56e3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95186aa3ebfa56e3e.jpg"/><Relationship Id="rId25986aa3ebfa58211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25986aa3ebfa58211.jpg"/><Relationship Id="rId13766aa3ebfa5b10c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13766aa3ebfa5b10c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>