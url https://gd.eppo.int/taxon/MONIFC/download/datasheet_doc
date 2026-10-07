--- v14 (2026-09-11)
+++ v15 (2026-10-07)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> (G. Winter) Rehm</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> American brown rot of stone fruits, brown rot of apple, brown rot of stone fruits, twig canker of apple</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60816aa3ebfa56651" w:history="1">
+            <w:hyperlink r:id="rId96176ac6345174d45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77236aa3ebfa5669a" w:history="1">
+            <w:hyperlink r:id="rId18986ac6345174d8a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MONIFC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="27643953" name="name75936aa3ebfa56e40" descr="13087.jpg"/>
+                  <wp:docPr id="51563925" name="name96796ac63451754fe" descr="13087.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13087.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId95186aa3ebfa56e3e" cstate="print"/>
+                          <a:blip r:embed="rId21786ac63451754fb" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId48826aa3ebfa56f9a" w:history="1">
+            <w:hyperlink r:id="rId78006ac63451755fb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1462,63 +1462,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="26717259" name="name82996aa3ebfa58214" descr="MONIFC_distribution_map.jpg"/>
+            <wp:docPr id="14787937" name="name66506ac6345176905" descr="MONIFC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONIFC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId25986aa3ebfa58211" cstate="print"/>
+                    <a:blip r:embed="rId10826ac6345176902" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4903,51 +4903,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2002) Reporting Service 2002/003 First reports of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monilinia fructicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in France No. 1. Paris, 2002-01-01. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98026aa3ebfa59e39" w:history="1">
+      <w:hyperlink r:id="rId31556ac63451781f6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/media/data/reporting/rs-2002-01-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 10/Jun/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5140,51 +5140,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 5-18.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU Pesticides database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35726aa3ebfa59fd1" w:history="1">
+      <w:hyperlink r:id="rId30856ac634517837c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ec.europa.eu/food/plant/pesticides/eu-pesticides-database/public/?event=activesubstance.selection&amp;language=EN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5540,51 +5540,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hu M, Cox KD, Schnabel G, Luo CX (2011) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monilinia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species causing brown rot of peach in China. PLoS One 6:e24990. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77816aa3ebfa5a25a" w:history="1">
+      <w:hyperlink r:id="rId55306ac6345178641" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0024990</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 10/Jun/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6067,51 +6067,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 453-462.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Michailides TJ, Luo Y, Ma Z, Morgan DP (2007) Brown rot of dried plum in California: new insight on an old disease. APSnet Feature </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34476aa3ebfa5a59a" w:history="1">
+      <w:hyperlink r:id="rId66886ac6345178a1d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/edcenter/apsnetfeatures/Pages/BrownRot.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 20/Jun/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7131,51 +7131,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 238-241.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Virginia Pest Management Guide for Home Grounds and Animals (VCE Publication 450-721), </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91026aa3ebfa5aca5" w:history="1">
+      <w:hyperlink r:id="rId99896ac634517918c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pubs.ext.vt.edu/450/450-721/450-721.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 10/Jun/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7464,51 +7464,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monilinia fructicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43016aa3ebfa5aedc" w:history="1">
+      <w:hyperlink r:id="rId63236ac63451793ae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7690,90 +7690,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 509-512.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44106aa3ebfa5b054" w:history="1">
+      <w:hyperlink r:id="rId33866ac6345179514" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1988.tb00406.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="51802658" name="name76826aa3ebfa5b10d" descr="eu_funding_250.png"/>
+            <wp:docPr id="53061127" name="name41856ac6345179804" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13766aa3ebfa5b10c" cstate="print"/>
+                    <a:blip r:embed="rId34556ac6345179803" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7871,137 +7871,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="90230961">
+  <w:abstractNum w:abstractNumId="29607447">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81399819">
+    <w:lvl w:ilvl="0" w:tplc="87736295">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="81399819" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="87736295" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="81399819" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="87736295" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="81399819" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="87736295" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="81399819" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="87736295" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="81399819" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="87736295" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="81399819" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="87736295" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="81399819" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="87736295" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="81399819" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="87736295" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="90230960">
+  <w:abstractNum w:abstractNumId="29607446">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="93557247">
+    <w:lvl w:ilvl="0" w:tplc="20885211">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8753,55 +8753,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="90230960">
-    <w:abstractNumId w:val="90230960"/>
+  <w:num w:numId="29607446">
+    <w:abstractNumId w:val="29607446"/>
   </w:num>
-  <w:num w:numId="90230961">
-    <w:abstractNumId w:val="90230961"/>
+  <w:num w:numId="29607447">
+    <w:abstractNumId w:val="29607447"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20351,51 +20351,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId732349637" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId474611880" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId60816aa3ebfa56651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONIFC/" TargetMode="External"/><Relationship Id="rId77236aa3ebfa5669a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONIFC/categorization" TargetMode="External"/><Relationship Id="rId48826aa3ebfa56f9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONIFC/photos" TargetMode="External"/><Relationship Id="rId98026aa3ebfa59e39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/media/data/reporting/rs-2002-01-en.pdf" TargetMode="External"/><Relationship Id="rId35726aa3ebfa59fd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plant/pesticides/eu-pesticides-database/public/?event=activesubstance.selection&amp;language=EN" TargetMode="External"/><Relationship Id="rId77816aa3ebfa5a25a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0024990" TargetMode="External"/><Relationship Id="rId34476aa3ebfa5a59a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/apsnetfeatures/Pages/BrownRot.aspx" TargetMode="External"/><Relationship Id="rId91026aa3ebfa5aca5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.ext.vt.edu/450/450-721/450-721.html" TargetMode="External"/><Relationship Id="rId43016aa3ebfa5aedc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId44106aa3ebfa5b054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1988.tb00406.x" TargetMode="External"/><Relationship Id="rId95186aa3ebfa56e3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95186aa3ebfa56e3e.jpg"/><Relationship Id="rId25986aa3ebfa58211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId25986aa3ebfa58211.jpg"/><Relationship Id="rId13766aa3ebfa5b10c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13766aa3ebfa5b10c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId862856388" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId772038962" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId96176ac6345174d45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONIFC/" TargetMode="External"/><Relationship Id="rId18986ac6345174d8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONIFC/categorization" TargetMode="External"/><Relationship Id="rId78006ac63451755fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONIFC/photos" TargetMode="External"/><Relationship Id="rId31556ac63451781f6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/media/data/reporting/rs-2002-01-en.pdf" TargetMode="External"/><Relationship Id="rId30856ac634517837c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plant/pesticides/eu-pesticides-database/public/?event=activesubstance.selection&amp;language=EN" TargetMode="External"/><Relationship Id="rId55306ac6345178641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0024990" TargetMode="External"/><Relationship Id="rId66886ac6345178a1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/apsnetfeatures/Pages/BrownRot.aspx" TargetMode="External"/><Relationship Id="rId99896ac634517918c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.ext.vt.edu/450/450-721/450-721.html" TargetMode="External"/><Relationship Id="rId63236ac63451793ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId33866ac6345179514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1988.tb00406.x" TargetMode="External"/><Relationship Id="rId21786ac63451754fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21786ac63451754fb.jpg"/><Relationship Id="rId10826ac6345176902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10826ac6345176902.jpg"/><Relationship Id="rId34556ac6345179803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34556ac6345179803.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>