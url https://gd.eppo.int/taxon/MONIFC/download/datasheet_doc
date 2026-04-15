--- v6 (2026-03-16)
+++ v7 (2026-04-15)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> (G. Winter) Rehm</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> American brown rot of stone fruits, brown rot of apple, brown rot of stone fruits, twig canker of apple</w:t>
             </w:r>
-            <w:hyperlink r:id="rId870369b86253aa2cf" w:history="1">
+            <w:hyperlink r:id="rId759069df1dfd20e80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447069b86253aa313" w:history="1">
+            <w:hyperlink r:id="rId199869df1dfd20ec6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MONIFC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="83120094" name="name520169b86253aa8a6" descr="13087.jpg"/>
+                  <wp:docPr id="2302700" name="name433769df1dfd21553" descr="13087.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13087.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId593169b86253aa8a5" cstate="print"/>
+                          <a:blip r:embed="rId206469df1dfd21551" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId920569b86253aa9bc" w:history="1">
+            <w:hyperlink r:id="rId517169df1dfd2169f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1462,63 +1462,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="39306363" name="name684869b86253abbc0" descr="MONIFC_distribution_map.jpg"/>
+            <wp:docPr id="5626528" name="name765469df1dfd22cfe" descr="MONIFC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONIFC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId599169b86253abbbc" cstate="print"/>
+                    <a:blip r:embed="rId312869df1dfd22cfa" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4903,51 +4903,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2002) Reporting Service 2002/003 First reports of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monilinia fructicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in France No. 1. Paris, 2002-01-01. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId151169b86253ad39f" w:history="1">
+      <w:hyperlink r:id="rId858169df1dfd24576" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/media/data/reporting/rs-2002-01-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 10/Jun/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5140,51 +5140,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 5-18.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU Pesticides database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId961869b86253ad51d" w:history="1">
+      <w:hyperlink r:id="rId574669df1dfd246fb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ec.europa.eu/food/plant/pesticides/eu-pesticides-database/public/?event=activesubstance.selection&amp;language=EN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5540,51 +5540,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hu M, Cox KD, Schnabel G, Luo CX (2011) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monilinia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species causing brown rot of peach in China. PLoS One 6:e24990. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId748969b86253ad79f" w:history="1">
+      <w:hyperlink r:id="rId293769df1dfd2497a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0024990</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 10/Jun/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6067,51 +6067,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 453-462.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Michailides TJ, Luo Y, Ma Z, Morgan DP (2007) Brown rot of dried plum in California: new insight on an old disease. APSnet Feature </w:t>
       </w:r>
-      <w:hyperlink r:id="rId720869b86253adadb" w:history="1">
+      <w:hyperlink r:id="rId408369df1dfd24cc7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/edcenter/apsnetfeatures/Pages/BrownRot.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 20/Jun/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7131,51 +7131,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 238-241.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Virginia Pest Management Guide for Home Grounds and Animals (VCE Publication 450-721), </w:t>
       </w:r>
-      <w:hyperlink r:id="rId936569b86253ae215" w:history="1">
+      <w:hyperlink r:id="rId600569df1dfd25377" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pubs.ext.vt.edu/450/450-721/450-721.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 10/Jun/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7464,51 +7464,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monilinia fructicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId101769b86253ae42e" w:history="1">
+      <w:hyperlink r:id="rId101469df1dfd2559f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7690,90 +7690,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 509-512.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId407469b86253ae590" w:history="1">
+      <w:hyperlink r:id="rId974469df1dfd25701" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1988.tb00406.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="64799359" name="name396069b86253ae5fd" descr="eu_funding_250.png"/>
+            <wp:docPr id="11441338" name="name487669df1dfd25774" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId256069b86253ae5fc" cstate="print"/>
+                    <a:blip r:embed="rId717869df1dfd25773" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7871,137 +7871,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="91801084">
+  <w:abstractNum w:abstractNumId="75309194">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="63446897">
+    <w:lvl w:ilvl="0" w:tplc="10565754">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="63446897" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="10565754" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="63446897" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="10565754" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="63446897" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="10565754" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="63446897" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="10565754" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="63446897" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="10565754" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="63446897" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="10565754" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="63446897" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="10565754" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="63446897" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="10565754" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="91801083">
+  <w:abstractNum w:abstractNumId="75309193">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="13433495">
+    <w:lvl w:ilvl="0" w:tplc="22437931">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8753,55 +8753,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="91801083">
-    <w:abstractNumId w:val="91801083"/>
+  <w:num w:numId="75309193">
+    <w:abstractNumId w:val="75309193"/>
   </w:num>
-  <w:num w:numId="91801084">
-    <w:abstractNumId w:val="91801084"/>
+  <w:num w:numId="75309194">
+    <w:abstractNumId w:val="75309194"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20351,51 +20351,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId923119285" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId215589547" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId870369b86253aa2cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONIFC/" TargetMode="External"/><Relationship Id="rId447069b86253aa313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONIFC/categorization" TargetMode="External"/><Relationship Id="rId920569b86253aa9bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONIFC/photos" TargetMode="External"/><Relationship Id="rId151169b86253ad39f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/media/data/reporting/rs-2002-01-en.pdf" TargetMode="External"/><Relationship Id="rId961869b86253ad51d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plant/pesticides/eu-pesticides-database/public/?event=activesubstance.selection&amp;language=EN" TargetMode="External"/><Relationship Id="rId748969b86253ad79f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0024990" TargetMode="External"/><Relationship Id="rId720869b86253adadb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/apsnetfeatures/Pages/BrownRot.aspx" TargetMode="External"/><Relationship Id="rId936569b86253ae215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.ext.vt.edu/450/450-721/450-721.html" TargetMode="External"/><Relationship Id="rId101769b86253ae42e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId407469b86253ae590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1988.tb00406.x" TargetMode="External"/><Relationship Id="rId593169b86253aa8a5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId593169b86253aa8a5.jpg"/><Relationship Id="rId599169b86253abbbc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId599169b86253abbbc.jpg"/><Relationship Id="rId256069b86253ae5fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId256069b86253ae5fc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId290818800" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId750494737" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId759069df1dfd20e80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONIFC/" TargetMode="External"/><Relationship Id="rId199869df1dfd20ec6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONIFC/categorization" TargetMode="External"/><Relationship Id="rId517169df1dfd2169f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONIFC/photos" TargetMode="External"/><Relationship Id="rId858169df1dfd24576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/media/data/reporting/rs-2002-01-en.pdf" TargetMode="External"/><Relationship Id="rId574669df1dfd246fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plant/pesticides/eu-pesticides-database/public/?event=activesubstance.selection&amp;language=EN" TargetMode="External"/><Relationship Id="rId293769df1dfd2497a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0024990" TargetMode="External"/><Relationship Id="rId408369df1dfd24cc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/apsnetfeatures/Pages/BrownRot.aspx" TargetMode="External"/><Relationship Id="rId600569df1dfd25377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.ext.vt.edu/450/450-721/450-721.html" TargetMode="External"/><Relationship Id="rId101469df1dfd2559f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId974469df1dfd25701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1988.tb00406.x" TargetMode="External"/><Relationship Id="rId206469df1dfd21551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId206469df1dfd21551.jpg"/><Relationship Id="rId312869df1dfd22cfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId312869df1dfd22cfa.jpg"/><Relationship Id="rId717869df1dfd25773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId717869df1dfd25773.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>