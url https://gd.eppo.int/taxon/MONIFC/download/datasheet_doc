--- v7 (2026-04-15)
+++ v8 (2026-05-06)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> (G. Winter) Rehm</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> American brown rot of stone fruits, brown rot of apple, brown rot of stone fruits, twig canker of apple</w:t>
             </w:r>
-            <w:hyperlink r:id="rId759069df1dfd20e80" w:history="1">
+            <w:hyperlink r:id="rId278769fb56ab2af8a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199869df1dfd20ec6" w:history="1">
+            <w:hyperlink r:id="rId645569fb56ab2afdd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MONIFC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="2302700" name="name433769df1dfd21553" descr="13087.jpg"/>
+                  <wp:docPr id="28004022" name="name749869fb56ab2b474" descr="13087.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13087.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId206469df1dfd21551" cstate="print"/>
+                          <a:blip r:embed="rId417869fb56ab2b472" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId517169df1dfd2169f" w:history="1">
+            <w:hyperlink r:id="rId609169fb56ab2b58b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1462,63 +1462,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="5626528" name="name765469df1dfd22cfe" descr="MONIFC_distribution_map.jpg"/>
+            <wp:docPr id="33860288" name="name121769fb56ab2c889" descr="MONIFC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONIFC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId312869df1dfd22cfa" cstate="print"/>
+                    <a:blip r:embed="rId133469fb56ab2c885" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4903,51 +4903,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2002) Reporting Service 2002/003 First reports of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monilinia fructicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in France No. 1. Paris, 2002-01-01. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId858169df1dfd24576" w:history="1">
+      <w:hyperlink r:id="rId303569fb56ab2e0b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/media/data/reporting/rs-2002-01-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 10/Jun/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5140,51 +5140,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 5-18.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU Pesticides database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId574669df1dfd246fb" w:history="1">
+      <w:hyperlink r:id="rId113169fb56ab2e23a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ec.europa.eu/food/plant/pesticides/eu-pesticides-database/public/?event=activesubstance.selection&amp;language=EN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5540,51 +5540,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hu M, Cox KD, Schnabel G, Luo CX (2011) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monilinia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species causing brown rot of peach in China. PLoS One 6:e24990. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId293769df1dfd2497a" w:history="1">
+      <w:hyperlink r:id="rId269969fb56ab2e4c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0024990</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 10/Jun/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6067,51 +6067,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 453-462.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Michailides TJ, Luo Y, Ma Z, Morgan DP (2007) Brown rot of dried plum in California: new insight on an old disease. APSnet Feature </w:t>
       </w:r>
-      <w:hyperlink r:id="rId408369df1dfd24cc7" w:history="1">
+      <w:hyperlink r:id="rId211969fb56ab2e803" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/edcenter/apsnetfeatures/Pages/BrownRot.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 20/Jun/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7131,51 +7131,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 238-241.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Virginia Pest Management Guide for Home Grounds and Animals (VCE Publication 450-721), </w:t>
       </w:r>
-      <w:hyperlink r:id="rId600569df1dfd25377" w:history="1">
+      <w:hyperlink r:id="rId743469fb56ab2eebb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pubs.ext.vt.edu/450/450-721/450-721.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 10/Jun/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7464,51 +7464,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monilinia fructicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId101469df1dfd2559f" w:history="1">
+      <w:hyperlink r:id="rId103169fb56ab2f0d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7690,90 +7690,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 509-512.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId974469df1dfd25701" w:history="1">
+      <w:hyperlink r:id="rId890569fb56ab2f23b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1988.tb00406.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="11441338" name="name487669df1dfd25774" descr="eu_funding_250.png"/>
+            <wp:docPr id="17198789" name="name555069fb56ab2f2a3" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId717869df1dfd25773" cstate="print"/>
+                    <a:blip r:embed="rId124469fb56ab2f2a2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7871,137 +7871,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="75309194">
+  <w:abstractNum w:abstractNumId="61094981">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="10565754">
+    <w:lvl w:ilvl="0" w:tplc="53041548">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="10565754" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="53041548" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="10565754" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="53041548" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="10565754" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="53041548" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="10565754" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="53041548" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="10565754" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="53041548" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="10565754" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="53041548" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="10565754" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="53041548" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="10565754" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="53041548" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="75309193">
+  <w:abstractNum w:abstractNumId="61094980">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="22437931">
+    <w:lvl w:ilvl="0" w:tplc="27876354">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8753,55 +8753,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="75309193">
-    <w:abstractNumId w:val="75309193"/>
+  <w:num w:numId="61094980">
+    <w:abstractNumId w:val="61094980"/>
   </w:num>
-  <w:num w:numId="75309194">
-    <w:abstractNumId w:val="75309194"/>
+  <w:num w:numId="61094981">
+    <w:abstractNumId w:val="61094981"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20351,51 +20351,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId290818800" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId750494737" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId759069df1dfd20e80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONIFC/" TargetMode="External"/><Relationship Id="rId199869df1dfd20ec6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONIFC/categorization" TargetMode="External"/><Relationship Id="rId517169df1dfd2169f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONIFC/photos" TargetMode="External"/><Relationship Id="rId858169df1dfd24576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/media/data/reporting/rs-2002-01-en.pdf" TargetMode="External"/><Relationship Id="rId574669df1dfd246fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plant/pesticides/eu-pesticides-database/public/?event=activesubstance.selection&amp;language=EN" TargetMode="External"/><Relationship Id="rId293769df1dfd2497a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0024990" TargetMode="External"/><Relationship Id="rId408369df1dfd24cc7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/apsnetfeatures/Pages/BrownRot.aspx" TargetMode="External"/><Relationship Id="rId600569df1dfd25377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.ext.vt.edu/450/450-721/450-721.html" TargetMode="External"/><Relationship Id="rId101469df1dfd2559f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId974469df1dfd25701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1988.tb00406.x" TargetMode="External"/><Relationship Id="rId206469df1dfd21551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId206469df1dfd21551.jpg"/><Relationship Id="rId312869df1dfd22cfa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId312869df1dfd22cfa.jpg"/><Relationship Id="rId717869df1dfd25773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId717869df1dfd25773.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId198328271" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId928487536" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId278769fb56ab2af8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONIFC/" TargetMode="External"/><Relationship Id="rId645569fb56ab2afdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONIFC/categorization" TargetMode="External"/><Relationship Id="rId609169fb56ab2b58b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONIFC/photos" TargetMode="External"/><Relationship Id="rId303569fb56ab2e0b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/media/data/reporting/rs-2002-01-en.pdf" TargetMode="External"/><Relationship Id="rId113169fb56ab2e23a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plant/pesticides/eu-pesticides-database/public/?event=activesubstance.selection&amp;language=EN" TargetMode="External"/><Relationship Id="rId269969fb56ab2e4c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0024990" TargetMode="External"/><Relationship Id="rId211969fb56ab2e803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/apsnetfeatures/Pages/BrownRot.aspx" TargetMode="External"/><Relationship Id="rId743469fb56ab2eebb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.ext.vt.edu/450/450-721/450-721.html" TargetMode="External"/><Relationship Id="rId103169fb56ab2f0d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId890569fb56ab2f23b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1988.tb00406.x" TargetMode="External"/><Relationship Id="rId417869fb56ab2b472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId417869fb56ab2b472.jpg"/><Relationship Id="rId133469fb56ab2c885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId133469fb56ab2c885.jpg"/><Relationship Id="rId124469fb56ab2f2a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId124469fb56ab2f2a2.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>