--- v8 (2026-05-06)
+++ v9 (2026-05-30)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> (G. Winter) Rehm</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> American brown rot of stone fruits, brown rot of apple, brown rot of stone fruits, twig canker of apple</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278769fb56ab2af8a" w:history="1">
+            <w:hyperlink r:id="rId69226a1abc876c3e7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId645569fb56ab2afdd" w:history="1">
+            <w:hyperlink r:id="rId37996a1abc876c42c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MONIFC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="28004022" name="name749869fb56ab2b474" descr="13087.jpg"/>
+                  <wp:docPr id="16009287" name="name33316a1abc876cb81" descr="13087.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13087.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId417869fb56ab2b472" cstate="print"/>
+                          <a:blip r:embed="rId22886a1abc876cb7f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId609169fb56ab2b58b" w:history="1">
+            <w:hyperlink r:id="rId16596a1abc876cca6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1462,63 +1462,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="33860288" name="name121769fb56ab2c889" descr="MONIFC_distribution_map.jpg"/>
+            <wp:docPr id="46166567" name="name35656a1abc876e1b5" descr="MONIFC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONIFC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId133469fb56ab2c885" cstate="print"/>
+                    <a:blip r:embed="rId46556a1abc876e1b3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4903,51 +4903,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2002) Reporting Service 2002/003 First reports of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monilinia fructicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in France No. 1. Paris, 2002-01-01. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId303569fb56ab2e0b1" w:history="1">
+      <w:hyperlink r:id="rId44376a1abc876f9cf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/media/data/reporting/rs-2002-01-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 10/Jun/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5140,51 +5140,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 5-18.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU Pesticides database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId113169fb56ab2e23a" w:history="1">
+      <w:hyperlink r:id="rId25576a1abc876fb55" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ec.europa.eu/food/plant/pesticides/eu-pesticides-database/public/?event=activesubstance.selection&amp;language=EN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5540,51 +5540,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hu M, Cox KD, Schnabel G, Luo CX (2011) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monilinia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species causing brown rot of peach in China. PLoS One 6:e24990. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId269969fb56ab2e4c2" w:history="1">
+      <w:hyperlink r:id="rId49816a1abc876fdde" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0024990</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 10/Jun/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6067,51 +6067,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 453-462.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Michailides TJ, Luo Y, Ma Z, Morgan DP (2007) Brown rot of dried plum in California: new insight on an old disease. APSnet Feature </w:t>
       </w:r>
-      <w:hyperlink r:id="rId211969fb56ab2e803" w:history="1">
+      <w:hyperlink r:id="rId11786a1abc8770124" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/edcenter/apsnetfeatures/Pages/BrownRot.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 20/Jun/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7131,51 +7131,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 238-241.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Virginia Pest Management Guide for Home Grounds and Animals (VCE Publication 450-721), </w:t>
       </w:r>
-      <w:hyperlink r:id="rId743469fb56ab2eebb" w:history="1">
+      <w:hyperlink r:id="rId68906a1abc87707ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pubs.ext.vt.edu/450/450-721/450-721.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 10/Jun/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7464,51 +7464,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monilinia fructicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId103169fb56ab2f0d5" w:history="1">
+      <w:hyperlink r:id="rId96996a1abc8770a32" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7690,90 +7690,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 509-512.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId890569fb56ab2f23b" w:history="1">
+      <w:hyperlink r:id="rId39136a1abc8770b99" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1988.tb00406.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="17198789" name="name555069fb56ab2f2a3" descr="eu_funding_250.png"/>
+            <wp:docPr id="96383800" name="name72666a1abc8770c31" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId124469fb56ab2f2a2" cstate="print"/>
+                    <a:blip r:embed="rId61186a1abc8770c2f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7871,137 +7871,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="61094981">
+  <w:abstractNum w:abstractNumId="84677455">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="53041548">
+    <w:lvl w:ilvl="0" w:tplc="55457304">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="53041548" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="55457304" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="53041548" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="55457304" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="53041548" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="55457304" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="53041548" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="55457304" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="53041548" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="55457304" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="53041548" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="55457304" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="53041548" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="55457304" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="53041548" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="55457304" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="61094980">
+  <w:abstractNum w:abstractNumId="84677454">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="27876354">
+    <w:lvl w:ilvl="0" w:tplc="40658028">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8753,55 +8753,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="61094980">
-    <w:abstractNumId w:val="61094980"/>
+  <w:num w:numId="84677454">
+    <w:abstractNumId w:val="84677454"/>
   </w:num>
-  <w:num w:numId="61094981">
-    <w:abstractNumId w:val="61094981"/>
+  <w:num w:numId="84677455">
+    <w:abstractNumId w:val="84677455"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20351,51 +20351,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId198328271" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId928487536" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId278769fb56ab2af8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONIFC/" TargetMode="External"/><Relationship Id="rId645569fb56ab2afdd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONIFC/categorization" TargetMode="External"/><Relationship Id="rId609169fb56ab2b58b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONIFC/photos" TargetMode="External"/><Relationship Id="rId303569fb56ab2e0b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/media/data/reporting/rs-2002-01-en.pdf" TargetMode="External"/><Relationship Id="rId113169fb56ab2e23a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plant/pesticides/eu-pesticides-database/public/?event=activesubstance.selection&amp;language=EN" TargetMode="External"/><Relationship Id="rId269969fb56ab2e4c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0024990" TargetMode="External"/><Relationship Id="rId211969fb56ab2e803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/apsnetfeatures/Pages/BrownRot.aspx" TargetMode="External"/><Relationship Id="rId743469fb56ab2eebb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.ext.vt.edu/450/450-721/450-721.html" TargetMode="External"/><Relationship Id="rId103169fb56ab2f0d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId890569fb56ab2f23b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1988.tb00406.x" TargetMode="External"/><Relationship Id="rId417869fb56ab2b472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId417869fb56ab2b472.jpg"/><Relationship Id="rId133469fb56ab2c885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId133469fb56ab2c885.jpg"/><Relationship Id="rId124469fb56ab2f2a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId124469fb56ab2f2a2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId789495450" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId273280452" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId69226a1abc876c3e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONIFC/" TargetMode="External"/><Relationship Id="rId37996a1abc876c42c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONIFC/categorization" TargetMode="External"/><Relationship Id="rId16596a1abc876cca6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONIFC/photos" TargetMode="External"/><Relationship Id="rId44376a1abc876f9cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/media/data/reporting/rs-2002-01-en.pdf" TargetMode="External"/><Relationship Id="rId25576a1abc876fb55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plant/pesticides/eu-pesticides-database/public/?event=activesubstance.selection&amp;language=EN" TargetMode="External"/><Relationship Id="rId49816a1abc876fdde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0024990" TargetMode="External"/><Relationship Id="rId11786a1abc8770124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/apsnetfeatures/Pages/BrownRot.aspx" TargetMode="External"/><Relationship Id="rId68906a1abc87707ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.ext.vt.edu/450/450-721/450-721.html" TargetMode="External"/><Relationship Id="rId96996a1abc8770a32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId39136a1abc8770b99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1988.tb00406.x" TargetMode="External"/><Relationship Id="rId22886a1abc876cb7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22886a1abc876cb7f.jpg"/><Relationship Id="rId46556a1abc876e1b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46556a1abc876e1b3.jpg"/><Relationship Id="rId61186a1abc8770c2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61186a1abc8770c2f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>