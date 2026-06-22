--- v9 (2026-05-30)
+++ v10 (2026-06-22)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> (G. Winter) Rehm</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> American brown rot of stone fruits, brown rot of apple, brown rot of stone fruits, twig canker of apple</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69226a1abc876c3e7" w:history="1">
+            <w:hyperlink r:id="rId42356a38fe12540a8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37996a1abc876c42c" w:history="1">
+            <w:hyperlink r:id="rId32376a38fe12540ef" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MONIFC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="16009287" name="name33316a1abc876cb81" descr="13087.jpg"/>
+                  <wp:docPr id="95434729" name="name27686a38fe1254845" descr="13087.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13087.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId22886a1abc876cb7f" cstate="print"/>
+                          <a:blip r:embed="rId87146a38fe1254842" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId16596a1abc876cca6" w:history="1">
+            <w:hyperlink r:id="rId78546a38fe12549b6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1462,63 +1462,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="46166567" name="name35656a1abc876e1b5" descr="MONIFC_distribution_map.jpg"/>
+            <wp:docPr id="80925103" name="name34906a38fe1255a11" descr="MONIFC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONIFC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId46556a1abc876e1b3" cstate="print"/>
+                    <a:blip r:embed="rId65446a38fe1255a0e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4903,51 +4903,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2002) Reporting Service 2002/003 First reports of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monilinia fructicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in France No. 1. Paris, 2002-01-01. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44376a1abc876f9cf" w:history="1">
+      <w:hyperlink r:id="rId65826a38fe1257609" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/media/data/reporting/rs-2002-01-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 10/Jun/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5140,51 +5140,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 5-18.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU Pesticides database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25576a1abc876fb55" w:history="1">
+      <w:hyperlink r:id="rId45026a38fe12577b1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ec.europa.eu/food/plant/pesticides/eu-pesticides-database/public/?event=activesubstance.selection&amp;language=EN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5540,51 +5540,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hu M, Cox KD, Schnabel G, Luo CX (2011) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monilinia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species causing brown rot of peach in China. PLoS One 6:e24990. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49816a1abc876fdde" w:history="1">
+      <w:hyperlink r:id="rId36026a38fe1257a40" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0024990</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 10/Jun/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6067,51 +6067,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 453-462.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Michailides TJ, Luo Y, Ma Z, Morgan DP (2007) Brown rot of dried plum in California: new insight on an old disease. APSnet Feature </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11786a1abc8770124" w:history="1">
+      <w:hyperlink r:id="rId45176a38fe1257d89" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/edcenter/apsnetfeatures/Pages/BrownRot.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 20/Jun/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7131,51 +7131,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 238-241.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Virginia Pest Management Guide for Home Grounds and Animals (VCE Publication 450-721), </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68906a1abc87707ff" w:history="1">
+      <w:hyperlink r:id="rId91456a38fe12585d4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pubs.ext.vt.edu/450/450-721/450-721.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 10/Jun/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7464,51 +7464,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monilinia fructicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96996a1abc8770a32" w:history="1">
+      <w:hyperlink r:id="rId83416a38fe125894f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7690,90 +7690,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 509-512.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39136a1abc8770b99" w:history="1">
+      <w:hyperlink r:id="rId31486a38fe1258af8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1988.tb00406.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="96383800" name="name72666a1abc8770c31" descr="eu_funding_250.png"/>
+            <wp:docPr id="44075269" name="name94646a38fe1258ba5" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId61186a1abc8770c2f" cstate="print"/>
+                    <a:blip r:embed="rId49686a38fe1258ba4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7871,137 +7871,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="84677455">
+  <w:abstractNum w:abstractNumId="15846844">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="55457304">
+    <w:lvl w:ilvl="0" w:tplc="91933116">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="55457304" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="91933116" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="55457304" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="91933116" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="55457304" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="91933116" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="55457304" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="91933116" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="55457304" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="91933116" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="55457304" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="91933116" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="55457304" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="91933116" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="55457304" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="91933116" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="84677454">
+  <w:abstractNum w:abstractNumId="15846843">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="40658028">
+    <w:lvl w:ilvl="0" w:tplc="60781845">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8753,55 +8753,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="84677454">
-    <w:abstractNumId w:val="84677454"/>
+  <w:num w:numId="15846843">
+    <w:abstractNumId w:val="15846843"/>
   </w:num>
-  <w:num w:numId="84677455">
-    <w:abstractNumId w:val="84677455"/>
+  <w:num w:numId="15846844">
+    <w:abstractNumId w:val="15846844"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20351,51 +20351,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId789495450" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId273280452" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId69226a1abc876c3e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONIFC/" TargetMode="External"/><Relationship Id="rId37996a1abc876c42c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONIFC/categorization" TargetMode="External"/><Relationship Id="rId16596a1abc876cca6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONIFC/photos" TargetMode="External"/><Relationship Id="rId44376a1abc876f9cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/media/data/reporting/rs-2002-01-en.pdf" TargetMode="External"/><Relationship Id="rId25576a1abc876fb55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plant/pesticides/eu-pesticides-database/public/?event=activesubstance.selection&amp;language=EN" TargetMode="External"/><Relationship Id="rId49816a1abc876fdde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0024990" TargetMode="External"/><Relationship Id="rId11786a1abc8770124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/apsnetfeatures/Pages/BrownRot.aspx" TargetMode="External"/><Relationship Id="rId68906a1abc87707ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.ext.vt.edu/450/450-721/450-721.html" TargetMode="External"/><Relationship Id="rId96996a1abc8770a32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId39136a1abc8770b99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1988.tb00406.x" TargetMode="External"/><Relationship Id="rId22886a1abc876cb7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22886a1abc876cb7f.jpg"/><Relationship Id="rId46556a1abc876e1b3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46556a1abc876e1b3.jpg"/><Relationship Id="rId61186a1abc8770c2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61186a1abc8770c2f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId380002987" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId928201729" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId42356a38fe12540a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONIFC/" TargetMode="External"/><Relationship Id="rId32376a38fe12540ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONIFC/categorization" TargetMode="External"/><Relationship Id="rId78546a38fe12549b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONIFC/photos" TargetMode="External"/><Relationship Id="rId65826a38fe1257609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/media/data/reporting/rs-2002-01-en.pdf" TargetMode="External"/><Relationship Id="rId45026a38fe12577b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plant/pesticides/eu-pesticides-database/public/?event=activesubstance.selection&amp;language=EN" TargetMode="External"/><Relationship Id="rId36026a38fe1257a40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0024990" TargetMode="External"/><Relationship Id="rId45176a38fe1257d89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/apsnetfeatures/Pages/BrownRot.aspx" TargetMode="External"/><Relationship Id="rId91456a38fe12585d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.ext.vt.edu/450/450-721/450-721.html" TargetMode="External"/><Relationship Id="rId83416a38fe125894f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId31486a38fe1258af8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1988.tb00406.x" TargetMode="External"/><Relationship Id="rId87146a38fe1254842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87146a38fe1254842.jpg"/><Relationship Id="rId65446a38fe1255a0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65446a38fe1255a0e.jpg"/><Relationship Id="rId49686a38fe1258ba4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49686a38fe1258ba4.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>