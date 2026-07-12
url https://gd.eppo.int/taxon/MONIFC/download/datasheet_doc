--- v10 (2026-06-22)
+++ v11 (2026-07-12)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> (G. Winter) Rehm</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> American brown rot of stone fruits, brown rot of apple, brown rot of stone fruits, twig canker of apple</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42356a38fe12540a8" w:history="1">
+            <w:hyperlink r:id="rId89096a53a64d4887e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32376a38fe12540ef" w:history="1">
+            <w:hyperlink r:id="rId95956a53a64d488c3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MONIFC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="95434729" name="name27686a38fe1254845" descr="13087.jpg"/>
+                  <wp:docPr id="86449681" name="name22306a53a64d48fea" descr="13087.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13087.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId87146a38fe1254842" cstate="print"/>
+                          <a:blip r:embed="rId70056a53a64d48fe8" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId78546a38fe12549b6" w:history="1">
+            <w:hyperlink r:id="rId76396a53a64d4923b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1462,63 +1462,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="80925103" name="name34906a38fe1255a11" descr="MONIFC_distribution_map.jpg"/>
+            <wp:docPr id="41231064" name="name50706a53a64d4a3e0" descr="MONIFC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONIFC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId65446a38fe1255a0e" cstate="print"/>
+                    <a:blip r:embed="rId33586a53a64d4a3de" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4903,51 +4903,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2002) Reporting Service 2002/003 First reports of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monilinia fructicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in France No. 1. Paris, 2002-01-01. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65826a38fe1257609" w:history="1">
+      <w:hyperlink r:id="rId20786a53a64d4bbdf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/media/data/reporting/rs-2002-01-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 10/Jun/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5140,51 +5140,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 5-18.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU Pesticides database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45026a38fe12577b1" w:history="1">
+      <w:hyperlink r:id="rId72846a53a64d4bd60" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ec.europa.eu/food/plant/pesticides/eu-pesticides-database/public/?event=activesubstance.selection&amp;language=EN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5540,51 +5540,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hu M, Cox KD, Schnabel G, Luo CX (2011) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monilinia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species causing brown rot of peach in China. PLoS One 6:e24990. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36026a38fe1257a40" w:history="1">
+      <w:hyperlink r:id="rId16436a53a64d4bfdf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0024990</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 10/Jun/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6067,51 +6067,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 453-462.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Michailides TJ, Luo Y, Ma Z, Morgan DP (2007) Brown rot of dried plum in California: new insight on an old disease. APSnet Feature </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45176a38fe1257d89" w:history="1">
+      <w:hyperlink r:id="rId69756a53a64d4c345" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/edcenter/apsnetfeatures/Pages/BrownRot.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 20/Jun/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7131,51 +7131,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 238-241.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Virginia Pest Management Guide for Home Grounds and Animals (VCE Publication 450-721), </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91456a38fe12585d4" w:history="1">
+      <w:hyperlink r:id="rId30946a53a64d4ca0c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pubs.ext.vt.edu/450/450-721/450-721.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 10/Jun/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7464,51 +7464,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monilinia fructicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83416a38fe125894f" w:history="1">
+      <w:hyperlink r:id="rId83486a53a64d4cc25" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7690,90 +7690,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 509-512.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31486a38fe1258af8" w:history="1">
+      <w:hyperlink r:id="rId90696a53a64d4cd8a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1988.tb00406.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="44075269" name="name94646a38fe1258ba5" descr="eu_funding_250.png"/>
+            <wp:docPr id="40587335" name="name14026a53a64d4cdf9" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId49686a38fe1258ba4" cstate="print"/>
+                    <a:blip r:embed="rId62096a53a64d4cdf8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7871,137 +7871,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="15846844">
+  <w:abstractNum w:abstractNumId="50685221">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="91933116">
+    <w:lvl w:ilvl="0" w:tplc="42992058">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="91933116" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="42992058" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="91933116" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="42992058" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="91933116" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="42992058" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="91933116" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="42992058" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="91933116" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="42992058" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="91933116" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="42992058" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="91933116" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="42992058" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="91933116" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="42992058" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15846843">
+  <w:abstractNum w:abstractNumId="50685220">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="60781845">
+    <w:lvl w:ilvl="0" w:tplc="40880156">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8753,55 +8753,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="15846843">
-    <w:abstractNumId w:val="15846843"/>
+  <w:num w:numId="50685220">
+    <w:abstractNumId w:val="50685220"/>
   </w:num>
-  <w:num w:numId="15846844">
-    <w:abstractNumId w:val="15846844"/>
+  <w:num w:numId="50685221">
+    <w:abstractNumId w:val="50685221"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20351,51 +20351,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId380002987" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId928201729" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId42356a38fe12540a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONIFC/" TargetMode="External"/><Relationship Id="rId32376a38fe12540ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONIFC/categorization" TargetMode="External"/><Relationship Id="rId78546a38fe12549b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONIFC/photos" TargetMode="External"/><Relationship Id="rId65826a38fe1257609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/media/data/reporting/rs-2002-01-en.pdf" TargetMode="External"/><Relationship Id="rId45026a38fe12577b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plant/pesticides/eu-pesticides-database/public/?event=activesubstance.selection&amp;language=EN" TargetMode="External"/><Relationship Id="rId36026a38fe1257a40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0024990" TargetMode="External"/><Relationship Id="rId45176a38fe1257d89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/apsnetfeatures/Pages/BrownRot.aspx" TargetMode="External"/><Relationship Id="rId91456a38fe12585d4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.ext.vt.edu/450/450-721/450-721.html" TargetMode="External"/><Relationship Id="rId83416a38fe125894f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId31486a38fe1258af8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1988.tb00406.x" TargetMode="External"/><Relationship Id="rId87146a38fe1254842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId87146a38fe1254842.jpg"/><Relationship Id="rId65446a38fe1255a0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65446a38fe1255a0e.jpg"/><Relationship Id="rId49686a38fe1258ba4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49686a38fe1258ba4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId290473673" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId245908891" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId89096a53a64d4887e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONIFC/" TargetMode="External"/><Relationship Id="rId95956a53a64d488c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONIFC/categorization" TargetMode="External"/><Relationship Id="rId76396a53a64d4923b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONIFC/photos" TargetMode="External"/><Relationship Id="rId20786a53a64d4bbdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/media/data/reporting/rs-2002-01-en.pdf" TargetMode="External"/><Relationship Id="rId72846a53a64d4bd60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plant/pesticides/eu-pesticides-database/public/?event=activesubstance.selection&amp;language=EN" TargetMode="External"/><Relationship Id="rId16436a53a64d4bfdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0024990" TargetMode="External"/><Relationship Id="rId69756a53a64d4c345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/apsnetfeatures/Pages/BrownRot.aspx" TargetMode="External"/><Relationship Id="rId30946a53a64d4ca0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.ext.vt.edu/450/450-721/450-721.html" TargetMode="External"/><Relationship Id="rId83486a53a64d4cc25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId90696a53a64d4cd8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1988.tb00406.x" TargetMode="External"/><Relationship Id="rId70056a53a64d48fe8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70056a53a64d48fe8.jpg"/><Relationship Id="rId33586a53a64d4a3de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33586a53a64d4a3de.jpg"/><Relationship Id="rId62096a53a64d4cdf8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62096a53a64d4cdf8.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>