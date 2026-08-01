--- v11 (2026-07-12)
+++ v12 (2026-08-01)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> (G. Winter) Rehm</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> American brown rot of stone fruits, brown rot of apple, brown rot of stone fruits, twig canker of apple</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89096a53a64d4887e" w:history="1">
+            <w:hyperlink r:id="rId77996a6e32cc5a415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95956a53a64d488c3" w:history="1">
+            <w:hyperlink r:id="rId57556a6e32cc5a445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MONIFC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="86449681" name="name22306a53a64d48fea" descr="13087.jpg"/>
+                  <wp:docPr id="49324261" name="name86306a6e32cc5ab87" descr="13087.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13087.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId70056a53a64d48fe8" cstate="print"/>
+                          <a:blip r:embed="rId60666a6e32cc5ab86" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId76396a53a64d4923b" w:history="1">
+            <w:hyperlink r:id="rId61496a6e32cc5ac53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1462,63 +1462,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="41231064" name="name50706a53a64d4a3e0" descr="MONIFC_distribution_map.jpg"/>
+            <wp:docPr id="26436095" name="name68806a6e32cc5bba3" descr="MONIFC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONIFC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId33586a53a64d4a3de" cstate="print"/>
+                    <a:blip r:embed="rId24026a6e32cc5bba1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4903,51 +4903,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2002) Reporting Service 2002/003 First reports of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monilinia fructicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in France No. 1. Paris, 2002-01-01. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20786a53a64d4bbdf" w:history="1">
+      <w:hyperlink r:id="rId81626a6e32cc5cdd2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/media/data/reporting/rs-2002-01-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 10/Jun/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5140,51 +5140,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 5-18.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU Pesticides database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72846a53a64d4bd60" w:history="1">
+      <w:hyperlink r:id="rId38146a6e32cc5cf1e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ec.europa.eu/food/plant/pesticides/eu-pesticides-database/public/?event=activesubstance.selection&amp;language=EN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5540,51 +5540,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hu M, Cox KD, Schnabel G, Luo CX (2011) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monilinia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species causing brown rot of peach in China. PLoS One 6:e24990. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16436a53a64d4bfdf" w:history="1">
+      <w:hyperlink r:id="rId55526a6e32cc5d136" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0024990</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 10/Jun/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6067,51 +6067,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 453-462.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Michailides TJ, Luo Y, Ma Z, Morgan DP (2007) Brown rot of dried plum in California: new insight on an old disease. APSnet Feature </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69756a53a64d4c345" w:history="1">
+      <w:hyperlink r:id="rId94336a6e32cc5d3c5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/edcenter/apsnetfeatures/Pages/BrownRot.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 20/Jun/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7131,51 +7131,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 238-241.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Virginia Pest Management Guide for Home Grounds and Animals (VCE Publication 450-721), </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30946a53a64d4ca0c" w:history="1">
+      <w:hyperlink r:id="rId85176a6e32cc5d99c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pubs.ext.vt.edu/450/450-721/450-721.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 10/Jun/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7464,51 +7464,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monilinia fructicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83486a53a64d4cc25" w:history="1">
+      <w:hyperlink r:id="rId25576a6e32cc5db4f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7690,90 +7690,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 509-512.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90696a53a64d4cd8a" w:history="1">
+      <w:hyperlink r:id="rId79246a6e32cc5dcd8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1988.tb00406.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="40587335" name="name14026a53a64d4cdf9" descr="eu_funding_250.png"/>
+            <wp:docPr id="9653441" name="name46746a6e32cc5e300" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId62096a53a64d4cdf8" cstate="print"/>
+                    <a:blip r:embed="rId64746a6e32cc5e2ff" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7871,137 +7871,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="50685221">
+  <w:abstractNum w:abstractNumId="53428583">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="42992058">
+    <w:lvl w:ilvl="0" w:tplc="17794013">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="42992058" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="17794013" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="42992058" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="17794013" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="42992058" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="17794013" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="42992058" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="17794013" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="42992058" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="17794013" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="42992058" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="17794013" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="42992058" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="17794013" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="42992058" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="17794013" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="50685220">
+  <w:abstractNum w:abstractNumId="53428582">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="40880156">
+    <w:lvl w:ilvl="0" w:tplc="29992930">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8753,55 +8753,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="50685220">
-    <w:abstractNumId w:val="50685220"/>
+  <w:num w:numId="53428582">
+    <w:abstractNumId w:val="53428582"/>
   </w:num>
-  <w:num w:numId="50685221">
-    <w:abstractNumId w:val="50685221"/>
+  <w:num w:numId="53428583">
+    <w:abstractNumId w:val="53428583"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20351,51 +20351,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId290473673" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId245908891" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId89096a53a64d4887e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONIFC/" TargetMode="External"/><Relationship Id="rId95956a53a64d488c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONIFC/categorization" TargetMode="External"/><Relationship Id="rId76396a53a64d4923b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONIFC/photos" TargetMode="External"/><Relationship Id="rId20786a53a64d4bbdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/media/data/reporting/rs-2002-01-en.pdf" TargetMode="External"/><Relationship Id="rId72846a53a64d4bd60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plant/pesticides/eu-pesticides-database/public/?event=activesubstance.selection&amp;language=EN" TargetMode="External"/><Relationship Id="rId16436a53a64d4bfdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0024990" TargetMode="External"/><Relationship Id="rId69756a53a64d4c345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/apsnetfeatures/Pages/BrownRot.aspx" TargetMode="External"/><Relationship Id="rId30946a53a64d4ca0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.ext.vt.edu/450/450-721/450-721.html" TargetMode="External"/><Relationship Id="rId83486a53a64d4cc25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId90696a53a64d4cd8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1988.tb00406.x" TargetMode="External"/><Relationship Id="rId70056a53a64d48fe8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70056a53a64d48fe8.jpg"/><Relationship Id="rId33586a53a64d4a3de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33586a53a64d4a3de.jpg"/><Relationship Id="rId62096a53a64d4cdf8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62096a53a64d4cdf8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId240227637" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId829924096" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId77996a6e32cc5a415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONIFC/" TargetMode="External"/><Relationship Id="rId57556a6e32cc5a445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONIFC/categorization" TargetMode="External"/><Relationship Id="rId61496a6e32cc5ac53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONIFC/photos" TargetMode="External"/><Relationship Id="rId81626a6e32cc5cdd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/media/data/reporting/rs-2002-01-en.pdf" TargetMode="External"/><Relationship Id="rId38146a6e32cc5cf1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plant/pesticides/eu-pesticides-database/public/?event=activesubstance.selection&amp;language=EN" TargetMode="External"/><Relationship Id="rId55526a6e32cc5d136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0024990" TargetMode="External"/><Relationship Id="rId94336a6e32cc5d3c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/apsnetfeatures/Pages/BrownRot.aspx" TargetMode="External"/><Relationship Id="rId85176a6e32cc5d99c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.ext.vt.edu/450/450-721/450-721.html" TargetMode="External"/><Relationship Id="rId25576a6e32cc5db4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId79246a6e32cc5dcd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1988.tb00406.x" TargetMode="External"/><Relationship Id="rId60666a6e32cc5ab86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60666a6e32cc5ab86.jpg"/><Relationship Id="rId24026a6e32cc5bba1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24026a6e32cc5bba1.jpg"/><Relationship Id="rId64746a6e32cc5e2ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64746a6e32cc5e2ff.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>