--- v12 (2026-08-01)
+++ v13 (2026-08-22)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> (G. Winter) Rehm</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> American brown rot of stone fruits, brown rot of apple, brown rot of stone fruits, twig canker of apple</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77996a6e32cc5a415" w:history="1">
+            <w:hyperlink r:id="rId33346a88f1122ea12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A2 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57556a6e32cc5a445" w:history="1">
+            <w:hyperlink r:id="rId60396a88f1122ea60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MONIFC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="49324261" name="name86306a6e32cc5ab87" descr="13087.jpg"/>
+                  <wp:docPr id="65792615" name="name44686a88f1122f3b1" descr="13087.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13087.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId60666a6e32cc5ab86" cstate="print"/>
+                          <a:blip r:embed="rId48976a88f1122f3af" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId61496a6e32cc5ac53" w:history="1">
+            <w:hyperlink r:id="rId39166a88f1122f4a2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1462,63 +1462,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">et al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">., 2019).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="26436095" name="name68806a6e32cc5bba3" descr="MONIFC_distribution_map.jpg"/>
+            <wp:docPr id="61413959" name="name14816a88f11230973" descr="MONIFC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONIFC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId24026a6e32cc5bba1" cstate="print"/>
+                    <a:blip r:embed="rId34146a88f11230971" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -4903,51 +4903,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2002) Reporting Service 2002/003 First reports of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monilinia fructicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in France No. 1. Paris, 2002-01-01. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81626a6e32cc5cdd2" w:history="1">
+      <w:hyperlink r:id="rId42726a88f112324a2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/media/data/reporting/rs-2002-01-en.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 10/Jun/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5140,51 +5140,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 5-18.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EU Pesticides database. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38146a6e32cc5cf1e" w:history="1">
+      <w:hyperlink r:id="rId13966a88f11232635" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://ec.europa.eu/food/plant/pesticides/eu-pesticides-database/public/?event=activesubstance.selection&amp;language=EN</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5540,51 +5540,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hu M, Cox KD, Schnabel G, Luo CX (2011) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monilinia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species causing brown rot of peach in China. PLoS One 6:e24990. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55526a6e32cc5d136" w:history="1">
+      <w:hyperlink r:id="rId88036a88f112328ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0024990</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 10/Jun/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6067,51 +6067,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 453-462.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Michailides TJ, Luo Y, Ma Z, Morgan DP (2007) Brown rot of dried plum in California: new insight on an old disease. APSnet Feature </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94336a6e32cc5d3c5" w:history="1">
+      <w:hyperlink r:id="rId72706a88f11232c52" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.apsnet.org/edcenter/apsnetfeatures/Pages/BrownRot.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 20/Jun/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7131,51 +7131,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 238-241.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Virginia Pest Management Guide for Home Grounds and Animals (VCE Publication 450-721), </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85176a6e32cc5d99c" w:history="1">
+      <w:hyperlink r:id="rId58476a88f1123331e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pubs.ext.vt.edu/450/450-721/450-721.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 10/Jun/2020)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -7464,51 +7464,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monilinia fructicola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25576a6e32cc5db4f" w:history="1">
+      <w:hyperlink r:id="rId60456a88f11233542" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -7690,90 +7690,90 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 509-512.  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79246a6e32cc5dcd8" w:history="1">
+      <w:hyperlink r:id="rId78176a88f112336ad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/j.1365-2338.1988.tb00406.x</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="9653441" name="name46746a6e32cc5e300" descr="eu_funding_250.png"/>
+            <wp:docPr id="42769456" name="name88066a88f11233af6" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId64746a6e32cc5e2ff" cstate="print"/>
+                    <a:blip r:embed="rId48636a88f11233af5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7871,137 +7871,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="53428583">
+  <w:abstractNum w:abstractNumId="83533729">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="17794013">
+    <w:lvl w:ilvl="0" w:tplc="42878229">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="17794013" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="42878229" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="17794013" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="42878229" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="17794013" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="42878229" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="17794013" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="42878229" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="17794013" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="42878229" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="17794013" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="42878229" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="17794013" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="42878229" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="17794013" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="42878229" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="53428582">
+  <w:abstractNum w:abstractNumId="83533728">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="29992930">
+    <w:lvl w:ilvl="0" w:tplc="66729683">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8753,55 +8753,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="53428582">
-    <w:abstractNumId w:val="53428582"/>
+  <w:num w:numId="83533728">
+    <w:abstractNumId w:val="83533728"/>
   </w:num>
-  <w:num w:numId="53428583">
-    <w:abstractNumId w:val="53428583"/>
+  <w:num w:numId="83533729">
+    <w:abstractNumId w:val="83533729"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20351,51 +20351,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId240227637" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId829924096" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId77996a6e32cc5a415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONIFC/" TargetMode="External"/><Relationship Id="rId57556a6e32cc5a445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONIFC/categorization" TargetMode="External"/><Relationship Id="rId61496a6e32cc5ac53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONIFC/photos" TargetMode="External"/><Relationship Id="rId81626a6e32cc5cdd2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/media/data/reporting/rs-2002-01-en.pdf" TargetMode="External"/><Relationship Id="rId38146a6e32cc5cf1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plant/pesticides/eu-pesticides-database/public/?event=activesubstance.selection&amp;language=EN" TargetMode="External"/><Relationship Id="rId55526a6e32cc5d136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0024990" TargetMode="External"/><Relationship Id="rId94336a6e32cc5d3c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/apsnetfeatures/Pages/BrownRot.aspx" TargetMode="External"/><Relationship Id="rId85176a6e32cc5d99c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.ext.vt.edu/450/450-721/450-721.html" TargetMode="External"/><Relationship Id="rId25576a6e32cc5db4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId79246a6e32cc5dcd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1988.tb00406.x" TargetMode="External"/><Relationship Id="rId60666a6e32cc5ab86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60666a6e32cc5ab86.jpg"/><Relationship Id="rId24026a6e32cc5bba1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24026a6e32cc5bba1.jpg"/><Relationship Id="rId64746a6e32cc5e2ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64746a6e32cc5e2ff.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId970457404" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId539364600" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId33346a88f1122ea12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONIFC/" TargetMode="External"/><Relationship Id="rId60396a88f1122ea60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONIFC/categorization" TargetMode="External"/><Relationship Id="rId39166a88f1122f4a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONIFC/photos" TargetMode="External"/><Relationship Id="rId42726a88f112324a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/media/data/reporting/rs-2002-01-en.pdf" TargetMode="External"/><Relationship Id="rId13966a88f11232635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/plant/pesticides/eu-pesticides-database/public/?event=activesubstance.selection&amp;language=EN" TargetMode="External"/><Relationship Id="rId88036a88f112328ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0024990" TargetMode="External"/><Relationship Id="rId72706a88f11232c52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apsnet.org/edcenter/apsnetfeatures/Pages/BrownRot.aspx" TargetMode="External"/><Relationship Id="rId58476a88f1123331e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.ext.vt.edu/450/450-721/450-721.html" TargetMode="External"/><Relationship Id="rId60456a88f11233542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId78176a88f112336ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/j.1365-2338.1988.tb00406.x" TargetMode="External"/><Relationship Id="rId48976a88f1122f3af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48976a88f1122f3af.jpg"/><Relationship Id="rId34146a88f11230971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34146a88f11230971.jpg"/><Relationship Id="rId48636a88f11233af5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId48636a88f11233af5.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>