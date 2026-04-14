--- v1 (2026-03-04)
+++ v2 (2026-04-14)
@@ -36,51 +36,51 @@
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="11">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Known vector</t>
   </si>
   <si>
     <t>BURSMU</t>
   </si>
   <si>
     <t>Bursaphelenchus mucronatus</t>
   </si>
   <si>
     <t>* Togashi K. Taga Y,  Iguchi K, Aikawa T (2008) Bursaphelenchus mucronatus (Nematoda: Aphelenchoididae) Vectored by Monochamus 
-urussovi (Coleoptera: Cerambycidae) in Hokkaido, Japan.” Journal of Forest Research 13: 127–131</t>
+urussovi (Coleoptera: Cerambycidae) in Hokkaido, Japan. Journal of Forest Research 13, 127–131</t>
   </si>
   <si>
     <t>BURSXY</t>
   </si>
   <si>
     <t>Bursaphelenchus xylophilus</t>
   </si>
   <si>
     <t>* Akbulut S, Stamps WT (2012) Insect vectors of the pinewood nematode: a review of the biology and ecology of Monochamus species. Forest Pathology 42, 89-99.
 * Togashi K, Taga Y, Iguchi K, Ikawa T (2008) Bursaphelenchus mucronatus (Nematoda: Aphelenchoididae) vectored by Monochamus urussovi (Coleoptera: Cerambycidae) in Hokkaido, Japan. Journal of Forest Research 13, 127–131.
 * Yu L, Liang Y, Wang X, Ren J, Sun W, Wang Y, Ren L, Wang X (2026) Implications of Monochamus sartor urussovi Fisher as a Carrier of Bursaphelenchus xylophilus (Steiner and Buhuer) for Pinus koraiensis Siebold &amp; Zucc. Populations in China. Forest Pathology 56(1), e70058</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>