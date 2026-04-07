--- v6 (2026-02-19)
+++ v7 (2026-04-07)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Cerambycidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> southern pine sawyer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92876996993d8e4ca" w:history="1">
+            <w:hyperlink r:id="rId486269d483ba5e5a3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88596996993d8e50f" w:history="1">
+            <w:hyperlink r:id="rId823669d483ba5e64b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MONCTI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="83898331" name="name91516996993d8f00c" descr="14645.jpg"/>
+                  <wp:docPr id="19683584" name="name344969d483ba5eea1" descr="14645.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14645.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId30366996993d8f00a" cstate="print"/>
+                          <a:blip r:embed="rId856669d483ba5ee9d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId54786996993d8f134" w:history="1">
+            <w:hyperlink r:id="rId163669d483ba5f090" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -758,63 +758,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">M. carolinensis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">are common. In most areas, the population is maintained in felled and dead standing trees, in windthrown timber, and in large slash (the term used in the USA to describe waste left from forestry operations) (Alya &amp; Hain, 1985).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="31147746" name="name11366996993d904e9" descr="MONCTI_distribution_map.jpg"/>
+            <wp:docPr id="78751205" name="name236869d483ba6035e" descr="MONCTI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONCTI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId86476996993d904e5" cstate="print"/>
+                    <a:blip r:embed="rId422869d483ba6035a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1888,151 +1888,151 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. (Wilson, 1975):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="853834455"/>
+          <w:numId w:val="686907946"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Slits chewed by adult female for egg laying in the bark, although only a minority of these may have eggs in them</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="853834455"/>
+          <w:numId w:val="686907946"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scoring in the xylem and phloem caused by larval feeding</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="853834455"/>
+          <w:numId w:val="686907946"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frass – the waste expelled by feeding larvae from trees</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="853834455"/>
+          <w:numId w:val="686907946"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oval shaped holes made by larvae as they bore deeper into sap wood</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="853834455"/>
+          <w:numId w:val="686907946"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Circular exit holes created by adults</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
@@ -6631,51 +6631,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2029-2034.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gibson K (2010) Management guide for sawyer beetles. Forest Health Protection and State Forewsy Organisations, Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61456996993d92f4b" w:history="1">
+      <w:hyperlink r:id="rId702169d483ba62b8c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7972,51 +7972,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus titillator</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98466996993d93911" w:history="1">
+      <w:hyperlink r:id="rId336569d483ba6347a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8029,63 +8029,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="40302768" name="name57906996993d939ef" descr="eu_funding_250.png"/>
+            <wp:docPr id="86085555" name="name797369d483ba6383b" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20196996993d939ee" cstate="print"/>
+                    <a:blip r:embed="rId866469d483ba63839" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8183,221 +8183,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="853834455">
+  <w:abstractNum w:abstractNumId="686907946">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="95675279">
+    <w:lvl w:ilvl="0" w:tplc="63484720">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="95675279" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="63484720" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="95675279" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="63484720" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="95675279" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="63484720" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="95675279" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="63484720" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="95675279" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="63484720" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="95675279" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="63484720" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="95675279" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="63484720" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="95675279" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="63484720" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29504113">
+  <w:abstractNum w:abstractNumId="58105064">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="79323000">
+    <w:lvl w:ilvl="0" w:tplc="26195625">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="79323000" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="26195625" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="79323000" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="26195625" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="79323000" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="26195625" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="79323000" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="26195625" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="79323000" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="26195625" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="79323000" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="26195625" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="79323000" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="26195625" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="79323000" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="26195625" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29504112">
+  <w:abstractNum w:abstractNumId="58105063">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="79868927">
+    <w:lvl w:ilvl="0" w:tplc="10286262">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9149,58 +9149,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="29504112">
-    <w:abstractNumId w:val="29504112"/>
+  <w:num w:numId="58105063">
+    <w:abstractNumId w:val="58105063"/>
   </w:num>
-  <w:num w:numId="29504113">
-    <w:abstractNumId w:val="29504113"/>
+  <w:num w:numId="58105064">
+    <w:abstractNumId w:val="58105064"/>
   </w:num>
-  <w:num w:numId="853834455">
-    <w:abstractNumId w:val="853834455"/>
+  <w:num w:numId="686907946">
+    <w:abstractNumId w:val="686907946"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20750,51 +20750,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId300734082" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId678101074" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId92876996993d8e4ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCTI/" TargetMode="External"/><Relationship Id="rId88596996993d8e50f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCTI/categorization" TargetMode="External"/><Relationship Id="rId54786996993d8f134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCTI/photos" TargetMode="External"/><Relationship Id="rId61456996993d92f4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId98466996993d93911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId30366996993d8f00a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30366996993d8f00a.jpg"/><Relationship Id="rId86476996993d904e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86476996993d904e5.jpg"/><Relationship Id="rId20196996993d939ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20196996993d939ee.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId802071173" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId902207139" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId486269d483ba5e5a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCTI/" TargetMode="External"/><Relationship Id="rId823669d483ba5e64b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCTI/categorization" TargetMode="External"/><Relationship Id="rId163669d483ba5f090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCTI/photos" TargetMode="External"/><Relationship Id="rId702169d483ba62b8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId336569d483ba6347a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId856669d483ba5ee9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId856669d483ba5ee9d.jpg"/><Relationship Id="rId422869d483ba6035a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId422869d483ba6035a.jpg"/><Relationship Id="rId866469d483ba63839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId866469d483ba63839.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>