--- v7 (2026-04-07)
+++ v8 (2026-04-28)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Cerambycidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> southern pine sawyer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486269d483ba5e5a3" w:history="1">
+            <w:hyperlink r:id="rId537169f00b068663e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId823669d483ba5e64b" w:history="1">
+            <w:hyperlink r:id="rId729669f00b0686687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MONCTI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="19683584" name="name344969d483ba5eea1" descr="14645.jpg"/>
+                  <wp:docPr id="43204365" name="name525369f00b0686d1a" descr="14645.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14645.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId856669d483ba5ee9d" cstate="print"/>
+                          <a:blip r:embed="rId492069f00b0686d18" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId163669d483ba5f090" w:history="1">
+            <w:hyperlink r:id="rId553769f00b0686e56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -758,63 +758,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">M. carolinensis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">are common. In most areas, the population is maintained in felled and dead standing trees, in windthrown timber, and in large slash (the term used in the USA to describe waste left from forestry operations) (Alya &amp; Hain, 1985).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="78751205" name="name236869d483ba6035e" descr="MONCTI_distribution_map.jpg"/>
+            <wp:docPr id="4600725" name="name842069f00b0688046" descr="MONCTI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONCTI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId422869d483ba6035a" cstate="print"/>
+                    <a:blip r:embed="rId561569f00b0688043" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1888,151 +1888,151 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. (Wilson, 1975):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="686907946"/>
+          <w:numId w:val="504344899"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Slits chewed by adult female for egg laying in the bark, although only a minority of these may have eggs in them</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="686907946"/>
+          <w:numId w:val="504344899"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scoring in the xylem and phloem caused by larval feeding</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="686907946"/>
+          <w:numId w:val="504344899"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frass – the waste expelled by feeding larvae from trees</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="686907946"/>
+          <w:numId w:val="504344899"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oval shaped holes made by larvae as they bore deeper into sap wood</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="686907946"/>
+          <w:numId w:val="504344899"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Circular exit holes created by adults</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
@@ -6631,51 +6631,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2029-2034.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gibson K (2010) Management guide for sawyer beetles. Forest Health Protection and State Forewsy Organisations, Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId702169d483ba62b8c" w:history="1">
+      <w:hyperlink r:id="rId628069f00b068acfe" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7972,51 +7972,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus titillator</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId336569d483ba6347a" w:history="1">
+      <w:hyperlink r:id="rId281469f00b068b5af" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8029,63 +8029,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="86085555" name="name797369d483ba6383b" descr="eu_funding_250.png"/>
+            <wp:docPr id="28466515" name="name583169f00b068b65d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId866469d483ba63839" cstate="print"/>
+                    <a:blip r:embed="rId894469f00b068b65c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8183,221 +8183,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="686907946">
+  <w:abstractNum w:abstractNumId="504344899">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="63484720">
+    <w:lvl w:ilvl="0" w:tplc="31674148">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="63484720" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="31674148" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="63484720" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="31674148" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="63484720" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="31674148" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="63484720" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="31674148" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="63484720" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="31674148" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="63484720" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="31674148" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="63484720" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="31674148" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="63484720" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="31674148" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="58105064">
+  <w:abstractNum w:abstractNumId="51479645">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="26195625">
+    <w:lvl w:ilvl="0" w:tplc="92638827">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="26195625" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="92638827" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="26195625" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="92638827" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="26195625" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="92638827" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="26195625" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="92638827" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="26195625" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="92638827" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="26195625" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="92638827" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="26195625" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="92638827" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="26195625" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="92638827" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="58105063">
+  <w:abstractNum w:abstractNumId="51479644">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="10286262">
+    <w:lvl w:ilvl="0" w:tplc="78509858">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9149,58 +9149,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="58105063">
-    <w:abstractNumId w:val="58105063"/>
+  <w:num w:numId="51479644">
+    <w:abstractNumId w:val="51479644"/>
   </w:num>
-  <w:num w:numId="58105064">
-    <w:abstractNumId w:val="58105064"/>
+  <w:num w:numId="51479645">
+    <w:abstractNumId w:val="51479645"/>
   </w:num>
-  <w:num w:numId="686907946">
-    <w:abstractNumId w:val="686907946"/>
+  <w:num w:numId="504344899">
+    <w:abstractNumId w:val="504344899"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20750,51 +20750,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId802071173" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId902207139" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId486269d483ba5e5a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCTI/" TargetMode="External"/><Relationship Id="rId823669d483ba5e64b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCTI/categorization" TargetMode="External"/><Relationship Id="rId163669d483ba5f090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCTI/photos" TargetMode="External"/><Relationship Id="rId702169d483ba62b8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId336569d483ba6347a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId856669d483ba5ee9d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId856669d483ba5ee9d.jpg"/><Relationship Id="rId422869d483ba6035a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId422869d483ba6035a.jpg"/><Relationship Id="rId866469d483ba63839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId866469d483ba63839.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId819558195" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId606079754" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId537169f00b068663e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCTI/" TargetMode="External"/><Relationship Id="rId729669f00b0686687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCTI/categorization" TargetMode="External"/><Relationship Id="rId553769f00b0686e56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCTI/photos" TargetMode="External"/><Relationship Id="rId628069f00b068acfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId281469f00b068b5af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId492069f00b0686d18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId492069f00b0686d18.jpg"/><Relationship Id="rId561569f00b0688043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId561569f00b0688043.jpg"/><Relationship Id="rId894469f00b068b65c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId894469f00b068b65c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>