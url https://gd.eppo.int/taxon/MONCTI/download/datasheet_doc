--- v8 (2026-04-28)
+++ v9 (2026-05-18)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Cerambycidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> southern pine sawyer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537169f00b068663e" w:history="1">
+            <w:hyperlink r:id="rId67906a0aaec7a95b0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId729669f00b0686687" w:history="1">
+            <w:hyperlink r:id="rId25766a0aaec7a95f7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MONCTI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="43204365" name="name525369f00b0686d1a" descr="14645.jpg"/>
+                  <wp:docPr id="85863936" name="name90056a0aaec7a9d63" descr="14645.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14645.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId492069f00b0686d18" cstate="print"/>
+                          <a:blip r:embed="rId37316a0aaec7a9d60" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId553769f00b0686e56" w:history="1">
+            <w:hyperlink r:id="rId26286a0aaec7a9eaa" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -758,63 +758,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">M. carolinensis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">are common. In most areas, the population is maintained in felled and dead standing trees, in windthrown timber, and in large slash (the term used in the USA to describe waste left from forestry operations) (Alya &amp; Hain, 1985).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="4600725" name="name842069f00b0688046" descr="MONCTI_distribution_map.jpg"/>
+            <wp:docPr id="63403515" name="name86656a0aaec7aaf51" descr="MONCTI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONCTI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId561569f00b0688043" cstate="print"/>
+                    <a:blip r:embed="rId52616a0aaec7aaf4e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1888,151 +1888,151 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. (Wilson, 1975):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="504344899"/>
+          <w:numId w:val="679075386"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Slits chewed by adult female for egg laying in the bark, although only a minority of these may have eggs in them</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="504344899"/>
+          <w:numId w:val="679075386"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scoring in the xylem and phloem caused by larval feeding</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="504344899"/>
+          <w:numId w:val="679075386"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frass – the waste expelled by feeding larvae from trees</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="504344899"/>
+          <w:numId w:val="679075386"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oval shaped holes made by larvae as they bore deeper into sap wood</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="504344899"/>
+          <w:numId w:val="679075386"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Circular exit holes created by adults</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
@@ -6631,51 +6631,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2029-2034.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gibson K (2010) Management guide for sawyer beetles. Forest Health Protection and State Forewsy Organisations, Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId628069f00b068acfe" w:history="1">
+      <w:hyperlink r:id="rId18546a0aaec7ada29" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7972,51 +7972,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus titillator</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId281469f00b068b5af" w:history="1">
+      <w:hyperlink r:id="rId92596a0aaec7ae31f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8029,63 +8029,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="28466515" name="name583169f00b068b65d" descr="eu_funding_250.png"/>
+            <wp:docPr id="84814358" name="name12966a0aaec7ae3cf" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId894469f00b068b65c" cstate="print"/>
+                    <a:blip r:embed="rId54056a0aaec7ae3ce" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8183,221 +8183,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="504344899">
+  <w:abstractNum w:abstractNumId="679075386">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="31674148">
+    <w:lvl w:ilvl="0" w:tplc="38748571">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="31674148" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="38748571" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="31674148" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="38748571" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="31674148" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="38748571" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="31674148" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="38748571" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="31674148" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="38748571" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="31674148" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="38748571" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="31674148" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="38748571" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="31674148" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="38748571" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="51479645">
+  <w:abstractNum w:abstractNumId="47149611">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="92638827">
+    <w:lvl w:ilvl="0" w:tplc="87110430">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="92638827" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="87110430" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="92638827" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="87110430" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="92638827" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="87110430" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="92638827" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="87110430" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="92638827" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="87110430" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="92638827" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="87110430" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="92638827" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="87110430" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="92638827" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="87110430" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="51479644">
+  <w:abstractNum w:abstractNumId="47149610">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="78509858">
+    <w:lvl w:ilvl="0" w:tplc="36160746">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9149,58 +9149,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="51479644">
-    <w:abstractNumId w:val="51479644"/>
+  <w:num w:numId="47149610">
+    <w:abstractNumId w:val="47149610"/>
   </w:num>
-  <w:num w:numId="51479645">
-    <w:abstractNumId w:val="51479645"/>
+  <w:num w:numId="47149611">
+    <w:abstractNumId w:val="47149611"/>
   </w:num>
-  <w:num w:numId="504344899">
-    <w:abstractNumId w:val="504344899"/>
+  <w:num w:numId="679075386">
+    <w:abstractNumId w:val="679075386"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20750,51 +20750,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId819558195" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId606079754" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId537169f00b068663e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCTI/" TargetMode="External"/><Relationship Id="rId729669f00b0686687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCTI/categorization" TargetMode="External"/><Relationship Id="rId553769f00b0686e56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCTI/photos" TargetMode="External"/><Relationship Id="rId628069f00b068acfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId281469f00b068b5af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId492069f00b0686d18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId492069f00b0686d18.jpg"/><Relationship Id="rId561569f00b0688043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId561569f00b0688043.jpg"/><Relationship Id="rId894469f00b068b65c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId894469f00b068b65c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId144782619" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId880516662" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId67906a0aaec7a95b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCTI/" TargetMode="External"/><Relationship Id="rId25766a0aaec7a95f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCTI/categorization" TargetMode="External"/><Relationship Id="rId26286a0aaec7a9eaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCTI/photos" TargetMode="External"/><Relationship Id="rId18546a0aaec7ada29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId92596a0aaec7ae31f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId37316a0aaec7a9d60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37316a0aaec7a9d60.jpg"/><Relationship Id="rId52616a0aaec7aaf4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52616a0aaec7aaf4e.jpg"/><Relationship Id="rId54056a0aaec7ae3ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54056a0aaec7ae3ce.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>