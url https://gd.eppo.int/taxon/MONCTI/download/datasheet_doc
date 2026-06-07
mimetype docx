--- v9 (2026-05-18)
+++ v10 (2026-06-07)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Cerambycidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> southern pine sawyer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67906a0aaec7a95b0" w:history="1">
+            <w:hyperlink r:id="rId20706a25c8f4c8eef" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25766a0aaec7a95f7" w:history="1">
+            <w:hyperlink r:id="rId42186a25c8f4c8f35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MONCTI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="85863936" name="name90056a0aaec7a9d63" descr="14645.jpg"/>
+                  <wp:docPr id="70175655" name="name21406a25c8f4c9553" descr="14645.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14645.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId37316a0aaec7a9d60" cstate="print"/>
+                          <a:blip r:embed="rId10926a25c8f4c9551" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId26286a0aaec7a9eaa" w:history="1">
+            <w:hyperlink r:id="rId94406a25c8f4c966b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -758,63 +758,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">M. carolinensis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">are common. In most areas, the population is maintained in felled and dead standing trees, in windthrown timber, and in large slash (the term used in the USA to describe waste left from forestry operations) (Alya &amp; Hain, 1985).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="63403515" name="name86656a0aaec7aaf51" descr="MONCTI_distribution_map.jpg"/>
+            <wp:docPr id="24640914" name="name55516a25c8f4ca297" descr="MONCTI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONCTI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId52616a0aaec7aaf4e" cstate="print"/>
+                    <a:blip r:embed="rId42546a25c8f4ca295" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1888,151 +1888,151 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. (Wilson, 1975):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="679075386"/>
+          <w:numId w:val="947628024"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Slits chewed by adult female for egg laying in the bark, although only a minority of these may have eggs in them</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="679075386"/>
+          <w:numId w:val="947628024"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scoring in the xylem and phloem caused by larval feeding</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="679075386"/>
+          <w:numId w:val="947628024"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frass – the waste expelled by feeding larvae from trees</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="679075386"/>
+          <w:numId w:val="947628024"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oval shaped holes made by larvae as they bore deeper into sap wood</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="679075386"/>
+          <w:numId w:val="947628024"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Circular exit holes created by adults</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
@@ -6631,51 +6631,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2029-2034.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gibson K (2010) Management guide for sawyer beetles. Forest Health Protection and State Forewsy Organisations, Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18546a0aaec7ada29" w:history="1">
+      <w:hyperlink r:id="rId43266a25c8f4ccb52" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7972,51 +7972,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus titillator</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92596a0aaec7ae31f" w:history="1">
+      <w:hyperlink r:id="rId63966a25c8f4cd56e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8029,63 +8029,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="84814358" name="name12966a0aaec7ae3cf" descr="eu_funding_250.png"/>
+            <wp:docPr id="6055270" name="name68896a25c8f4cd67d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId54056a0aaec7ae3ce" cstate="print"/>
+                    <a:blip r:embed="rId49176a25c8f4cd67b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8183,221 +8183,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="679075386">
+  <w:abstractNum w:abstractNumId="947628024">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="38748571">
+    <w:lvl w:ilvl="0" w:tplc="12410960">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="38748571" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="12410960" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="38748571" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="12410960" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="38748571" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="12410960" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="38748571" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="12410960" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="38748571" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="12410960" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="38748571" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="12410960" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="38748571" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="12410960" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="38748571" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="12410960" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47149611">
+  <w:abstractNum w:abstractNumId="23866873">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="87110430">
+    <w:lvl w:ilvl="0" w:tplc="67025281">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="87110430" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="67025281" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="87110430" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="67025281" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="87110430" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="67025281" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="87110430" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="67025281" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="87110430" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="67025281" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="87110430" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="67025281" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="87110430" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="67025281" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="87110430" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="67025281" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47149610">
+  <w:abstractNum w:abstractNumId="23866872">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="36160746">
+    <w:lvl w:ilvl="0" w:tplc="43857445">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9149,58 +9149,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="47149610">
-    <w:abstractNumId w:val="47149610"/>
+  <w:num w:numId="23866872">
+    <w:abstractNumId w:val="23866872"/>
   </w:num>
-  <w:num w:numId="47149611">
-    <w:abstractNumId w:val="47149611"/>
+  <w:num w:numId="23866873">
+    <w:abstractNumId w:val="23866873"/>
   </w:num>
-  <w:num w:numId="679075386">
-    <w:abstractNumId w:val="679075386"/>
+  <w:num w:numId="947628024">
+    <w:abstractNumId w:val="947628024"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20750,51 +20750,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId144782619" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId880516662" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId67906a0aaec7a95b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCTI/" TargetMode="External"/><Relationship Id="rId25766a0aaec7a95f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCTI/categorization" TargetMode="External"/><Relationship Id="rId26286a0aaec7a9eaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCTI/photos" TargetMode="External"/><Relationship Id="rId18546a0aaec7ada29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId92596a0aaec7ae31f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId37316a0aaec7a9d60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37316a0aaec7a9d60.jpg"/><Relationship Id="rId52616a0aaec7aaf4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52616a0aaec7aaf4e.jpg"/><Relationship Id="rId54056a0aaec7ae3ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54056a0aaec7ae3ce.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId507788389" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId178031019" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId20706a25c8f4c8eef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCTI/" TargetMode="External"/><Relationship Id="rId42186a25c8f4c8f35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCTI/categorization" TargetMode="External"/><Relationship Id="rId94406a25c8f4c966b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCTI/photos" TargetMode="External"/><Relationship Id="rId43266a25c8f4ccb52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId63966a25c8f4cd56e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId10926a25c8f4c9551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10926a25c8f4c9551.jpg"/><Relationship Id="rId42546a25c8f4ca295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42546a25c8f4ca295.jpg"/><Relationship Id="rId49176a25c8f4cd67b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49176a25c8f4cd67b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>