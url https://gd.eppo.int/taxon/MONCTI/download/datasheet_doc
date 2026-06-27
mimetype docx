--- v10 (2026-06-07)
+++ v11 (2026-06-27)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Cerambycidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> southern pine sawyer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20706a25c8f4c8eef" w:history="1">
+            <w:hyperlink r:id="rId20866a405850c4da3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42186a25c8f4c8f35" w:history="1">
+            <w:hyperlink r:id="rId67166a405850c4deb" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MONCTI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="70175655" name="name21406a25c8f4c9553" descr="14645.jpg"/>
+                  <wp:docPr id="39661955" name="name21356a405850c5655" descr="14645.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14645.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId10926a25c8f4c9551" cstate="print"/>
+                          <a:blip r:embed="rId52176a405850c5652" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId94406a25c8f4c966b" w:history="1">
+            <w:hyperlink r:id="rId60746a405850c57c3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -758,63 +758,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">M. carolinensis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">are common. In most areas, the population is maintained in felled and dead standing trees, in windthrown timber, and in large slash (the term used in the USA to describe waste left from forestry operations) (Alya &amp; Hain, 1985).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="24640914" name="name55516a25c8f4ca297" descr="MONCTI_distribution_map.jpg"/>
+            <wp:docPr id="67921207" name="name84616a405850c640d" descr="MONCTI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONCTI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId42546a25c8f4ca295" cstate="print"/>
+                    <a:blip r:embed="rId31016a405850c640a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1888,151 +1888,151 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. (Wilson, 1975):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="947628024"/>
+          <w:numId w:val="110416563"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Slits chewed by adult female for egg laying in the bark, although only a minority of these may have eggs in them</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="947628024"/>
+          <w:numId w:val="110416563"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scoring in the xylem and phloem caused by larval feeding</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="947628024"/>
+          <w:numId w:val="110416563"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frass – the waste expelled by feeding larvae from trees</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="947628024"/>
+          <w:numId w:val="110416563"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oval shaped holes made by larvae as they bore deeper into sap wood</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="947628024"/>
+          <w:numId w:val="110416563"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Circular exit holes created by adults</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
@@ -6631,51 +6631,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2029-2034.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gibson K (2010) Management guide for sawyer beetles. Forest Health Protection and State Forewsy Organisations, Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43266a25c8f4ccb52" w:history="1">
+      <w:hyperlink r:id="rId95316a405850c8c65" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7972,51 +7972,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus titillator</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63966a25c8f4cd56e" w:history="1">
+      <w:hyperlink r:id="rId17076a405850c9514" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8029,63 +8029,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="6055270" name="name68896a25c8f4cd67d" descr="eu_funding_250.png"/>
+            <wp:docPr id="91955040" name="name95316a405850c95c5" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId49176a25c8f4cd67b" cstate="print"/>
+                    <a:blip r:embed="rId26576a405850c95c4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8183,221 +8183,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="947628024">
+  <w:abstractNum w:abstractNumId="110416563">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="12410960">
+    <w:lvl w:ilvl="0" w:tplc="84287788">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="12410960" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="84287788" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="12410960" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="84287788" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="12410960" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="84287788" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="12410960" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="84287788" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="12410960" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="84287788" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="12410960" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="84287788" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="12410960" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="84287788" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="12410960" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="84287788" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23866873">
+  <w:abstractNum w:abstractNumId="20396516">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="67025281">
+    <w:lvl w:ilvl="0" w:tplc="61807225">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="67025281" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="61807225" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="67025281" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="61807225" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="67025281" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="61807225" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="67025281" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="61807225" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="67025281" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="61807225" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="67025281" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="61807225" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="67025281" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="61807225" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="67025281" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="61807225" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23866872">
+  <w:abstractNum w:abstractNumId="20396515">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="43857445">
+    <w:lvl w:ilvl="0" w:tplc="70023917">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9149,58 +9149,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="23866872">
-    <w:abstractNumId w:val="23866872"/>
+  <w:num w:numId="20396515">
+    <w:abstractNumId w:val="20396515"/>
   </w:num>
-  <w:num w:numId="23866873">
-    <w:abstractNumId w:val="23866873"/>
+  <w:num w:numId="20396516">
+    <w:abstractNumId w:val="20396516"/>
   </w:num>
-  <w:num w:numId="947628024">
-    <w:abstractNumId w:val="947628024"/>
+  <w:num w:numId="110416563">
+    <w:abstractNumId w:val="110416563"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20750,51 +20750,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId507788389" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId178031019" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId20706a25c8f4c8eef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCTI/" TargetMode="External"/><Relationship Id="rId42186a25c8f4c8f35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCTI/categorization" TargetMode="External"/><Relationship Id="rId94406a25c8f4c966b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCTI/photos" TargetMode="External"/><Relationship Id="rId43266a25c8f4ccb52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId63966a25c8f4cd56e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId10926a25c8f4c9551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10926a25c8f4c9551.jpg"/><Relationship Id="rId42546a25c8f4ca295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42546a25c8f4ca295.jpg"/><Relationship Id="rId49176a25c8f4cd67b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49176a25c8f4cd67b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId557659521" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId190660255" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId20866a405850c4da3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCTI/" TargetMode="External"/><Relationship Id="rId67166a405850c4deb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCTI/categorization" TargetMode="External"/><Relationship Id="rId60746a405850c57c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCTI/photos" TargetMode="External"/><Relationship Id="rId95316a405850c8c65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId17076a405850c9514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId52176a405850c5652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52176a405850c5652.jpg"/><Relationship Id="rId31016a405850c640a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31016a405850c640a.jpg"/><Relationship Id="rId26576a405850c95c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26576a405850c95c4.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>