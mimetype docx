--- v11 (2026-06-27)
+++ v12 (2026-07-18)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Cerambycidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> southern pine sawyer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20866a405850c4da3" w:history="1">
+            <w:hyperlink r:id="rId93856a5b4125504ff" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67166a405850c4deb" w:history="1">
+            <w:hyperlink r:id="rId12646a5b412550543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MONCTI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="39661955" name="name21356a405850c5655" descr="14645.jpg"/>
+                  <wp:docPr id="50905544" name="name52556a5b412550c08" descr="14645.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14645.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId52176a405850c5652" cstate="print"/>
+                          <a:blip r:embed="rId27906a5b412550c07" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId60746a405850c57c3" w:history="1">
+            <w:hyperlink r:id="rId83576a5b412550d11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -758,63 +758,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">M. carolinensis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">are common. In most areas, the population is maintained in felled and dead standing trees, in windthrown timber, and in large slash (the term used in the USA to describe waste left from forestry operations) (Alya &amp; Hain, 1985).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="67921207" name="name84616a405850c640d" descr="MONCTI_distribution_map.jpg"/>
+            <wp:docPr id="20203684" name="name66396a5b412551ae4" descr="MONCTI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONCTI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId31016a405850c640a" cstate="print"/>
+                    <a:blip r:embed="rId33946a5b412551ae0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1888,151 +1888,151 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. (Wilson, 1975):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="110416563"/>
+          <w:numId w:val="415942380"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Slits chewed by adult female for egg laying in the bark, although only a minority of these may have eggs in them</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="110416563"/>
+          <w:numId w:val="415942380"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scoring in the xylem and phloem caused by larval feeding</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="110416563"/>
+          <w:numId w:val="415942380"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frass – the waste expelled by feeding larvae from trees</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="110416563"/>
+          <w:numId w:val="415942380"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oval shaped holes made by larvae as they bore deeper into sap wood</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="110416563"/>
+          <w:numId w:val="415942380"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Circular exit holes created by adults</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
@@ -6631,51 +6631,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2029-2034.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gibson K (2010) Management guide for sawyer beetles. Forest Health Protection and State Forewsy Organisations, Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95316a405850c8c65" w:history="1">
+      <w:hyperlink r:id="rId67616a5b412554362" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7972,51 +7972,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus titillator</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17076a405850c9514" w:history="1">
+      <w:hyperlink r:id="rId39006a5b412554bf4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8029,63 +8029,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="91955040" name="name95316a405850c95c5" descr="eu_funding_250.png"/>
+            <wp:docPr id="45347245" name="name88846a5b412554ce4" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId26576a405850c95c4" cstate="print"/>
+                    <a:blip r:embed="rId64416a5b412554ce3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8183,221 +8183,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="110416563">
+  <w:abstractNum w:abstractNumId="415942380">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="84287788">
+    <w:lvl w:ilvl="0" w:tplc="30379362">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="84287788" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="30379362" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="84287788" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="30379362" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="84287788" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="30379362" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="84287788" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="30379362" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="84287788" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="30379362" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="84287788" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="30379362" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="84287788" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="30379362" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="84287788" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="30379362" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20396516">
+  <w:abstractNum w:abstractNumId="99075135">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="61807225">
+    <w:lvl w:ilvl="0" w:tplc="23413952">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="61807225" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="23413952" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="61807225" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="23413952" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="61807225" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="23413952" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="61807225" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="23413952" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="61807225" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="23413952" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="61807225" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="23413952" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="61807225" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="23413952" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="61807225" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="23413952" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20396515">
+  <w:abstractNum w:abstractNumId="99075134">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="70023917">
+    <w:lvl w:ilvl="0" w:tplc="98699759">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9149,58 +9149,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="20396515">
-    <w:abstractNumId w:val="20396515"/>
+  <w:num w:numId="99075134">
+    <w:abstractNumId w:val="99075134"/>
   </w:num>
-  <w:num w:numId="20396516">
-    <w:abstractNumId w:val="20396516"/>
+  <w:num w:numId="99075135">
+    <w:abstractNumId w:val="99075135"/>
   </w:num>
-  <w:num w:numId="110416563">
-    <w:abstractNumId w:val="110416563"/>
+  <w:num w:numId="415942380">
+    <w:abstractNumId w:val="415942380"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20750,51 +20750,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId557659521" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId190660255" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId20866a405850c4da3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCTI/" TargetMode="External"/><Relationship Id="rId67166a405850c4deb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCTI/categorization" TargetMode="External"/><Relationship Id="rId60746a405850c57c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCTI/photos" TargetMode="External"/><Relationship Id="rId95316a405850c8c65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId17076a405850c9514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId52176a405850c5652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52176a405850c5652.jpg"/><Relationship Id="rId31016a405850c640a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31016a405850c640a.jpg"/><Relationship Id="rId26576a405850c95c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26576a405850c95c4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId879256751" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId367178436" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId93856a5b4125504ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCTI/" TargetMode="External"/><Relationship Id="rId12646a5b412550543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCTI/categorization" TargetMode="External"/><Relationship Id="rId83576a5b412550d11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCTI/photos" TargetMode="External"/><Relationship Id="rId67616a5b412554362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId39006a5b412554bf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId27906a5b412550c07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27906a5b412550c07.jpg"/><Relationship Id="rId33946a5b412551ae0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33946a5b412551ae0.jpg"/><Relationship Id="rId64416a5b412554ce3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64416a5b412554ce3.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>