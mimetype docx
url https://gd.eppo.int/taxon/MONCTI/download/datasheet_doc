--- v12 (2026-07-18)
+++ v13 (2026-08-08)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Cerambycidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> southern pine sawyer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93856a5b4125504ff" w:history="1">
+            <w:hyperlink r:id="rId70496a768c1eda4ff" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12646a5b412550543" w:history="1">
+            <w:hyperlink r:id="rId48786a768c1eda531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MONCTI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="50905544" name="name52556a5b412550c08" descr="14645.jpg"/>
+                  <wp:docPr id="92520123" name="name85996a768c1edab48" descr="14645.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14645.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId27906a5b412550c07" cstate="print"/>
+                          <a:blip r:embed="rId20866a768c1edab47" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId83576a5b412550d11" w:history="1">
+            <w:hyperlink r:id="rId91826a768c1edac0d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -758,63 +758,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">M. carolinensis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">are common. In most areas, the population is maintained in felled and dead standing trees, in windthrown timber, and in large slash (the term used in the USA to describe waste left from forestry operations) (Alya &amp; Hain, 1985).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="20203684" name="name66396a5b412551ae4" descr="MONCTI_distribution_map.jpg"/>
+            <wp:docPr id="32595204" name="name46256a768c1edb766" descr="MONCTI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONCTI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId33946a5b412551ae0" cstate="print"/>
+                    <a:blip r:embed="rId64676a768c1edb765" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1888,151 +1888,151 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. (Wilson, 1975):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="415942380"/>
+          <w:numId w:val="657560237"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Slits chewed by adult female for egg laying in the bark, although only a minority of these may have eggs in them</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="415942380"/>
+          <w:numId w:val="657560237"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scoring in the xylem and phloem caused by larval feeding</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="415942380"/>
+          <w:numId w:val="657560237"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frass – the waste expelled by feeding larvae from trees</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="415942380"/>
+          <w:numId w:val="657560237"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oval shaped holes made by larvae as they bore deeper into sap wood</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="415942380"/>
+          <w:numId w:val="657560237"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Circular exit holes created by adults</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
@@ -6631,51 +6631,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2029-2034.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gibson K (2010) Management guide for sawyer beetles. Forest Health Protection and State Forewsy Organisations, Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67616a5b412554362" w:history="1">
+      <w:hyperlink r:id="rId89166a768c1edd43f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7972,51 +7972,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus titillator</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39006a5b412554bf4" w:history="1">
+      <w:hyperlink r:id="rId36636a768c1edda81" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8029,63 +8029,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="45347245" name="name88846a5b412554ce4" descr="eu_funding_250.png"/>
+            <wp:docPr id="44717721" name="name79376a768c1eddb11" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId64416a5b412554ce3" cstate="print"/>
+                    <a:blip r:embed="rId54726a768c1eddb10" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8183,221 +8183,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="415942380">
+  <w:abstractNum w:abstractNumId="657560237">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="30379362">
+    <w:lvl w:ilvl="0" w:tplc="15176453">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="30379362" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="15176453" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="30379362" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="15176453" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="30379362" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="15176453" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="30379362" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="15176453" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="30379362" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="15176453" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="30379362" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="15176453" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="30379362" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="15176453" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="30379362" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="15176453" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="99075135">
+  <w:abstractNum w:abstractNumId="64291354">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="23413952">
+    <w:lvl w:ilvl="0" w:tplc="38078802">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="23413952" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="38078802" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="23413952" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="38078802" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="23413952" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="38078802" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="23413952" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="38078802" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="23413952" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="38078802" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="23413952" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="38078802" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="23413952" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="38078802" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="23413952" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="38078802" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="99075134">
+  <w:abstractNum w:abstractNumId="64291353">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="98699759">
+    <w:lvl w:ilvl="0" w:tplc="49840266">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9149,58 +9149,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="99075134">
-    <w:abstractNumId w:val="99075134"/>
+  <w:num w:numId="64291353">
+    <w:abstractNumId w:val="64291353"/>
   </w:num>
-  <w:num w:numId="99075135">
-    <w:abstractNumId w:val="99075135"/>
+  <w:num w:numId="64291354">
+    <w:abstractNumId w:val="64291354"/>
   </w:num>
-  <w:num w:numId="415942380">
-    <w:abstractNumId w:val="415942380"/>
+  <w:num w:numId="657560237">
+    <w:abstractNumId w:val="657560237"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20750,51 +20750,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId879256751" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId367178436" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId93856a5b4125504ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCTI/" TargetMode="External"/><Relationship Id="rId12646a5b412550543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCTI/categorization" TargetMode="External"/><Relationship Id="rId83576a5b412550d11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCTI/photos" TargetMode="External"/><Relationship Id="rId67616a5b412554362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId39006a5b412554bf4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId27906a5b412550c07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27906a5b412550c07.jpg"/><Relationship Id="rId33946a5b412551ae0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33946a5b412551ae0.jpg"/><Relationship Id="rId64416a5b412554ce3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64416a5b412554ce3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId137064148" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId184637787" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId70496a768c1eda4ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCTI/" TargetMode="External"/><Relationship Id="rId48786a768c1eda531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCTI/categorization" TargetMode="External"/><Relationship Id="rId91826a768c1edac0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCTI/photos" TargetMode="External"/><Relationship Id="rId89166a768c1edd43f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId36636a768c1edda81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId20866a768c1edab47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20866a768c1edab47.jpg"/><Relationship Id="rId64676a768c1edb765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64676a768c1edb765.jpg"/><Relationship Id="rId54726a768c1eddb10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54726a768c1eddb10.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>