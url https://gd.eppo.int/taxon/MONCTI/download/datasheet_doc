--- v13 (2026-08-08)
+++ v14 (2026-08-28)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Cerambycidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> southern pine sawyer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70496a768c1eda4ff" w:history="1">
+            <w:hyperlink r:id="rId24556a910764d490d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48786a768c1eda531" w:history="1">
+            <w:hyperlink r:id="rId62076a910764d4951" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MONCTI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="92520123" name="name85996a768c1edab48" descr="14645.jpg"/>
+                  <wp:docPr id="61887006" name="name20266a910764d514c" descr="14645.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="14645.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId20866a768c1edab47" cstate="print"/>
+                          <a:blip r:embed="rId62306a910764d514b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId91826a768c1edac0d" w:history="1">
+            <w:hyperlink r:id="rId51876a910764d52a0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -758,63 +758,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">M. carolinensis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">are common. In most areas, the population is maintained in felled and dead standing trees, in windthrown timber, and in large slash (the term used in the USA to describe waste left from forestry operations) (Alya &amp; Hain, 1985).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="32595204" name="name46256a768c1edb766" descr="MONCTI_distribution_map.jpg"/>
+            <wp:docPr id="56311536" name="name60996a910764d6306" descr="MONCTI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONCTI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId64676a768c1edb765" cstate="print"/>
+                    <a:blip r:embed="rId20586a910764d6303" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1888,151 +1888,151 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. (Wilson, 1975):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="657560237"/>
+          <w:numId w:val="144452337"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Slits chewed by adult female for egg laying in the bark, although only a minority of these may have eggs in them</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="657560237"/>
+          <w:numId w:val="144452337"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scoring in the xylem and phloem caused by larval feeding</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="657560237"/>
+          <w:numId w:val="144452337"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frass – the waste expelled by feeding larvae from trees</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="657560237"/>
+          <w:numId w:val="144452337"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oval shaped holes made by larvae as they bore deeper into sap wood</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="657560237"/>
+          <w:numId w:val="144452337"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Circular exit holes created by adults</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
@@ -6631,51 +6631,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2029-2034.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gibson K (2010) Management guide for sawyer beetles. Forest Health Protection and State Forewsy Organisations, Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89166a768c1edd43f" w:history="1">
+      <w:hyperlink r:id="rId72586a910764d8b38" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7972,51 +7972,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus titillator</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36636a768c1edda81" w:history="1">
+      <w:hyperlink r:id="rId25066a910764d9436" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8029,63 +8029,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="44717721" name="name79376a768c1eddb11" descr="eu_funding_250.png"/>
+            <wp:docPr id="50214013" name="name88036a910764d9521" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId54726a768c1eddb10" cstate="print"/>
+                    <a:blip r:embed="rId22296a910764d951f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8183,221 +8183,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="657560237">
+  <w:abstractNum w:abstractNumId="144452337">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="15176453">
+    <w:lvl w:ilvl="0" w:tplc="70749466">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="15176453" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="70749466" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="15176453" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="70749466" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="15176453" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="70749466" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="15176453" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="70749466" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="15176453" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="70749466" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="15176453" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="70749466" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="15176453" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="70749466" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="15176453" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="70749466" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="64291354">
+  <w:abstractNum w:abstractNumId="37952734">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="38078802">
+    <w:lvl w:ilvl="0" w:tplc="42934995">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="38078802" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="42934995" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="38078802" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="42934995" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="38078802" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="42934995" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="38078802" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="42934995" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="38078802" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="42934995" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="38078802" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="42934995" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="38078802" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="42934995" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="38078802" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="42934995" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="64291353">
+  <w:abstractNum w:abstractNumId="37952733">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="49840266">
+    <w:lvl w:ilvl="0" w:tplc="25573775">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9149,58 +9149,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="64291353">
-    <w:abstractNumId w:val="64291353"/>
+  <w:num w:numId="37952733">
+    <w:abstractNumId w:val="37952733"/>
   </w:num>
-  <w:num w:numId="64291354">
-    <w:abstractNumId w:val="64291354"/>
+  <w:num w:numId="37952734">
+    <w:abstractNumId w:val="37952734"/>
   </w:num>
-  <w:num w:numId="657560237">
-    <w:abstractNumId w:val="657560237"/>
+  <w:num w:numId="144452337">
+    <w:abstractNumId w:val="144452337"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20750,51 +20750,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId137064148" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId184637787" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId70496a768c1eda4ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCTI/" TargetMode="External"/><Relationship Id="rId48786a768c1eda531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCTI/categorization" TargetMode="External"/><Relationship Id="rId91826a768c1edac0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCTI/photos" TargetMode="External"/><Relationship Id="rId89166a768c1edd43f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId36636a768c1edda81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId20866a768c1edab47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20866a768c1edab47.jpg"/><Relationship Id="rId64676a768c1edb765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64676a768c1edb765.jpg"/><Relationship Id="rId54726a768c1eddb10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54726a768c1eddb10.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId388116229" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId411811518" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId24556a910764d490d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCTI/" TargetMode="External"/><Relationship Id="rId62076a910764d4951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCTI/categorization" TargetMode="External"/><Relationship Id="rId51876a910764d52a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCTI/photos" TargetMode="External"/><Relationship Id="rId72586a910764d8b38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId25066a910764d9436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId62306a910764d514b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62306a910764d514b.jpg"/><Relationship Id="rId20586a910764d6303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20586a910764d6303.jpg"/><Relationship Id="rId22296a910764d951f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22296a910764d951f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>