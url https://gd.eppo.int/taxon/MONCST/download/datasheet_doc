--- v7 (2026-03-23)
+++ v8 (2026-04-13)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Cerambycidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> white spotted sawyer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349569c15d8c0e0fd" w:history="1">
+            <w:hyperlink r:id="rId984069dd7bda2ee66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454869c15d8c0e143" w:history="1">
+            <w:hyperlink r:id="rId921869dd7bda2eeb6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MONCST</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="28960568" name="name526869c15d8c0e78e" descr="18592.jpg"/>
+                  <wp:docPr id="74908154" name="name614769dd7bda2efb4" descr="18592.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18592.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId718769c15d8c0e78c" cstate="print"/>
+                          <a:blip r:embed="rId641069dd7bda2efb2" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId931969c15d8c0e892" w:history="1">
+            <w:hyperlink r:id="rId386969dd7bda2f0e1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1107,63 +1107,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species in Eastern Canada (Rose, 1957).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="68052404" name="name810669c15d8c0f731" descr="MONCST_distribution_map.jpg"/>
+            <wp:docPr id="67603545" name="name803669dd7bda2fa5d" descr="MONCST_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONCST_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId709869c15d8c0f72e" cstate="print"/>
+                    <a:blip r:embed="rId249869dd7bda2fa5b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2120,151 +2120,151 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. (Wilson, 1975):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="639421279"/>
+          <w:numId w:val="484491213"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Slits chewed by adult female for egg laying in the bark, although only a minority of these may have eggs in them,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="639421279"/>
+          <w:numId w:val="484491213"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scoring in the xylem and phloem caused by larval feeding,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="639421279"/>
+          <w:numId w:val="484491213"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frass – the waste expelled by feeding larvae from trees,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="639421279"/>
+          <w:numId w:val="484491213"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oval shaped holes made by larvae as they bore deeper into sap wood,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="639421279"/>
+          <w:numId w:val="484491213"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Circular exit holes created by adults.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
@@ -8105,51 +8105,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus scutellatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId215569c15d8c12584" w:history="1">
+      <w:hyperlink r:id="rId106069dd7bda331c4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8162,63 +8162,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="1235384" name="name162069c15d8c1262d" descr="eu_funding_250.png"/>
+            <wp:docPr id="27463935" name="name555569dd7bda3334e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId285769c15d8c1262c" cstate="print"/>
+                    <a:blip r:embed="rId922469dd7bda3334c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8316,221 +8316,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="639421279">
+  <w:abstractNum w:abstractNumId="484491213">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="78524672">
+    <w:lvl w:ilvl="0" w:tplc="77576549">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="78524672" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="77576549" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="78524672" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="77576549" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="78524672" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="77576549" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="78524672" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="77576549" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="78524672" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="77576549" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="78524672" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="77576549" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="78524672" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="77576549" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="78524672" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="77576549" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32293212">
+  <w:abstractNum w:abstractNumId="79922637">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="31736034">
+    <w:lvl w:ilvl="0" w:tplc="35294048">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="31736034" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="35294048" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="31736034" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="35294048" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="31736034" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="35294048" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="31736034" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="35294048" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="31736034" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="35294048" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="31736034" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="35294048" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="31736034" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="35294048" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="31736034" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="35294048" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32293211">
+  <w:abstractNum w:abstractNumId="79922636">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="94430988">
+    <w:lvl w:ilvl="0" w:tplc="47290971">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9282,58 +9282,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="32293211">
-    <w:abstractNumId w:val="32293211"/>
+  <w:num w:numId="79922636">
+    <w:abstractNumId w:val="79922636"/>
   </w:num>
-  <w:num w:numId="32293212">
-    <w:abstractNumId w:val="32293212"/>
+  <w:num w:numId="79922637">
+    <w:abstractNumId w:val="79922637"/>
   </w:num>
-  <w:num w:numId="639421279">
-    <w:abstractNumId w:val="639421279"/>
+  <w:num w:numId="484491213">
+    <w:abstractNumId w:val="484491213"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20883,51 +20883,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId740805124" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId851577271" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId349569c15d8c0e0fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCST/" TargetMode="External"/><Relationship Id="rId454869c15d8c0e143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCST/categorization" TargetMode="External"/><Relationship Id="rId931969c15d8c0e892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCST/photos" TargetMode="External"/><Relationship Id="rId215569c15d8c12584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId718769c15d8c0e78c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId718769c15d8c0e78c.jpg"/><Relationship Id="rId709869c15d8c0f72e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId709869c15d8c0f72e.jpg"/><Relationship Id="rId285769c15d8c1262c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId285769c15d8c1262c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId352881904" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId396149005" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId984069dd7bda2ee66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCST/" TargetMode="External"/><Relationship Id="rId921869dd7bda2eeb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCST/categorization" TargetMode="External"/><Relationship Id="rId386969dd7bda2f0e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCST/photos" TargetMode="External"/><Relationship Id="rId106069dd7bda331c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId641069dd7bda2efb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId641069dd7bda2efb2.jpg"/><Relationship Id="rId249869dd7bda2fa5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId249869dd7bda2fa5b.jpg"/><Relationship Id="rId922469dd7bda3334c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId922469dd7bda3334c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>