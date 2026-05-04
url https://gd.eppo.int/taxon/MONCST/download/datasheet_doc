--- v8 (2026-04-13)
+++ v9 (2026-05-04)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Cerambycidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> white spotted sawyer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId984069dd7bda2ee66" w:history="1">
+            <w:hyperlink r:id="rId637969f8aa5261376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId921869dd7bda2eeb6" w:history="1">
+            <w:hyperlink r:id="rId967869f8aa52613c8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MONCST</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="74908154" name="name614769dd7bda2efb4" descr="18592.jpg"/>
+                  <wp:docPr id="56443410" name="name345869f8aa5261bac" descr="18592.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18592.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId641069dd7bda2efb2" cstate="print"/>
+                          <a:blip r:embed="rId704269f8aa5261baa" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId386969dd7bda2f0e1" w:history="1">
+            <w:hyperlink r:id="rId312969f8aa5261cea" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1107,63 +1107,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species in Eastern Canada (Rose, 1957).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="67603545" name="name803669dd7bda2fa5d" descr="MONCST_distribution_map.jpg"/>
+            <wp:docPr id="8410864" name="name788269f8aa526302b" descr="MONCST_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONCST_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId249869dd7bda2fa5b" cstate="print"/>
+                    <a:blip r:embed="rId348669f8aa5263027" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2120,151 +2120,151 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. (Wilson, 1975):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="484491213"/>
+          <w:numId w:val="872036265"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Slits chewed by adult female for egg laying in the bark, although only a minority of these may have eggs in them,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="484491213"/>
+          <w:numId w:val="872036265"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scoring in the xylem and phloem caused by larval feeding,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="484491213"/>
+          <w:numId w:val="872036265"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frass – the waste expelled by feeding larvae from trees,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="484491213"/>
+          <w:numId w:val="872036265"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oval shaped holes made by larvae as they bore deeper into sap wood,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="484491213"/>
+          <w:numId w:val="872036265"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Circular exit holes created by adults.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
@@ -8105,51 +8105,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus scutellatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId106069dd7bda331c4" w:history="1">
+      <w:hyperlink r:id="rId460669f8aa5265f81" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8162,63 +8162,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="27463935" name="name555569dd7bda3334e" descr="eu_funding_250.png"/>
+            <wp:docPr id="12551522" name="name555769f8aa5266448" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId922469dd7bda3334c" cstate="print"/>
+                    <a:blip r:embed="rId694369f8aa5266446" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8316,221 +8316,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="484491213">
+  <w:abstractNum w:abstractNumId="872036265">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="77576549">
+    <w:lvl w:ilvl="0" w:tplc="26418570">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="77576549" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="26418570" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="77576549" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="26418570" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="77576549" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="26418570" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="77576549" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="26418570" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="77576549" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="26418570" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="77576549" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="26418570" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="77576549" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="26418570" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="77576549" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="26418570" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="79922637">
+  <w:abstractNum w:abstractNumId="41471918">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="35294048">
+    <w:lvl w:ilvl="0" w:tplc="38240889">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="35294048" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="38240889" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="35294048" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="38240889" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="35294048" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="38240889" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="35294048" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="38240889" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="35294048" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="38240889" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="35294048" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="38240889" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="35294048" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="38240889" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="35294048" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="38240889" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="79922636">
+  <w:abstractNum w:abstractNumId="41471917">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="47290971">
+    <w:lvl w:ilvl="0" w:tplc="53061371">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9282,58 +9282,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="79922636">
-    <w:abstractNumId w:val="79922636"/>
+  <w:num w:numId="41471917">
+    <w:abstractNumId w:val="41471917"/>
   </w:num>
-  <w:num w:numId="79922637">
-    <w:abstractNumId w:val="79922637"/>
+  <w:num w:numId="41471918">
+    <w:abstractNumId w:val="41471918"/>
   </w:num>
-  <w:num w:numId="484491213">
-    <w:abstractNumId w:val="484491213"/>
+  <w:num w:numId="872036265">
+    <w:abstractNumId w:val="872036265"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20883,51 +20883,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId352881904" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId396149005" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId984069dd7bda2ee66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCST/" TargetMode="External"/><Relationship Id="rId921869dd7bda2eeb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCST/categorization" TargetMode="External"/><Relationship Id="rId386969dd7bda2f0e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCST/photos" TargetMode="External"/><Relationship Id="rId106069dd7bda331c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId641069dd7bda2efb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId641069dd7bda2efb2.jpg"/><Relationship Id="rId249869dd7bda2fa5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId249869dd7bda2fa5b.jpg"/><Relationship Id="rId922469dd7bda3334c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId922469dd7bda3334c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId992356767" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId893893140" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId637969f8aa5261376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCST/" TargetMode="External"/><Relationship Id="rId967869f8aa52613c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCST/categorization" TargetMode="External"/><Relationship Id="rId312969f8aa5261cea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCST/photos" TargetMode="External"/><Relationship Id="rId460669f8aa5265f81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId704269f8aa5261baa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId704269f8aa5261baa.jpg"/><Relationship Id="rId348669f8aa5263027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId348669f8aa5263027.jpg"/><Relationship Id="rId694369f8aa5266446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId694369f8aa5266446.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>