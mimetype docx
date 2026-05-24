--- v9 (2026-05-04)
+++ v10 (2026-05-24)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Cerambycidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> white spotted sawyer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId637969f8aa5261376" w:history="1">
+            <w:hyperlink r:id="rId26036a131b2ad99a0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId967869f8aa52613c8" w:history="1">
+            <w:hyperlink r:id="rId30376a131b2ad99e9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MONCST</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="56443410" name="name345869f8aa5261bac" descr="18592.jpg"/>
+                  <wp:docPr id="12538728" name="name57736a131b2ada3fb" descr="18592.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18592.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId704269f8aa5261baa" cstate="print"/>
+                          <a:blip r:embed="rId86366a131b2ada3f9" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId312969f8aa5261cea" w:history="1">
+            <w:hyperlink r:id="rId88076a131b2ada555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1107,63 +1107,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species in Eastern Canada (Rose, 1957).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="8410864" name="name788269f8aa526302b" descr="MONCST_distribution_map.jpg"/>
+            <wp:docPr id="225641" name="name89546a131b2adb727" descr="MONCST_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONCST_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId348669f8aa5263027" cstate="print"/>
+                    <a:blip r:embed="rId60816a131b2adb724" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2120,151 +2120,151 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. (Wilson, 1975):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="872036265"/>
+          <w:numId w:val="475200475"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Slits chewed by adult female for egg laying in the bark, although only a minority of these may have eggs in them,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="872036265"/>
+          <w:numId w:val="475200475"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scoring in the xylem and phloem caused by larval feeding,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="872036265"/>
+          <w:numId w:val="475200475"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frass – the waste expelled by feeding larvae from trees,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="872036265"/>
+          <w:numId w:val="475200475"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oval shaped holes made by larvae as they bore deeper into sap wood,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="872036265"/>
+          <w:numId w:val="475200475"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Circular exit holes created by adults.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
@@ -8105,51 +8105,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus scutellatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId460669f8aa5265f81" w:history="1">
+      <w:hyperlink r:id="rId89336a131b2ade5bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8162,63 +8162,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="12551522" name="name555769f8aa5266448" descr="eu_funding_250.png"/>
+            <wp:docPr id="64072981" name="name69826a131b2adeb23" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId694369f8aa5266446" cstate="print"/>
+                    <a:blip r:embed="rId82106a131b2adeb21" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8316,221 +8316,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="872036265">
+  <w:abstractNum w:abstractNumId="475200475">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="26418570">
+    <w:lvl w:ilvl="0" w:tplc="52342950">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="26418570" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="52342950" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="26418570" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="52342950" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="26418570" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="52342950" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="26418570" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="52342950" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="26418570" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="52342950" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="26418570" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="52342950" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="26418570" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="52342950" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="26418570" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="52342950" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41471918">
+  <w:abstractNum w:abstractNumId="48257975">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="38240889">
+    <w:lvl w:ilvl="0" w:tplc="16931119">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="38240889" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="16931119" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="38240889" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="16931119" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="38240889" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="16931119" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="38240889" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="16931119" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="38240889" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="16931119" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="38240889" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="16931119" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="38240889" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="16931119" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="38240889" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="16931119" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41471917">
+  <w:abstractNum w:abstractNumId="48257974">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="53061371">
+    <w:lvl w:ilvl="0" w:tplc="26998886">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9282,58 +9282,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="41471917">
-    <w:abstractNumId w:val="41471917"/>
+  <w:num w:numId="48257974">
+    <w:abstractNumId w:val="48257974"/>
   </w:num>
-  <w:num w:numId="41471918">
-    <w:abstractNumId w:val="41471918"/>
+  <w:num w:numId="48257975">
+    <w:abstractNumId w:val="48257975"/>
   </w:num>
-  <w:num w:numId="872036265">
-    <w:abstractNumId w:val="872036265"/>
+  <w:num w:numId="475200475">
+    <w:abstractNumId w:val="475200475"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20883,51 +20883,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId992356767" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId893893140" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId637969f8aa5261376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCST/" TargetMode="External"/><Relationship Id="rId967869f8aa52613c8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCST/categorization" TargetMode="External"/><Relationship Id="rId312969f8aa5261cea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCST/photos" TargetMode="External"/><Relationship Id="rId460669f8aa5265f81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId704269f8aa5261baa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId704269f8aa5261baa.jpg"/><Relationship Id="rId348669f8aa5263027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId348669f8aa5263027.jpg"/><Relationship Id="rId694369f8aa5266446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId694369f8aa5266446.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId111674109" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId589446581" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId26036a131b2ad99a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCST/" TargetMode="External"/><Relationship Id="rId30376a131b2ad99e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCST/categorization" TargetMode="External"/><Relationship Id="rId88076a131b2ada555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCST/photos" TargetMode="External"/><Relationship Id="rId89336a131b2ade5bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId86366a131b2ada3f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86366a131b2ada3f9.jpg"/><Relationship Id="rId60816a131b2adb724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60816a131b2adb724.jpg"/><Relationship Id="rId82106a131b2adeb21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82106a131b2adeb21.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>