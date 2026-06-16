--- v10 (2026-05-24)
+++ v11 (2026-06-16)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Cerambycidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> white spotted sawyer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26036a131b2ad99a0" w:history="1">
+            <w:hyperlink r:id="rId52736a31338267893" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30376a131b2ad99e9" w:history="1">
+            <w:hyperlink r:id="rId80566a313382678dc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MONCST</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="12538728" name="name57736a131b2ada3fb" descr="18592.jpg"/>
+                  <wp:docPr id="19700506" name="name59296a3133826808c" descr="18592.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18592.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId86366a131b2ada3f9" cstate="print"/>
+                          <a:blip r:embed="rId66986a3133826808a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId88076a131b2ada555" w:history="1">
+            <w:hyperlink r:id="rId69096a313382681b4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1107,63 +1107,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species in Eastern Canada (Rose, 1957).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="225641" name="name89546a131b2adb727" descr="MONCST_distribution_map.jpg"/>
+            <wp:docPr id="21823210" name="name61596a313382694e2" descr="MONCST_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONCST_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId60816a131b2adb724" cstate="print"/>
+                    <a:blip r:embed="rId74816a313382694de" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2120,151 +2120,151 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. (Wilson, 1975):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="475200475"/>
+          <w:numId w:val="893416647"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Slits chewed by adult female for egg laying in the bark, although only a minority of these may have eggs in them,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="475200475"/>
+          <w:numId w:val="893416647"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scoring in the xylem and phloem caused by larval feeding,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="475200475"/>
+          <w:numId w:val="893416647"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frass – the waste expelled by feeding larvae from trees,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="475200475"/>
+          <w:numId w:val="893416647"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oval shaped holes made by larvae as they bore deeper into sap wood,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="475200475"/>
+          <w:numId w:val="893416647"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Circular exit holes created by adults.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
@@ -8105,51 +8105,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus scutellatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89336a131b2ade5bf" w:history="1">
+      <w:hyperlink r:id="rId55286a3133826c62f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8162,63 +8162,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="64072981" name="name69826a131b2adeb23" descr="eu_funding_250.png"/>
+            <wp:docPr id="4012829" name="name75666a3133826c72a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId82106a131b2adeb21" cstate="print"/>
+                    <a:blip r:embed="rId79336a3133826c728" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8316,221 +8316,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="475200475">
+  <w:abstractNum w:abstractNumId="893416647">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="52342950">
+    <w:lvl w:ilvl="0" w:tplc="53768232">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="52342950" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="53768232" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="52342950" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="53768232" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="52342950" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="53768232" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="52342950" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="53768232" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="52342950" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="53768232" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="52342950" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="53768232" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="52342950" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="53768232" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="52342950" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="53768232" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="48257975">
+  <w:abstractNum w:abstractNumId="46528577">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="16931119">
+    <w:lvl w:ilvl="0" w:tplc="99051180">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="16931119" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="99051180" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="16931119" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="99051180" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="16931119" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="99051180" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="16931119" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="99051180" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="16931119" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="99051180" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="16931119" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="99051180" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="16931119" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="99051180" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="16931119" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="99051180" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="48257974">
+  <w:abstractNum w:abstractNumId="46528576">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="26998886">
+    <w:lvl w:ilvl="0" w:tplc="65061945">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9282,58 +9282,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="48257974">
-    <w:abstractNumId w:val="48257974"/>
+  <w:num w:numId="46528576">
+    <w:abstractNumId w:val="46528576"/>
   </w:num>
-  <w:num w:numId="48257975">
-    <w:abstractNumId w:val="48257975"/>
+  <w:num w:numId="46528577">
+    <w:abstractNumId w:val="46528577"/>
   </w:num>
-  <w:num w:numId="475200475">
-    <w:abstractNumId w:val="475200475"/>
+  <w:num w:numId="893416647">
+    <w:abstractNumId w:val="893416647"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20883,51 +20883,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId111674109" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId589446581" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId26036a131b2ad99a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCST/" TargetMode="External"/><Relationship Id="rId30376a131b2ad99e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCST/categorization" TargetMode="External"/><Relationship Id="rId88076a131b2ada555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCST/photos" TargetMode="External"/><Relationship Id="rId89336a131b2ade5bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId86366a131b2ada3f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86366a131b2ada3f9.jpg"/><Relationship Id="rId60816a131b2adb724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60816a131b2adb724.jpg"/><Relationship Id="rId82106a131b2adeb21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82106a131b2adeb21.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId985535038" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId308259931" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId52736a31338267893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCST/" TargetMode="External"/><Relationship Id="rId80566a313382678dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCST/categorization" TargetMode="External"/><Relationship Id="rId69096a313382681b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCST/photos" TargetMode="External"/><Relationship Id="rId55286a3133826c62f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId66986a3133826808a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66986a3133826808a.jpg"/><Relationship Id="rId74816a313382694de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74816a313382694de.jpg"/><Relationship Id="rId79336a3133826c728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79336a3133826c728.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>