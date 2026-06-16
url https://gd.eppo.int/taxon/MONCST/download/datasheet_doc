--- v11 (2026-06-16)
+++ v12 (2026-06-16)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Cerambycidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> white spotted sawyer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52736a31338267893" w:history="1">
+            <w:hyperlink r:id="rId85146a313f09475c1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80566a313382678dc" w:history="1">
+            <w:hyperlink r:id="rId48816a313f0947605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MONCST</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="19700506" name="name59296a3133826808c" descr="18592.jpg"/>
+                  <wp:docPr id="47141343" name="name20056a313f0947c54" descr="18592.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18592.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId66986a3133826808a" cstate="print"/>
+                          <a:blip r:embed="rId55846a313f0947c52" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId69096a313382681b4" w:history="1">
+            <w:hyperlink r:id="rId80356a313f0947f33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1107,63 +1107,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species in Eastern Canada (Rose, 1957).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="21823210" name="name61596a313382694e2" descr="MONCST_distribution_map.jpg"/>
+            <wp:docPr id="54029469" name="name99146a313f09490b3" descr="MONCST_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONCST_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId74816a313382694de" cstate="print"/>
+                    <a:blip r:embed="rId77036a313f09490b0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2120,151 +2120,151 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. (Wilson, 1975):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="893416647"/>
+          <w:numId w:val="354616606"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Slits chewed by adult female for egg laying in the bark, although only a minority of these may have eggs in them,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="893416647"/>
+          <w:numId w:val="354616606"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scoring in the xylem and phloem caused by larval feeding,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="893416647"/>
+          <w:numId w:val="354616606"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frass – the waste expelled by feeding larvae from trees,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="893416647"/>
+          <w:numId w:val="354616606"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oval shaped holes made by larvae as they bore deeper into sap wood,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="893416647"/>
+          <w:numId w:val="354616606"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Circular exit holes created by adults.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
@@ -8105,51 +8105,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus scutellatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55286a3133826c62f" w:history="1">
+      <w:hyperlink r:id="rId75716a313f094bfdb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8162,63 +8162,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="4012829" name="name75666a3133826c72a" descr="eu_funding_250.png"/>
+            <wp:docPr id="76023193" name="name18166a313f094c0a7" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId79336a3133826c728" cstate="print"/>
+                    <a:blip r:embed="rId69996a313f094c0a6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8316,221 +8316,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="893416647">
+  <w:abstractNum w:abstractNumId="354616606">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="53768232">
+    <w:lvl w:ilvl="0" w:tplc="87641202">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="53768232" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="87641202" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="53768232" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="87641202" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="53768232" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="87641202" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="53768232" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="87641202" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="53768232" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="87641202" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="53768232" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="87641202" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="53768232" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="87641202" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="53768232" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="87641202" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46528577">
+  <w:abstractNum w:abstractNumId="79849836">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="99051180">
+    <w:lvl w:ilvl="0" w:tplc="30480922">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="99051180" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="30480922" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="99051180" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="30480922" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="99051180" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="30480922" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="99051180" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="30480922" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="99051180" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="30480922" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="99051180" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="30480922" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="99051180" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="30480922" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="99051180" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="30480922" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46528576">
+  <w:abstractNum w:abstractNumId="79849835">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="65061945">
+    <w:lvl w:ilvl="0" w:tplc="95278120">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9282,58 +9282,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="46528576">
-    <w:abstractNumId w:val="46528576"/>
+  <w:num w:numId="79849835">
+    <w:abstractNumId w:val="79849835"/>
   </w:num>
-  <w:num w:numId="46528577">
-    <w:abstractNumId w:val="46528577"/>
+  <w:num w:numId="79849836">
+    <w:abstractNumId w:val="79849836"/>
   </w:num>
-  <w:num w:numId="893416647">
-    <w:abstractNumId w:val="893416647"/>
+  <w:num w:numId="354616606">
+    <w:abstractNumId w:val="354616606"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20883,51 +20883,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId985535038" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId308259931" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId52736a31338267893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCST/" TargetMode="External"/><Relationship Id="rId80566a313382678dc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCST/categorization" TargetMode="External"/><Relationship Id="rId69096a313382681b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCST/photos" TargetMode="External"/><Relationship Id="rId55286a3133826c62f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId66986a3133826808a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66986a3133826808a.jpg"/><Relationship Id="rId74816a313382694de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74816a313382694de.jpg"/><Relationship Id="rId79336a3133826c728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79336a3133826c728.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId708758001" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId595890234" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId85146a313f09475c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCST/" TargetMode="External"/><Relationship Id="rId48816a313f0947605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCST/categorization" TargetMode="External"/><Relationship Id="rId80356a313f0947f33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCST/photos" TargetMode="External"/><Relationship Id="rId75716a313f094bfdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId55846a313f0947c52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55846a313f0947c52.jpg"/><Relationship Id="rId77036a313f09490b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77036a313f09490b0.jpg"/><Relationship Id="rId69996a313f094c0a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69996a313f094c0a6.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>