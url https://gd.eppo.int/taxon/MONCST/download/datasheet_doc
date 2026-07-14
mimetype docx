--- v12 (2026-06-16)
+++ v13 (2026-07-14)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Cerambycidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> white spotted sawyer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85146a313f09475c1" w:history="1">
+            <w:hyperlink r:id="rId51516a56643521c9a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48816a313f0947605" w:history="1">
+            <w:hyperlink r:id="rId71796a56643521ce0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MONCST</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="47141343" name="name20056a313f0947c54" descr="18592.jpg"/>
+                  <wp:docPr id="18451479" name="name32246a566435221c3" descr="18592.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18592.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId55846a313f0947c52" cstate="print"/>
+                          <a:blip r:embed="rId35826a566435221c1" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId80356a313f0947f33" w:history="1">
+            <w:hyperlink r:id="rId34076a566435222ea" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1107,63 +1107,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species in Eastern Canada (Rose, 1957).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="54029469" name="name99146a313f09490b3" descr="MONCST_distribution_map.jpg"/>
+            <wp:docPr id="53334643" name="name79786a56643522f51" descr="MONCST_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONCST_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId77036a313f09490b0" cstate="print"/>
+                    <a:blip r:embed="rId29856a56643522f4e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2120,151 +2120,151 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. (Wilson, 1975):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="354616606"/>
+          <w:numId w:val="386315699"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Slits chewed by adult female for egg laying in the bark, although only a minority of these may have eggs in them,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="354616606"/>
+          <w:numId w:val="386315699"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scoring in the xylem and phloem caused by larval feeding,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="354616606"/>
+          <w:numId w:val="386315699"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frass – the waste expelled by feeding larvae from trees,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="354616606"/>
+          <w:numId w:val="386315699"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oval shaped holes made by larvae as they bore deeper into sap wood,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="354616606"/>
+          <w:numId w:val="386315699"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Circular exit holes created by adults.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
@@ -8105,51 +8105,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus scutellatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75716a313f094bfdb" w:history="1">
+      <w:hyperlink r:id="rId72756a56643525da7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8162,63 +8162,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="76023193" name="name18166a313f094c0a7" descr="eu_funding_250.png"/>
+            <wp:docPr id="49329870" name="name17506a56643526105" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId69996a313f094c0a6" cstate="print"/>
+                    <a:blip r:embed="rId14526a56643526102" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8316,221 +8316,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="354616606">
+  <w:abstractNum w:abstractNumId="386315699">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="87641202">
+    <w:lvl w:ilvl="0" w:tplc="22896588">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="87641202" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="22896588" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="87641202" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="22896588" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="87641202" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="22896588" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="87641202" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="22896588" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="87641202" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="22896588" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="87641202" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="22896588" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="87641202" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="22896588" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="87641202" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="22896588" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="79849836">
+  <w:abstractNum w:abstractNumId="77276073">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="30480922">
+    <w:lvl w:ilvl="0" w:tplc="88968392">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="30480922" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="88968392" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="30480922" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="88968392" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="30480922" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="88968392" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="30480922" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="88968392" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="30480922" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="88968392" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="30480922" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="88968392" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="30480922" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="88968392" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="30480922" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="88968392" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="79849835">
+  <w:abstractNum w:abstractNumId="77276072">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="95278120">
+    <w:lvl w:ilvl="0" w:tplc="87027216">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9282,58 +9282,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="79849835">
-    <w:abstractNumId w:val="79849835"/>
+  <w:num w:numId="77276072">
+    <w:abstractNumId w:val="77276072"/>
   </w:num>
-  <w:num w:numId="79849836">
-    <w:abstractNumId w:val="79849836"/>
+  <w:num w:numId="77276073">
+    <w:abstractNumId w:val="77276073"/>
   </w:num>
-  <w:num w:numId="354616606">
-    <w:abstractNumId w:val="354616606"/>
+  <w:num w:numId="386315699">
+    <w:abstractNumId w:val="386315699"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20883,51 +20883,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId708758001" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId595890234" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId85146a313f09475c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCST/" TargetMode="External"/><Relationship Id="rId48816a313f0947605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCST/categorization" TargetMode="External"/><Relationship Id="rId80356a313f0947f33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCST/photos" TargetMode="External"/><Relationship Id="rId75716a313f094bfdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId55846a313f0947c52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId55846a313f0947c52.jpg"/><Relationship Id="rId77036a313f09490b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77036a313f09490b0.jpg"/><Relationship Id="rId69996a313f094c0a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69996a313f094c0a6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId753063190" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId561483085" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId51516a56643521c9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCST/" TargetMode="External"/><Relationship Id="rId71796a56643521ce0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCST/categorization" TargetMode="External"/><Relationship Id="rId34076a566435222ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCST/photos" TargetMode="External"/><Relationship Id="rId72756a56643525da7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId35826a566435221c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35826a566435221c1.jpg"/><Relationship Id="rId29856a56643522f4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29856a56643522f4e.jpg"/><Relationship Id="rId14526a56643526102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14526a56643526102.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>