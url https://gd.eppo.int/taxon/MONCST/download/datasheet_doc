--- v13 (2026-07-14)
+++ v14 (2026-08-03)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Cerambycidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> white spotted sawyer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51516a56643521c9a" w:history="1">
+            <w:hyperlink r:id="rId28336a7103391c108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71796a56643521ce0" w:history="1">
+            <w:hyperlink r:id="rId32746a7103391c150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MONCST</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="18451479" name="name32246a566435221c3" descr="18592.jpg"/>
+                  <wp:docPr id="7369042" name="name36966a7103391c909" descr="18592.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18592.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId35826a566435221c1" cstate="print"/>
+                          <a:blip r:embed="rId21826a7103391c907" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId34076a566435222ea" w:history="1">
+            <w:hyperlink r:id="rId89096a7103391ca2d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1107,63 +1107,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species in Eastern Canada (Rose, 1957).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="53334643" name="name79786a56643522f51" descr="MONCST_distribution_map.jpg"/>
+            <wp:docPr id="16878511" name="name38126a7103391d8cc" descr="MONCST_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONCST_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId29856a56643522f4e" cstate="print"/>
+                    <a:blip r:embed="rId93666a7103391d8c9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2120,151 +2120,151 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. (Wilson, 1975):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="386315699"/>
+          <w:numId w:val="508248997"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Slits chewed by adult female for egg laying in the bark, although only a minority of these may have eggs in them,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="386315699"/>
+          <w:numId w:val="508248997"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scoring in the xylem and phloem caused by larval feeding,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="386315699"/>
+          <w:numId w:val="508248997"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frass – the waste expelled by feeding larvae from trees,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="386315699"/>
+          <w:numId w:val="508248997"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oval shaped holes made by larvae as they bore deeper into sap wood,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="386315699"/>
+          <w:numId w:val="508248997"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Circular exit holes created by adults.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
@@ -8105,51 +8105,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus scutellatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72756a56643525da7" w:history="1">
+      <w:hyperlink r:id="rId42116a7103392087d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8162,63 +8162,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="49329870" name="name17506a56643526105" descr="eu_funding_250.png"/>
+            <wp:docPr id="42244598" name="name37296a71033920949" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14526a56643526102" cstate="print"/>
+                    <a:blip r:embed="rId33926a71033920948" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8316,221 +8316,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="386315699">
+  <w:abstractNum w:abstractNumId="508248997">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="22896588">
+    <w:lvl w:ilvl="0" w:tplc="46682214">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="22896588" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="46682214" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="22896588" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="46682214" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="22896588" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="46682214" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="22896588" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="46682214" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="22896588" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="46682214" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="22896588" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="46682214" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="22896588" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="46682214" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="22896588" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="46682214" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="77276073">
+  <w:abstractNum w:abstractNumId="64964727">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="88968392">
+    <w:lvl w:ilvl="0" w:tplc="51350951">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="88968392" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="51350951" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="88968392" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="51350951" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="88968392" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="51350951" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="88968392" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="51350951" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="88968392" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="51350951" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="88968392" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="51350951" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="88968392" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="51350951" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="88968392" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="51350951" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="77276072">
+  <w:abstractNum w:abstractNumId="64964726">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="87027216">
+    <w:lvl w:ilvl="0" w:tplc="25070089">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9282,58 +9282,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="77276072">
-    <w:abstractNumId w:val="77276072"/>
+  <w:num w:numId="64964726">
+    <w:abstractNumId w:val="64964726"/>
   </w:num>
-  <w:num w:numId="77276073">
-    <w:abstractNumId w:val="77276073"/>
+  <w:num w:numId="64964727">
+    <w:abstractNumId w:val="64964727"/>
   </w:num>
-  <w:num w:numId="386315699">
-    <w:abstractNumId w:val="386315699"/>
+  <w:num w:numId="508248997">
+    <w:abstractNumId w:val="508248997"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20883,51 +20883,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId753063190" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId561483085" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId51516a56643521c9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCST/" TargetMode="External"/><Relationship Id="rId71796a56643521ce0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCST/categorization" TargetMode="External"/><Relationship Id="rId34076a566435222ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCST/photos" TargetMode="External"/><Relationship Id="rId72756a56643525da7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId35826a566435221c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35826a566435221c1.jpg"/><Relationship Id="rId29856a56643522f4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId29856a56643522f4e.jpg"/><Relationship Id="rId14526a56643526102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14526a56643526102.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId552691789" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId253345873" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId28336a7103391c108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCST/" TargetMode="External"/><Relationship Id="rId32746a7103391c150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCST/categorization" TargetMode="External"/><Relationship Id="rId89096a7103391ca2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCST/photos" TargetMode="External"/><Relationship Id="rId42116a7103392087d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId21826a7103391c907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21826a7103391c907.jpg"/><Relationship Id="rId93666a7103391d8c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93666a7103391d8c9.jpg"/><Relationship Id="rId33926a71033920948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33926a71033920948.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>