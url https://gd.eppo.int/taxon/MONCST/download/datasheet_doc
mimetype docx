--- v14 (2026-08-03)
+++ v15 (2026-08-23)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Cerambycidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> white spotted sawyer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28336a7103391c108" w:history="1">
+            <w:hyperlink r:id="rId70336a8b841bb1f7f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32746a7103391c150" w:history="1">
+            <w:hyperlink r:id="rId17826a8b841bb2004" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MONCST</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="7369042" name="name36966a7103391c909" descr="18592.jpg"/>
+                  <wp:docPr id="62921424" name="name59126a8b841bb2ba1" descr="18592.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18592.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId21826a7103391c907" cstate="print"/>
+                          <a:blip r:embed="rId80106a8b841bb2b9f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId89096a7103391ca2d" w:history="1">
+            <w:hyperlink r:id="rId53806a8b841bb2d03" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1107,63 +1107,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species in Eastern Canada (Rose, 1957).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="16878511" name="name38126a7103391d8cc" descr="MONCST_distribution_map.jpg"/>
+            <wp:docPr id="75355614" name="name62096a8b841bb4063" descr="MONCST_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONCST_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId93666a7103391d8c9" cstate="print"/>
+                    <a:blip r:embed="rId32816a8b841bb4060" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2120,151 +2120,151 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. (Wilson, 1975):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="508248997"/>
+          <w:numId w:val="946114284"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Slits chewed by adult female for egg laying in the bark, although only a minority of these may have eggs in them,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="508248997"/>
+          <w:numId w:val="946114284"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scoring in the xylem and phloem caused by larval feeding,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="508248997"/>
+          <w:numId w:val="946114284"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frass – the waste expelled by feeding larvae from trees,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="508248997"/>
+          <w:numId w:val="946114284"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oval shaped holes made by larvae as they bore deeper into sap wood,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="508248997"/>
+          <w:numId w:val="946114284"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Circular exit holes created by adults.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
@@ -8105,51 +8105,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus scutellatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42116a7103392087d" w:history="1">
+      <w:hyperlink r:id="rId57606a8b841bb7664" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8162,63 +8162,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="42244598" name="name37296a71033920949" descr="eu_funding_250.png"/>
+            <wp:docPr id="45691420" name="name59876a8b841bb7c55" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId33926a71033920948" cstate="print"/>
+                    <a:blip r:embed="rId56566a8b841bb7c53" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8316,221 +8316,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="508248997">
+  <w:abstractNum w:abstractNumId="946114284">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="46682214">
+    <w:lvl w:ilvl="0" w:tplc="73014887">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="46682214" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="73014887" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="46682214" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="73014887" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="46682214" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="73014887" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="46682214" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="73014887" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="46682214" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="73014887" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="46682214" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="73014887" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="46682214" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="73014887" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="46682214" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="73014887" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="64964727">
+  <w:abstractNum w:abstractNumId="13882361">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="51350951">
+    <w:lvl w:ilvl="0" w:tplc="29562432">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="51350951" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="29562432" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="51350951" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="29562432" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="51350951" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="29562432" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="51350951" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="29562432" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="51350951" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="29562432" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="51350951" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="29562432" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="51350951" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="29562432" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="51350951" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="29562432" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="64964726">
+  <w:abstractNum w:abstractNumId="13882360">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="25070089">
+    <w:lvl w:ilvl="0" w:tplc="43358142">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9282,58 +9282,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="64964726">
-    <w:abstractNumId w:val="64964726"/>
+  <w:num w:numId="13882360">
+    <w:abstractNumId w:val="13882360"/>
   </w:num>
-  <w:num w:numId="64964727">
-    <w:abstractNumId w:val="64964727"/>
+  <w:num w:numId="13882361">
+    <w:abstractNumId w:val="13882361"/>
   </w:num>
-  <w:num w:numId="508248997">
-    <w:abstractNumId w:val="508248997"/>
+  <w:num w:numId="946114284">
+    <w:abstractNumId w:val="946114284"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20883,51 +20883,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId552691789" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId253345873" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId28336a7103391c108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCST/" TargetMode="External"/><Relationship Id="rId32746a7103391c150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCST/categorization" TargetMode="External"/><Relationship Id="rId89096a7103391ca2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCST/photos" TargetMode="External"/><Relationship Id="rId42116a7103392087d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId21826a7103391c907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21826a7103391c907.jpg"/><Relationship Id="rId93666a7103391d8c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93666a7103391d8c9.jpg"/><Relationship Id="rId33926a71033920948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33926a71033920948.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId999565980" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId449900976" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId70336a8b841bb1f7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCST/" TargetMode="External"/><Relationship Id="rId17826a8b841bb2004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCST/categorization" TargetMode="External"/><Relationship Id="rId53806a8b841bb2d03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCST/photos" TargetMode="External"/><Relationship Id="rId57606a8b841bb7664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId80106a8b841bb2b9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80106a8b841bb2b9f.jpg"/><Relationship Id="rId32816a8b841bb4060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32816a8b841bb4060.jpg"/><Relationship Id="rId56566a8b841bb7c53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56566a8b841bb7c53.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>