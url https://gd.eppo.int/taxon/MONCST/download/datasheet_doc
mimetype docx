--- v15 (2026-08-23)
+++ v16 (2026-09-13)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Cerambycidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> white spotted sawyer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70336a8b841bb1f7f" w:history="1">
+            <w:hyperlink r:id="rId65866aa6e53ba0876" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17826a8b841bb2004" w:history="1">
+            <w:hyperlink r:id="rId90006aa6e53ba08ba" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -320,86 +320,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MONCST</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="62921424" name="name59126a8b841bb2ba1" descr="18592.jpg"/>
+                  <wp:docPr id="28067405" name="name10556aa6e53ba101e" descr="18592.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="18592.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId80106a8b841bb2b9f" cstate="print"/>
+                          <a:blip r:embed="rId43026aa6e53ba101c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId53806a8b841bb2d03" w:history="1">
+            <w:hyperlink r:id="rId85066aa6e53ba112a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -1107,63 +1107,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> species in Eastern Canada (Rose, 1957).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="75355614" name="name62096a8b841bb4063" descr="MONCST_distribution_map.jpg"/>
+            <wp:docPr id="91604161" name="name85306aa6e53ba2297" descr="MONCST_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONCST_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId32816a8b841bb4060" cstate="print"/>
+                    <a:blip r:embed="rId59406aa6e53ba2295" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2120,151 +2120,151 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. (Wilson, 1975):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="946114284"/>
+          <w:numId w:val="189902656"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Slits chewed by adult female for egg laying in the bark, although only a minority of these may have eggs in them,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="946114284"/>
+          <w:numId w:val="189902656"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scoring in the xylem and phloem caused by larval feeding,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="946114284"/>
+          <w:numId w:val="189902656"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frass – the waste expelled by feeding larvae from trees,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="946114284"/>
+          <w:numId w:val="189902656"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oval shaped holes made by larvae as they bore deeper into sap wood,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="946114284"/>
+          <w:numId w:val="189902656"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Circular exit holes created by adults.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
@@ -8105,51 +8105,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus scutellatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57606a8b841bb7664" w:history="1">
+      <w:hyperlink r:id="rId82326aa6e53ba50af" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8162,63 +8162,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="45691420" name="name59876a8b841bb7c55" descr="eu_funding_250.png"/>
+            <wp:docPr id="48912415" name="name16006aa6e53ba5551" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId56566a8b841bb7c53" cstate="print"/>
+                    <a:blip r:embed="rId50376aa6e53ba554f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8316,221 +8316,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="946114284">
+  <w:abstractNum w:abstractNumId="189902656">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="73014887">
+    <w:lvl w:ilvl="0" w:tplc="58959393">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="73014887" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="58959393" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="73014887" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="58959393" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="73014887" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="58959393" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="73014887" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="58959393" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="73014887" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="58959393" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="73014887" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="58959393" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="73014887" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="58959393" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="73014887" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="58959393" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13882361">
+  <w:abstractNum w:abstractNumId="26159510">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="29562432">
+    <w:lvl w:ilvl="0" w:tplc="59148734">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="29562432" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="59148734" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="29562432" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="59148734" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="29562432" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="59148734" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="29562432" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="59148734" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="29562432" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="59148734" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="29562432" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="59148734" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="29562432" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="59148734" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="29562432" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="59148734" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13882360">
+  <w:abstractNum w:abstractNumId="26159509">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="43358142">
+    <w:lvl w:ilvl="0" w:tplc="75359254">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9282,58 +9282,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="13882360">
-    <w:abstractNumId w:val="13882360"/>
+  <w:num w:numId="26159509">
+    <w:abstractNumId w:val="26159509"/>
   </w:num>
-  <w:num w:numId="13882361">
-    <w:abstractNumId w:val="13882361"/>
+  <w:num w:numId="26159510">
+    <w:abstractNumId w:val="26159510"/>
   </w:num>
-  <w:num w:numId="946114284">
-    <w:abstractNumId w:val="946114284"/>
+  <w:num w:numId="189902656">
+    <w:abstractNumId w:val="189902656"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -20883,51 +20883,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId999565980" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId449900976" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId70336a8b841bb1f7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCST/" TargetMode="External"/><Relationship Id="rId17826a8b841bb2004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCST/categorization" TargetMode="External"/><Relationship Id="rId53806a8b841bb2d03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCST/photos" TargetMode="External"/><Relationship Id="rId57606a8b841bb7664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId80106a8b841bb2b9f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId80106a8b841bb2b9f.jpg"/><Relationship Id="rId32816a8b841bb4060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32816a8b841bb4060.jpg"/><Relationship Id="rId56566a8b841bb7c53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56566a8b841bb7c53.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId610153858" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId288787497" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId65866aa6e53ba0876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCST/" TargetMode="External"/><Relationship Id="rId90006aa6e53ba08ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCST/categorization" TargetMode="External"/><Relationship Id="rId85066aa6e53ba112a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCST/photos" TargetMode="External"/><Relationship Id="rId82326aa6e53ba50af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId43026aa6e53ba101c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43026aa6e53ba101c.jpg"/><Relationship Id="rId59406aa6e53ba2295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59406aa6e53ba2295.jpg"/><Relationship Id="rId50376aa6e53ba554f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50376aa6e53ba554f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>