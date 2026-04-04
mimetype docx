--- v6 (2026-03-15)
+++ v7 (2026-04-04)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Cerambycidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> obtuse sawyer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId625869b6bf41efeeb" w:history="1">
+            <w:hyperlink r:id="rId933269d181685688b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId990669b6bf41eff31" w:history="1">
+            <w:hyperlink r:id="rId393269d18168568d0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -880,63 +880,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">M. obtusus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is found in Pacific Coast States, British Columbia and Idaho (Keen, 1952),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="71291737" name="name630569b6bf41f118c" descr="MONCOB_distribution_map.jpg"/>
+            <wp:docPr id="55591400" name="name183969d1816857cf9" descr="MONCOB_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONCOB_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId775069b6bf41f1189" cstate="print"/>
+                    <a:blip r:embed="rId991069d1816857cf7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1446,151 +1446,151 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. (Wilson, 1975):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="626389130"/>
+          <w:numId w:val="503596000"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Slits chewed by adult female for egg laying in the bark, although only a minority of these may have eggs in them,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="626389130"/>
+          <w:numId w:val="503596000"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scoring in the xylem and phloem caused by larval feeding,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="626389130"/>
+          <w:numId w:val="503596000"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frass – the waste expelled by feeding larvae from trees,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="626389130"/>
+          <w:numId w:val="503596000"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oval shaped holes made by larvae as they bore deeper into sap wood,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="626389130"/>
+          <w:numId w:val="503596000"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Circular exit holes created by adults.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
@@ -5136,51 +5136,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2029-34.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gibson K (2010) Management guide for sawyer beetles. Forest Health Protection and State Forewsy Organisations, Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId789369b6bf41f2f07" w:history="1">
+      <w:hyperlink r:id="rId303769d1816859ac8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6181,51 +6181,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus obtusus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId193769b6bf41f35b6" w:history="1">
+      <w:hyperlink r:id="rId899769d181685a1ac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6238,63 +6238,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="64095744" name="name685769b6bf41f39a5" descr="eu_funding_250.png"/>
+            <wp:docPr id="21022699" name="name821869d181685a27b" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId167969b6bf41f39a4" cstate="print"/>
+                    <a:blip r:embed="rId541669d181685a27a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6392,221 +6392,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="626389130">
+  <w:abstractNum w:abstractNumId="503596000">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="62448205">
+    <w:lvl w:ilvl="0" w:tplc="62198536">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="62448205" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="62198536" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="62448205" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="62198536" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="62448205" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="62198536" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="62448205" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="62198536" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="62448205" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="62198536" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="62448205" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="62198536" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="62448205" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="62198536" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="62448205" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="62198536" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="87836719">
+  <w:abstractNum w:abstractNumId="38677256">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="77271069">
+    <w:lvl w:ilvl="0" w:tplc="51123596">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="77271069" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="51123596" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="77271069" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="51123596" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="77271069" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="51123596" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="77271069" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="51123596" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="77271069" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="51123596" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="77271069" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="51123596" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="77271069" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="51123596" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="77271069" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="51123596" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="87836718">
+  <w:abstractNum w:abstractNumId="38677255">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="46932131">
+    <w:lvl w:ilvl="0" w:tplc="29963601">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7358,58 +7358,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="87836718">
-    <w:abstractNumId w:val="87836718"/>
+  <w:num w:numId="38677255">
+    <w:abstractNumId w:val="38677255"/>
   </w:num>
-  <w:num w:numId="87836719">
-    <w:abstractNumId w:val="87836719"/>
+  <w:num w:numId="38677256">
+    <w:abstractNumId w:val="38677256"/>
   </w:num>
-  <w:num w:numId="626389130">
-    <w:abstractNumId w:val="626389130"/>
+  <w:num w:numId="503596000">
+    <w:abstractNumId w:val="503596000"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18959,51 +18959,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId216492044" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId394579511" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId625869b6bf41efeeb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCOB/" TargetMode="External"/><Relationship Id="rId990669b6bf41eff31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCOB/categorization" TargetMode="External"/><Relationship Id="rId789369b6bf41f2f07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId193769b6bf41f35b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId775069b6bf41f1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId775069b6bf41f1189.jpg"/><Relationship Id="rId167969b6bf41f39a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId167969b6bf41f39a4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId220278440" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId253754223" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId933269d181685688b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCOB/" TargetMode="External"/><Relationship Id="rId393269d18168568d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCOB/categorization" TargetMode="External"/><Relationship Id="rId303769d1816859ac8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId899769d181685a1ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId991069d1816857cf7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId991069d1816857cf7.jpg"/><Relationship Id="rId541669d181685a27a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId541669d181685a27a.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>