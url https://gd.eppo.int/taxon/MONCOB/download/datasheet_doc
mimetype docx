--- v7 (2026-04-04)
+++ v8 (2026-04-28)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Cerambycidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> obtuse sawyer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId933269d181685688b" w:history="1">
+            <w:hyperlink r:id="rId475769f00b4e1f343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393269d18168568d0" w:history="1">
+            <w:hyperlink r:id="rId329269f00b4e1f386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -880,63 +880,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">M. obtusus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is found in Pacific Coast States, British Columbia and Idaho (Keen, 1952),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="55591400" name="name183969d1816857cf9" descr="MONCOB_distribution_map.jpg"/>
+            <wp:docPr id="3916451" name="name582769f00b4e20337" descr="MONCOB_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONCOB_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId991069d1816857cf7" cstate="print"/>
+                    <a:blip r:embed="rId953569f00b4e20335" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1446,151 +1446,151 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. (Wilson, 1975):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="503596000"/>
+          <w:numId w:val="552012162"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Slits chewed by adult female for egg laying in the bark, although only a minority of these may have eggs in them,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="503596000"/>
+          <w:numId w:val="552012162"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scoring in the xylem and phloem caused by larval feeding,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="503596000"/>
+          <w:numId w:val="552012162"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frass – the waste expelled by feeding larvae from trees,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="503596000"/>
+          <w:numId w:val="552012162"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oval shaped holes made by larvae as they bore deeper into sap wood,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="503596000"/>
+          <w:numId w:val="552012162"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Circular exit holes created by adults.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
@@ -5136,51 +5136,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2029-34.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gibson K (2010) Management guide for sawyer beetles. Forest Health Protection and State Forewsy Organisations, Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId303769d1816859ac8" w:history="1">
+      <w:hyperlink r:id="rId444469f00b4e220fd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6181,51 +6181,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus obtusus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId899769d181685a1ac" w:history="1">
+      <w:hyperlink r:id="rId725369f00b4e227cd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6238,63 +6238,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="21022699" name="name821869d181685a27b" descr="eu_funding_250.png"/>
+            <wp:docPr id="70215684" name="name663669f00b4e2286a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId541669d181685a27a" cstate="print"/>
+                    <a:blip r:embed="rId352369f00b4e22868" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6392,221 +6392,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="503596000">
+  <w:abstractNum w:abstractNumId="552012162">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="62198536">
+    <w:lvl w:ilvl="0" w:tplc="71108055">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="62198536" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="71108055" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="62198536" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="71108055" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="62198536" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="71108055" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="62198536" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="71108055" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="62198536" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="71108055" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="62198536" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="71108055" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="62198536" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="71108055" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="62198536" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="71108055" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38677256">
+  <w:abstractNum w:abstractNumId="48396944">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="51123596">
+    <w:lvl w:ilvl="0" w:tplc="55045700">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="51123596" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="55045700" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="51123596" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="55045700" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="51123596" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="55045700" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="51123596" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="55045700" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="51123596" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="55045700" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="51123596" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="55045700" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="51123596" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="55045700" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="51123596" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="55045700" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38677255">
+  <w:abstractNum w:abstractNumId="48396943">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="29963601">
+    <w:lvl w:ilvl="0" w:tplc="89767789">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7358,58 +7358,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="38677255">
-    <w:abstractNumId w:val="38677255"/>
+  <w:num w:numId="48396943">
+    <w:abstractNumId w:val="48396943"/>
   </w:num>
-  <w:num w:numId="38677256">
-    <w:abstractNumId w:val="38677256"/>
+  <w:num w:numId="48396944">
+    <w:abstractNumId w:val="48396944"/>
   </w:num>
-  <w:num w:numId="503596000">
-    <w:abstractNumId w:val="503596000"/>
+  <w:num w:numId="552012162">
+    <w:abstractNumId w:val="552012162"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18959,51 +18959,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId220278440" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId253754223" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId933269d181685688b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCOB/" TargetMode="External"/><Relationship Id="rId393269d18168568d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCOB/categorization" TargetMode="External"/><Relationship Id="rId303769d1816859ac8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId899769d181685a1ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId991069d1816857cf7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId991069d1816857cf7.jpg"/><Relationship Id="rId541669d181685a27a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId541669d181685a27a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId579536453" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId480014544" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId475769f00b4e1f343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCOB/" TargetMode="External"/><Relationship Id="rId329269f00b4e1f386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCOB/categorization" TargetMode="External"/><Relationship Id="rId444469f00b4e220fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId725369f00b4e227cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId953569f00b4e20335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId953569f00b4e20335.jpg"/><Relationship Id="rId352369f00b4e22868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId352369f00b4e22868.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>