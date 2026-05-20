--- v8 (2026-04-28)
+++ v9 (2026-05-20)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Cerambycidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> obtuse sawyer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475769f00b4e1f343" w:history="1">
+            <w:hyperlink r:id="rId15926a0dc05382fd8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329269f00b4e1f386" w:history="1">
+            <w:hyperlink r:id="rId69846a0dc0538301d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -880,63 +880,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">M. obtusus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is found in Pacific Coast States, British Columbia and Idaho (Keen, 1952),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="3916451" name="name582769f00b4e20337" descr="MONCOB_distribution_map.jpg"/>
+            <wp:docPr id="51590541" name="name15506a0dc0538468e" descr="MONCOB_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONCOB_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId953569f00b4e20335" cstate="print"/>
+                    <a:blip r:embed="rId56586a0dc0538468a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1446,151 +1446,151 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. (Wilson, 1975):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="552012162"/>
+          <w:numId w:val="336735017"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Slits chewed by adult female for egg laying in the bark, although only a minority of these may have eggs in them,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="552012162"/>
+          <w:numId w:val="336735017"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scoring in the xylem and phloem caused by larval feeding,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="552012162"/>
+          <w:numId w:val="336735017"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frass – the waste expelled by feeding larvae from trees,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="552012162"/>
+          <w:numId w:val="336735017"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oval shaped holes made by larvae as they bore deeper into sap wood,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="552012162"/>
+          <w:numId w:val="336735017"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Circular exit holes created by adults.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
@@ -5136,51 +5136,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2029-34.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gibson K (2010) Management guide for sawyer beetles. Forest Health Protection and State Forewsy Organisations, Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId444469f00b4e220fd" w:history="1">
+      <w:hyperlink r:id="rId79176a0dc05386a1d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6181,51 +6181,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus obtusus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId725369f00b4e227cd" w:history="1">
+      <w:hyperlink r:id="rId33486a0dc05387128" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6238,63 +6238,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="70215684" name="name663669f00b4e2286a" descr="eu_funding_250.png"/>
+            <wp:docPr id="25329321" name="name89966a0dc05387209" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId352369f00b4e22868" cstate="print"/>
+                    <a:blip r:embed="rId37606a0dc05387208" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6392,221 +6392,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="552012162">
+  <w:abstractNum w:abstractNumId="336735017">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="71108055">
+    <w:lvl w:ilvl="0" w:tplc="28926385">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="71108055" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="28926385" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="71108055" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="28926385" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="71108055" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="28926385" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="71108055" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="28926385" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="71108055" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="28926385" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="71108055" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="28926385" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="71108055" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="28926385" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="71108055" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="28926385" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="48396944">
+  <w:abstractNum w:abstractNumId="99881013">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="55045700">
+    <w:lvl w:ilvl="0" w:tplc="95548621">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="55045700" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="95548621" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="55045700" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="95548621" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="55045700" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="95548621" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="55045700" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="95548621" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="55045700" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="95548621" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="55045700" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="95548621" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="55045700" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="95548621" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="55045700" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="95548621" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="48396943">
+  <w:abstractNum w:abstractNumId="99881012">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="89767789">
+    <w:lvl w:ilvl="0" w:tplc="77461074">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7358,58 +7358,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="48396943">
-    <w:abstractNumId w:val="48396943"/>
+  <w:num w:numId="99881012">
+    <w:abstractNumId w:val="99881012"/>
   </w:num>
-  <w:num w:numId="48396944">
-    <w:abstractNumId w:val="48396944"/>
+  <w:num w:numId="99881013">
+    <w:abstractNumId w:val="99881013"/>
   </w:num>
-  <w:num w:numId="552012162">
-    <w:abstractNumId w:val="552012162"/>
+  <w:num w:numId="336735017">
+    <w:abstractNumId w:val="336735017"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18959,51 +18959,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId579536453" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId480014544" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId475769f00b4e1f343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCOB/" TargetMode="External"/><Relationship Id="rId329269f00b4e1f386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCOB/categorization" TargetMode="External"/><Relationship Id="rId444469f00b4e220fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId725369f00b4e227cd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId953569f00b4e20335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId953569f00b4e20335.jpg"/><Relationship Id="rId352369f00b4e22868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId352369f00b4e22868.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId872706193" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId476611661" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId15926a0dc05382fd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCOB/" TargetMode="External"/><Relationship Id="rId69846a0dc0538301d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCOB/categorization" TargetMode="External"/><Relationship Id="rId79176a0dc05386a1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId33486a0dc05387128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId56586a0dc0538468a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56586a0dc0538468a.jpg"/><Relationship Id="rId37606a0dc05387208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37606a0dc05387208.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>