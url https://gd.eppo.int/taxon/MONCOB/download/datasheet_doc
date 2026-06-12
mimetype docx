--- v9 (2026-05-20)
+++ v10 (2026-06-12)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Cerambycidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> obtuse sawyer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15926a0dc05382fd8" w:history="1">
+            <w:hyperlink r:id="rId13826a2bc02bcf4f8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69846a0dc0538301d" w:history="1">
+            <w:hyperlink r:id="rId13776a2bc02bcf53d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -880,63 +880,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">M. obtusus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is found in Pacific Coast States, British Columbia and Idaho (Keen, 1952),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="51590541" name="name15506a0dc0538468e" descr="MONCOB_distribution_map.jpg"/>
+            <wp:docPr id="61572313" name="name31656a2bc02bd0aac" descr="MONCOB_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONCOB_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId56586a0dc0538468a" cstate="print"/>
+                    <a:blip r:embed="rId47836a2bc02bd0aa9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1446,151 +1446,151 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. (Wilson, 1975):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="336735017"/>
+          <w:numId w:val="312789283"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Slits chewed by adult female for egg laying in the bark, although only a minority of these may have eggs in them,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="336735017"/>
+          <w:numId w:val="312789283"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scoring in the xylem and phloem caused by larval feeding,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="336735017"/>
+          <w:numId w:val="312789283"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frass – the waste expelled by feeding larvae from trees,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="336735017"/>
+          <w:numId w:val="312789283"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oval shaped holes made by larvae as they bore deeper into sap wood,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="336735017"/>
+          <w:numId w:val="312789283"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Circular exit holes created by adults.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
@@ -5136,51 +5136,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2029-34.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gibson K (2010) Management guide for sawyer beetles. Forest Health Protection and State Forewsy Organisations, Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79176a0dc05386a1d" w:history="1">
+      <w:hyperlink r:id="rId52586a2bc02bd3518" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6181,51 +6181,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus obtusus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33486a0dc05387128" w:history="1">
+      <w:hyperlink r:id="rId35716a2bc02bd3daf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6238,63 +6238,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="25329321" name="name89966a0dc05387209" descr="eu_funding_250.png"/>
+            <wp:docPr id="10734058" name="name72846a2bc02bd3ea8" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId37606a0dc05387208" cstate="print"/>
+                    <a:blip r:embed="rId10586a2bc02bd3ea6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6392,221 +6392,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="336735017">
+  <w:abstractNum w:abstractNumId="312789283">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="28926385">
+    <w:lvl w:ilvl="0" w:tplc="27154584">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="28926385" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="27154584" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="28926385" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="27154584" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="28926385" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="27154584" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="28926385" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="27154584" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="28926385" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="27154584" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="28926385" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="27154584" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="28926385" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="27154584" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="28926385" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="27154584" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="99881013">
+  <w:abstractNum w:abstractNumId="94582790">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="95548621">
+    <w:lvl w:ilvl="0" w:tplc="13548671">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="95548621" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="13548671" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="95548621" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="13548671" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="95548621" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="13548671" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="95548621" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="13548671" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="95548621" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="13548671" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="95548621" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="13548671" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="95548621" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="13548671" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="95548621" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="13548671" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="99881012">
+  <w:abstractNum w:abstractNumId="94582789">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="77461074">
+    <w:lvl w:ilvl="0" w:tplc="94693076">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7358,58 +7358,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="99881012">
-    <w:abstractNumId w:val="99881012"/>
+  <w:num w:numId="94582789">
+    <w:abstractNumId w:val="94582789"/>
   </w:num>
-  <w:num w:numId="99881013">
-    <w:abstractNumId w:val="99881013"/>
+  <w:num w:numId="94582790">
+    <w:abstractNumId w:val="94582790"/>
   </w:num>
-  <w:num w:numId="336735017">
-    <w:abstractNumId w:val="336735017"/>
+  <w:num w:numId="312789283">
+    <w:abstractNumId w:val="312789283"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18959,51 +18959,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId872706193" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId476611661" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId15926a0dc05382fd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCOB/" TargetMode="External"/><Relationship Id="rId69846a0dc0538301d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCOB/categorization" TargetMode="External"/><Relationship Id="rId79176a0dc05386a1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId33486a0dc05387128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId56586a0dc0538468a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56586a0dc0538468a.jpg"/><Relationship Id="rId37606a0dc05387208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37606a0dc05387208.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId927640489" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId975259995" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId13826a2bc02bcf4f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCOB/" TargetMode="External"/><Relationship Id="rId13776a2bc02bcf53d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCOB/categorization" TargetMode="External"/><Relationship Id="rId52586a2bc02bd3518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId35716a2bc02bd3daf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId47836a2bc02bd0aa9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47836a2bc02bd0aa9.jpg"/><Relationship Id="rId10586a2bc02bd3ea6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10586a2bc02bd3ea6.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>