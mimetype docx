--- v10 (2026-06-12)
+++ v11 (2026-06-12)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Cerambycidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> obtuse sawyer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13826a2bc02bcf4f8" w:history="1">
+            <w:hyperlink r:id="rId10036a2bcf1c362b5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13776a2bc02bcf53d" w:history="1">
+            <w:hyperlink r:id="rId95886a2bcf1c362fd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -880,63 +880,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">M. obtusus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is found in Pacific Coast States, British Columbia and Idaho (Keen, 1952),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="61572313" name="name31656a2bc02bd0aac" descr="MONCOB_distribution_map.jpg"/>
+            <wp:docPr id="89573619" name="name44546a2bcf1c377aa" descr="MONCOB_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONCOB_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId47836a2bc02bd0aa9" cstate="print"/>
+                    <a:blip r:embed="rId17336a2bcf1c377a7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1446,151 +1446,151 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. (Wilson, 1975):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="312789283"/>
+          <w:numId w:val="493419479"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Slits chewed by adult female for egg laying in the bark, although only a minority of these may have eggs in them,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="312789283"/>
+          <w:numId w:val="493419479"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scoring in the xylem and phloem caused by larval feeding,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="312789283"/>
+          <w:numId w:val="493419479"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frass – the waste expelled by feeding larvae from trees,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="312789283"/>
+          <w:numId w:val="493419479"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oval shaped holes made by larvae as they bore deeper into sap wood,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="312789283"/>
+          <w:numId w:val="493419479"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Circular exit holes created by adults.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
@@ -5136,51 +5136,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2029-34.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gibson K (2010) Management guide for sawyer beetles. Forest Health Protection and State Forewsy Organisations, Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52586a2bc02bd3518" w:history="1">
+      <w:hyperlink r:id="rId42946a2bcf1c39578" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6181,51 +6181,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus obtusus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35716a2bc02bd3daf" w:history="1">
+      <w:hyperlink r:id="rId81546a2bcf1c39c4b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6238,63 +6238,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="10734058" name="name72846a2bc02bd3ea8" descr="eu_funding_250.png"/>
+            <wp:docPr id="82992632" name="name66736a2bcf1c3a0b8" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10586a2bc02bd3ea6" cstate="print"/>
+                    <a:blip r:embed="rId84976a2bcf1c3a0b7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6392,221 +6392,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="312789283">
+  <w:abstractNum w:abstractNumId="493419479">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="27154584">
+    <w:lvl w:ilvl="0" w:tplc="96108942">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="27154584" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="96108942" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="27154584" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="96108942" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="27154584" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="96108942" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="27154584" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="96108942" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="27154584" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="96108942" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="27154584" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="96108942" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="27154584" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="96108942" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="27154584" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="96108942" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="94582790">
+  <w:abstractNum w:abstractNumId="85904869">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="13548671">
+    <w:lvl w:ilvl="0" w:tplc="77227318">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="13548671" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="77227318" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="13548671" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="77227318" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="13548671" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="77227318" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="13548671" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="77227318" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="13548671" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="77227318" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="13548671" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="77227318" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="13548671" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="77227318" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="13548671" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="77227318" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="94582789">
+  <w:abstractNum w:abstractNumId="85904868">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="94693076">
+    <w:lvl w:ilvl="0" w:tplc="55906730">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7358,58 +7358,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="94582789">
-    <w:abstractNumId w:val="94582789"/>
+  <w:num w:numId="85904868">
+    <w:abstractNumId w:val="85904868"/>
   </w:num>
-  <w:num w:numId="94582790">
-    <w:abstractNumId w:val="94582790"/>
+  <w:num w:numId="85904869">
+    <w:abstractNumId w:val="85904869"/>
   </w:num>
-  <w:num w:numId="312789283">
-    <w:abstractNumId w:val="312789283"/>
+  <w:num w:numId="493419479">
+    <w:abstractNumId w:val="493419479"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18959,51 +18959,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId927640489" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId975259995" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId13826a2bc02bcf4f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCOB/" TargetMode="External"/><Relationship Id="rId13776a2bc02bcf53d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCOB/categorization" TargetMode="External"/><Relationship Id="rId52586a2bc02bd3518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId35716a2bc02bd3daf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId47836a2bc02bd0aa9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47836a2bc02bd0aa9.jpg"/><Relationship Id="rId10586a2bc02bd3ea6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId10586a2bc02bd3ea6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId474724625" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId780756021" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10036a2bcf1c362b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCOB/" TargetMode="External"/><Relationship Id="rId95886a2bcf1c362fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCOB/categorization" TargetMode="External"/><Relationship Id="rId42946a2bcf1c39578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId81546a2bcf1c39c4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId17336a2bcf1c377a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17336a2bcf1c377a7.jpg"/><Relationship Id="rId84976a2bcf1c3a0b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84976a2bcf1c3a0b7.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>