--- v11 (2026-06-12)
+++ v12 (2026-07-02)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Cerambycidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> obtuse sawyer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10036a2bcf1c362b5" w:history="1">
+            <w:hyperlink r:id="rId80936a466128e233b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95886a2bcf1c362fd" w:history="1">
+            <w:hyperlink r:id="rId66336a466128e239f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -880,63 +880,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">M. obtusus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is found in Pacific Coast States, British Columbia and Idaho (Keen, 1952),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="89573619" name="name44546a2bcf1c377aa" descr="MONCOB_distribution_map.jpg"/>
+            <wp:docPr id="11552076" name="name48076a466128e3c2f" descr="MONCOB_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONCOB_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17336a2bcf1c377a7" cstate="print"/>
+                    <a:blip r:embed="rId54146a466128e3c29" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1446,151 +1446,151 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. (Wilson, 1975):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="493419479"/>
+          <w:numId w:val="613382446"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Slits chewed by adult female for egg laying in the bark, although only a minority of these may have eggs in them,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="493419479"/>
+          <w:numId w:val="613382446"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scoring in the xylem and phloem caused by larval feeding,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="493419479"/>
+          <w:numId w:val="613382446"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frass – the waste expelled by feeding larvae from trees,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="493419479"/>
+          <w:numId w:val="613382446"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oval shaped holes made by larvae as they bore deeper into sap wood,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="493419479"/>
+          <w:numId w:val="613382446"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Circular exit holes created by adults.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
@@ -5136,51 +5136,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2029-34.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gibson K (2010) Management guide for sawyer beetles. Forest Health Protection and State Forewsy Organisations, Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42946a2bcf1c39578" w:history="1">
+      <w:hyperlink r:id="rId30886a466128e6d4e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6181,51 +6181,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus obtusus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81546a2bcf1c39c4b" w:history="1">
+      <w:hyperlink r:id="rId51066a466128e751c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6238,63 +6238,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="82992632" name="name66736a2bcf1c3a0b8" descr="eu_funding_250.png"/>
+            <wp:docPr id="81609899" name="name51316a466128e75fe" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId84976a2bcf1c3a0b7" cstate="print"/>
+                    <a:blip r:embed="rId35176a466128e75fd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6392,221 +6392,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="493419479">
+  <w:abstractNum w:abstractNumId="613382446">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="96108942">
+    <w:lvl w:ilvl="0" w:tplc="20074294">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="96108942" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="20074294" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="96108942" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="20074294" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="96108942" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="20074294" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="96108942" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="20074294" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="96108942" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="20074294" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="96108942" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="20074294" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="96108942" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="20074294" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="96108942" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="20074294" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="85904869">
+  <w:abstractNum w:abstractNumId="42586936">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="77227318">
+    <w:lvl w:ilvl="0" w:tplc="74602625">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="77227318" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="74602625" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="77227318" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="74602625" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="77227318" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="74602625" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="77227318" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="74602625" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="77227318" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="74602625" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="77227318" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="74602625" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="77227318" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="74602625" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="77227318" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="74602625" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="85904868">
+  <w:abstractNum w:abstractNumId="42586935">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="55906730">
+    <w:lvl w:ilvl="0" w:tplc="36809959">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7358,58 +7358,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="85904868">
-    <w:abstractNumId w:val="85904868"/>
+  <w:num w:numId="42586935">
+    <w:abstractNumId w:val="42586935"/>
   </w:num>
-  <w:num w:numId="85904869">
-    <w:abstractNumId w:val="85904869"/>
+  <w:num w:numId="42586936">
+    <w:abstractNumId w:val="42586936"/>
   </w:num>
-  <w:num w:numId="493419479">
-    <w:abstractNumId w:val="493419479"/>
+  <w:num w:numId="613382446">
+    <w:abstractNumId w:val="613382446"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18959,51 +18959,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId474724625" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId780756021" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10036a2bcf1c362b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCOB/" TargetMode="External"/><Relationship Id="rId95886a2bcf1c362fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCOB/categorization" TargetMode="External"/><Relationship Id="rId42946a2bcf1c39578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId81546a2bcf1c39c4b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId17336a2bcf1c377a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17336a2bcf1c377a7.jpg"/><Relationship Id="rId84976a2bcf1c3a0b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84976a2bcf1c3a0b7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId625959207" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId494296056" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId80936a466128e233b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCOB/" TargetMode="External"/><Relationship Id="rId66336a466128e239f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCOB/categorization" TargetMode="External"/><Relationship Id="rId30886a466128e6d4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId51066a466128e751c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId54146a466128e3c29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54146a466128e3c29.jpg"/><Relationship Id="rId35176a466128e75fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35176a466128e75fd.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>