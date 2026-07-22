--- v12 (2026-07-02)
+++ v13 (2026-07-22)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Cerambycidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> obtuse sawyer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80936a466128e233b" w:history="1">
+            <w:hyperlink r:id="rId66606a60d57c4d3ad" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66336a466128e239f" w:history="1">
+            <w:hyperlink r:id="rId85176a60d57c4d3f2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -880,63 +880,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">M. obtusus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is found in Pacific Coast States, British Columbia and Idaho (Keen, 1952),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="11552076" name="name48076a466128e3c2f" descr="MONCOB_distribution_map.jpg"/>
+            <wp:docPr id="82258427" name="name74806a60d57c4ec98" descr="MONCOB_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONCOB_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId54146a466128e3c29" cstate="print"/>
+                    <a:blip r:embed="rId52696a60d57c4ec95" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1446,151 +1446,151 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. (Wilson, 1975):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="613382446"/>
+          <w:numId w:val="759594312"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Slits chewed by adult female for egg laying in the bark, although only a minority of these may have eggs in them,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="613382446"/>
+          <w:numId w:val="759594312"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scoring in the xylem and phloem caused by larval feeding,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="613382446"/>
+          <w:numId w:val="759594312"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frass – the waste expelled by feeding larvae from trees,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="613382446"/>
+          <w:numId w:val="759594312"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oval shaped holes made by larvae as they bore deeper into sap wood,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="613382446"/>
+          <w:numId w:val="759594312"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Circular exit holes created by adults.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
@@ -5136,51 +5136,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2029-34.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gibson K (2010) Management guide for sawyer beetles. Forest Health Protection and State Forewsy Organisations, Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30886a466128e6d4e" w:history="1">
+      <w:hyperlink r:id="rId37516a60d57c515b0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6181,51 +6181,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus obtusus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51066a466128e751c" w:history="1">
+      <w:hyperlink r:id="rId35916a60d57c520b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6238,63 +6238,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="81609899" name="name51316a466128e75fe" descr="eu_funding_250.png"/>
+            <wp:docPr id="88913116" name="name30706a60d57c5219a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId35176a466128e75fd" cstate="print"/>
+                    <a:blip r:embed="rId79786a60d57c52198" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6392,221 +6392,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="613382446">
+  <w:abstractNum w:abstractNumId="759594312">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="20074294">
+    <w:lvl w:ilvl="0" w:tplc="84422120">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="20074294" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="84422120" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="20074294" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="84422120" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="20074294" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="84422120" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="20074294" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="84422120" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="20074294" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="84422120" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="20074294" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="84422120" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="20074294" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="84422120" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="20074294" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="84422120" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42586936">
+  <w:abstractNum w:abstractNumId="17970431">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="74602625">
+    <w:lvl w:ilvl="0" w:tplc="92509725">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="74602625" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="92509725" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="74602625" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="92509725" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="74602625" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="92509725" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="74602625" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="92509725" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="74602625" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="92509725" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="74602625" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="92509725" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="74602625" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="92509725" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="74602625" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="92509725" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42586935">
+  <w:abstractNum w:abstractNumId="17970430">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="36809959">
+    <w:lvl w:ilvl="0" w:tplc="11038640">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7358,58 +7358,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="42586935">
-    <w:abstractNumId w:val="42586935"/>
+  <w:num w:numId="17970430">
+    <w:abstractNumId w:val="17970430"/>
   </w:num>
-  <w:num w:numId="42586936">
-    <w:abstractNumId w:val="42586936"/>
+  <w:num w:numId="17970431">
+    <w:abstractNumId w:val="17970431"/>
   </w:num>
-  <w:num w:numId="613382446">
-    <w:abstractNumId w:val="613382446"/>
+  <w:num w:numId="759594312">
+    <w:abstractNumId w:val="759594312"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18959,51 +18959,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId625959207" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId494296056" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId80936a466128e233b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCOB/" TargetMode="External"/><Relationship Id="rId66336a466128e239f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCOB/categorization" TargetMode="External"/><Relationship Id="rId30886a466128e6d4e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId51066a466128e751c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId54146a466128e3c29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54146a466128e3c29.jpg"/><Relationship Id="rId35176a466128e75fd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId35176a466128e75fd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId143906396" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId488853526" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId66606a60d57c4d3ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCOB/" TargetMode="External"/><Relationship Id="rId85176a60d57c4d3f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCOB/categorization" TargetMode="External"/><Relationship Id="rId37516a60d57c515b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId35916a60d57c520b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId52696a60d57c4ec95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52696a60d57c4ec95.jpg"/><Relationship Id="rId79786a60d57c52198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79786a60d57c52198.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>