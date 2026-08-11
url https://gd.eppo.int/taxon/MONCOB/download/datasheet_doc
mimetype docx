--- v13 (2026-07-22)
+++ v14 (2026-08-11)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Cerambycidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> obtuse sawyer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66606a60d57c4d3ad" w:history="1">
+            <w:hyperlink r:id="rId44226a7b60df6f308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85176a60d57c4d3f2" w:history="1">
+            <w:hyperlink r:id="rId44476a7b60df6f34c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -880,63 +880,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">M. obtusus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is found in Pacific Coast States, British Columbia and Idaho (Keen, 1952),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="82258427" name="name74806a60d57c4ec98" descr="MONCOB_distribution_map.jpg"/>
+            <wp:docPr id="83942057" name="name73596a7b60df707bb" descr="MONCOB_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONCOB_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId52696a60d57c4ec95" cstate="print"/>
+                    <a:blip r:embed="rId53996a7b60df707b8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1446,151 +1446,151 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. (Wilson, 1975):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="759594312"/>
+          <w:numId w:val="203110004"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Slits chewed by adult female for egg laying in the bark, although only a minority of these may have eggs in them,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="759594312"/>
+          <w:numId w:val="203110004"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scoring in the xylem and phloem caused by larval feeding,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="759594312"/>
+          <w:numId w:val="203110004"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frass – the waste expelled by feeding larvae from trees,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="759594312"/>
+          <w:numId w:val="203110004"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oval shaped holes made by larvae as they bore deeper into sap wood,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="759594312"/>
+          <w:numId w:val="203110004"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Circular exit holes created by adults.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
@@ -5136,51 +5136,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2029-34.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gibson K (2010) Management guide for sawyer beetles. Forest Health Protection and State Forewsy Organisations, Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37516a60d57c515b0" w:history="1">
+      <w:hyperlink r:id="rId21636a7b60df72730" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6181,51 +6181,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus obtusus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35916a60d57c520b5" w:history="1">
+      <w:hyperlink r:id="rId67276a7b60df72dcc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6238,63 +6238,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="88913116" name="name30706a60d57c5219a" descr="eu_funding_250.png"/>
+            <wp:docPr id="60986832" name="name83766a7b60df72e9d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId79786a60d57c52198" cstate="print"/>
+                    <a:blip r:embed="rId34406a7b60df72e9c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6392,221 +6392,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="759594312">
+  <w:abstractNum w:abstractNumId="203110004">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="84422120">
+    <w:lvl w:ilvl="0" w:tplc="31140343">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="84422120" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="31140343" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="84422120" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="31140343" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="84422120" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="31140343" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="84422120" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="31140343" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="84422120" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="31140343" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="84422120" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="31140343" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="84422120" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="31140343" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="84422120" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="31140343" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17970431">
+  <w:abstractNum w:abstractNumId="39837195">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="92509725">
+    <w:lvl w:ilvl="0" w:tplc="49645619">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="92509725" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="49645619" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="92509725" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="49645619" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="92509725" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="49645619" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="92509725" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="49645619" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="92509725" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="49645619" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="92509725" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="49645619" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="92509725" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="49645619" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="92509725" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="49645619" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17970430">
+  <w:abstractNum w:abstractNumId="39837194">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="11038640">
+    <w:lvl w:ilvl="0" w:tplc="88540540">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7358,58 +7358,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="17970430">
-    <w:abstractNumId w:val="17970430"/>
+  <w:num w:numId="39837194">
+    <w:abstractNumId w:val="39837194"/>
   </w:num>
-  <w:num w:numId="17970431">
-    <w:abstractNumId w:val="17970431"/>
+  <w:num w:numId="39837195">
+    <w:abstractNumId w:val="39837195"/>
   </w:num>
-  <w:num w:numId="759594312">
-    <w:abstractNumId w:val="759594312"/>
+  <w:num w:numId="203110004">
+    <w:abstractNumId w:val="203110004"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18959,51 +18959,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId143906396" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId488853526" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId66606a60d57c4d3ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCOB/" TargetMode="External"/><Relationship Id="rId85176a60d57c4d3f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCOB/categorization" TargetMode="External"/><Relationship Id="rId37516a60d57c515b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId35916a60d57c520b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId52696a60d57c4ec95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId52696a60d57c4ec95.jpg"/><Relationship Id="rId79786a60d57c52198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79786a60d57c52198.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId331444323" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId328653318" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId44226a7b60df6f308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCOB/" TargetMode="External"/><Relationship Id="rId44476a7b60df6f34c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCOB/categorization" TargetMode="External"/><Relationship Id="rId21636a7b60df72730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId67276a7b60df72dcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId53996a7b60df707b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53996a7b60df707b8.jpg"/><Relationship Id="rId34406a7b60df72e9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34406a7b60df72e9c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>