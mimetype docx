--- v14 (2026-08-11)
+++ v15 (2026-08-31)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Cerambycidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> obtuse sawyer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44226a7b60df6f308" w:history="1">
+            <w:hyperlink r:id="rId68236a95fa3fb4640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44476a7b60df6f34c" w:history="1">
+            <w:hyperlink r:id="rId59066a95fa3fb4689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -880,63 +880,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">M. obtusus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is found in Pacific Coast States, British Columbia and Idaho (Keen, 1952),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="83942057" name="name73596a7b60df707bb" descr="MONCOB_distribution_map.jpg"/>
+            <wp:docPr id="33025027" name="name55916a95fa3fb61ed" descr="MONCOB_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONCOB_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId53996a7b60df707b8" cstate="print"/>
+                    <a:blip r:embed="rId53726a95fa3fb61ea" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1446,151 +1446,151 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. (Wilson, 1975):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="203110004"/>
+          <w:numId w:val="556212084"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Slits chewed by adult female for egg laying in the bark, although only a minority of these may have eggs in them,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="203110004"/>
+          <w:numId w:val="556212084"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scoring in the xylem and phloem caused by larval feeding,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="203110004"/>
+          <w:numId w:val="556212084"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frass – the waste expelled by feeding larvae from trees,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="203110004"/>
+          <w:numId w:val="556212084"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oval shaped holes made by larvae as they bore deeper into sap wood,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="203110004"/>
+          <w:numId w:val="556212084"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Circular exit holes created by adults.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
@@ -5136,51 +5136,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2029-34.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gibson K (2010) Management guide for sawyer beetles. Forest Health Protection and State Forewsy Organisations, Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21636a7b60df72730" w:history="1">
+      <w:hyperlink r:id="rId56526a95fa3fb8ab0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6181,51 +6181,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus obtusus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67276a7b60df72dcc" w:history="1">
+      <w:hyperlink r:id="rId35186a95fa3fb92b9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6238,63 +6238,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="60986832" name="name83766a7b60df72e9d" descr="eu_funding_250.png"/>
+            <wp:docPr id="82049774" name="name15916a95fa3fb9380" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId34406a7b60df72e9c" cstate="print"/>
+                    <a:blip r:embed="rId70796a95fa3fb937f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6392,221 +6392,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="203110004">
+  <w:abstractNum w:abstractNumId="556212084">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="31140343">
+    <w:lvl w:ilvl="0" w:tplc="74963785">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="31140343" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="74963785" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="31140343" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="74963785" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="31140343" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="74963785" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="31140343" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="74963785" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="31140343" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="74963785" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="31140343" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="74963785" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="31140343" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="74963785" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="31140343" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="74963785" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39837195">
+  <w:abstractNum w:abstractNumId="41258669">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="49645619">
+    <w:lvl w:ilvl="0" w:tplc="37844843">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="49645619" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="37844843" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="49645619" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="37844843" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="49645619" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="37844843" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="49645619" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="37844843" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="49645619" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="37844843" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="49645619" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="37844843" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="49645619" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="37844843" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="49645619" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="37844843" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39837194">
+  <w:abstractNum w:abstractNumId="41258668">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="88540540">
+    <w:lvl w:ilvl="0" w:tplc="94244130">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7358,58 +7358,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="39837194">
-    <w:abstractNumId w:val="39837194"/>
+  <w:num w:numId="41258668">
+    <w:abstractNumId w:val="41258668"/>
   </w:num>
-  <w:num w:numId="39837195">
-    <w:abstractNumId w:val="39837195"/>
+  <w:num w:numId="41258669">
+    <w:abstractNumId w:val="41258669"/>
   </w:num>
-  <w:num w:numId="203110004">
-    <w:abstractNumId w:val="203110004"/>
+  <w:num w:numId="556212084">
+    <w:abstractNumId w:val="556212084"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18959,51 +18959,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId331444323" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId328653318" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId44226a7b60df6f308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCOB/" TargetMode="External"/><Relationship Id="rId44476a7b60df6f34c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCOB/categorization" TargetMode="External"/><Relationship Id="rId21636a7b60df72730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId67276a7b60df72dcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId53996a7b60df707b8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53996a7b60df707b8.jpg"/><Relationship Id="rId34406a7b60df72e9c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34406a7b60df72e9c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId996085251" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId946079916" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId68236a95fa3fb4640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCOB/" TargetMode="External"/><Relationship Id="rId59066a95fa3fb4689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCOB/categorization" TargetMode="External"/><Relationship Id="rId56526a95fa3fb8ab0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId35186a95fa3fb92b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId53726a95fa3fb61ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53726a95fa3fb61ea.jpg"/><Relationship Id="rId70796a95fa3fb937f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70796a95fa3fb937f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>