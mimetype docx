--- v15 (2026-08-28)
+++ v16 (2026-09-17)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Kirby</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> northeastern sawyer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27206a910765f3dd0" w:history="1">
+            <w:hyperlink r:id="rId17916aabb65cc98b0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64216a910765f3e14" w:history="1">
+            <w:hyperlink r:id="rId11796aabb65cc98f5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MONCNO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="21461413" name="name51156a910766007e3" descr="2415.jpg"/>
+                  <wp:docPr id="17908128" name="name62616aabb65cca16b" descr="2415.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2415.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId64436a910766007e1" cstate="print"/>
+                          <a:blip r:embed="rId11926aabb65cca169" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId57726a91076600902" w:history="1">
+            <w:hyperlink r:id="rId11876aabb65cca2c7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -956,63 +956,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. it has a relatively broad distribution being recorded from 22 US states and 11 Canadian provinces.  It is not known to have spread outside its native range.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="14810022" name="name98516a91076601d31" descr="MONCNO_distribution_map.jpg"/>
+            <wp:docPr id="30208436" name="name26596aabb65ccb1c6" descr="MONCNO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONCNO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId97836a91076601d2d" cstate="print"/>
+                    <a:blip r:embed="rId88116aabb65ccb1c3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1824,151 +1824,151 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. (Wilson, 1975):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="941830217"/>
+          <w:numId w:val="353430388"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Slits chewed by adult female for egg laying in the bark, although only a minority of these may have eggs in them,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="941830217"/>
+          <w:numId w:val="353430388"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scoring in the xylem and phloem caused by larval feeding,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="941830217"/>
+          <w:numId w:val="353430388"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frass – the waste expelled by feeding larvae from trees,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="941830217"/>
+          <w:numId w:val="353430388"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oval shaped holes made by larvae as they bore deeper into sap wood,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="941830217"/>
+          <w:numId w:val="353430388"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Circular exit holes created by adults.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
@@ -5957,51 +5957,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2029-34.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gibson K (2010) Management guide for sawyer beetles. Forest Health Protection and State Forewsy Organisations, Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16066a91076603ed3" w:history="1">
+      <w:hyperlink r:id="rId38406aabb65ccd455" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6915,51 +6915,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus notatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77226a910766044e5" w:history="1">
+      <w:hyperlink r:id="rId86186aabb65ccdb8c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6972,63 +6972,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="36293371" name="name99486a910766045b7" descr="eu_funding_250.png"/>
+            <wp:docPr id="88531207" name="name88016aabb65ccdc6b" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId88466a910766045b5" cstate="print"/>
+                    <a:blip r:embed="rId94426aabb65ccdc6a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7126,221 +7126,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="941830217">
+  <w:abstractNum w:abstractNumId="353430388">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="54226541">
+    <w:lvl w:ilvl="0" w:tplc="95112954">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="54226541" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="95112954" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="54226541" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="95112954" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="54226541" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="95112954" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="54226541" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="95112954" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="54226541" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="95112954" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="54226541" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="95112954" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="54226541" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="95112954" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="54226541" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="95112954" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="55080826">
+  <w:abstractNum w:abstractNumId="51614765">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="30280119">
+    <w:lvl w:ilvl="0" w:tplc="56593089">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="30280119" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="56593089" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="30280119" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="56593089" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="30280119" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="56593089" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="30280119" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="56593089" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="30280119" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="56593089" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="30280119" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="56593089" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="30280119" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="56593089" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="30280119" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="56593089" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="55080825">
+  <w:abstractNum w:abstractNumId="51614764">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="83258574">
+    <w:lvl w:ilvl="0" w:tplc="48962418">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8092,58 +8092,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="55080825">
-    <w:abstractNumId w:val="55080825"/>
+  <w:num w:numId="51614764">
+    <w:abstractNumId w:val="51614764"/>
   </w:num>
-  <w:num w:numId="55080826">
-    <w:abstractNumId w:val="55080826"/>
+  <w:num w:numId="51614765">
+    <w:abstractNumId w:val="51614765"/>
   </w:num>
-  <w:num w:numId="941830217">
-    <w:abstractNumId w:val="941830217"/>
+  <w:num w:numId="353430388">
+    <w:abstractNumId w:val="353430388"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19693,51 +19693,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId584182247" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId660443660" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId27206a910765f3dd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNO/" TargetMode="External"/><Relationship Id="rId64216a910765f3e14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNO/categorization" TargetMode="External"/><Relationship Id="rId57726a91076600902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNO/photos" TargetMode="External"/><Relationship Id="rId16066a91076603ed3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId77226a910766044e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId64436a910766007e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64436a910766007e1.jpg"/><Relationship Id="rId97836a91076601d2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97836a91076601d2d.jpg"/><Relationship Id="rId88466a910766045b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88466a910766045b5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId529205283" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId907720144" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId17916aabb65cc98b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNO/" TargetMode="External"/><Relationship Id="rId11796aabb65cc98f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNO/categorization" TargetMode="External"/><Relationship Id="rId11876aabb65cca2c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNO/photos" TargetMode="External"/><Relationship Id="rId38406aabb65ccd455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId86186aabb65ccdb8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId11926aabb65cca169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11926aabb65cca169.jpg"/><Relationship Id="rId88116aabb65ccb1c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88116aabb65ccb1c3.jpg"/><Relationship Id="rId94426aabb65ccdc6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94426aabb65ccdc6a.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>