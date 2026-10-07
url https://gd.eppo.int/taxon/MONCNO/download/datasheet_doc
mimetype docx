--- v16 (2026-09-17)
+++ v17 (2026-10-07)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Kirby</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> northeastern sawyer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17916aabb65cc98b0" w:history="1">
+            <w:hyperlink r:id="rId59856ac682342f236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11796aabb65cc98f5" w:history="1">
+            <w:hyperlink r:id="rId45996ac682342f27f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MONCNO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="17908128" name="name62616aabb65cca16b" descr="2415.jpg"/>
+                  <wp:docPr id="62845419" name="name65076ac682342fbe2" descr="2415.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2415.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId11926aabb65cca169" cstate="print"/>
+                          <a:blip r:embed="rId81136ac682342fbe0" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId11876aabb65cca2c7" w:history="1">
+            <w:hyperlink r:id="rId72146ac682342fd35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -956,63 +956,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. it has a relatively broad distribution being recorded from 22 US states and 11 Canadian provinces.  It is not known to have spread outside its native range.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="30208436" name="name26596aabb65ccb1c6" descr="MONCNO_distribution_map.jpg"/>
+            <wp:docPr id="11851796" name="name74516ac6823430af7" descr="MONCNO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONCNO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId88116aabb65ccb1c3" cstate="print"/>
+                    <a:blip r:embed="rId13126ac6823430af4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1824,151 +1824,151 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. (Wilson, 1975):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="353430388"/>
+          <w:numId w:val="37828823"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Slits chewed by adult female for egg laying in the bark, although only a minority of these may have eggs in them,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="353430388"/>
+          <w:numId w:val="37828823"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scoring in the xylem and phloem caused by larval feeding,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="353430388"/>
+          <w:numId w:val="37828823"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frass – the waste expelled by feeding larvae from trees,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="353430388"/>
+          <w:numId w:val="37828823"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oval shaped holes made by larvae as they bore deeper into sap wood,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="353430388"/>
+          <w:numId w:val="37828823"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Circular exit holes created by adults.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
@@ -5957,51 +5957,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2029-34.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gibson K (2010) Management guide for sawyer beetles. Forest Health Protection and State Forewsy Organisations, Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38406aabb65ccd455" w:history="1">
+      <w:hyperlink r:id="rId33126ac6823435157" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6915,51 +6915,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus notatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86186aabb65ccdb8c" w:history="1">
+      <w:hyperlink r:id="rId89146ac68234358fa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6972,63 +6972,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="88531207" name="name88016aabb65ccdc6b" descr="eu_funding_250.png"/>
+            <wp:docPr id="35773809" name="name40156ac6823435daf" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId94426aabb65ccdc6a" cstate="print"/>
+                    <a:blip r:embed="rId27066ac6823435dad" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7126,221 +7126,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="353430388">
+  <w:abstractNum w:abstractNumId="37828823">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="95112954">
+    <w:lvl w:ilvl="0" w:tplc="94902884">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="95112954" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="94902884" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="95112954" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="94902884" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="95112954" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="94902884" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="95112954" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="94902884" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="95112954" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="94902884" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="95112954" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="94902884" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="95112954" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="94902884" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="95112954" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="94902884" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="51614765">
+  <w:abstractNum w:abstractNumId="88454145">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="56593089">
+    <w:lvl w:ilvl="0" w:tplc="91457241">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="56593089" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="91457241" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="56593089" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="91457241" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="56593089" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="91457241" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="56593089" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="91457241" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="56593089" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="91457241" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="56593089" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="91457241" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="56593089" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="91457241" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="56593089" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="91457241" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="51614764">
+  <w:abstractNum w:abstractNumId="88454144">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="48962418">
+    <w:lvl w:ilvl="0" w:tplc="73819443">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8092,58 +8092,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="51614764">
-    <w:abstractNumId w:val="51614764"/>
+  <w:num w:numId="88454144">
+    <w:abstractNumId w:val="88454144"/>
   </w:num>
-  <w:num w:numId="51614765">
-    <w:abstractNumId w:val="51614765"/>
+  <w:num w:numId="88454145">
+    <w:abstractNumId w:val="88454145"/>
   </w:num>
-  <w:num w:numId="353430388">
-    <w:abstractNumId w:val="353430388"/>
+  <w:num w:numId="37828823">
+    <w:abstractNumId w:val="37828823"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19693,51 +19693,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId529205283" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId907720144" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId17916aabb65cc98b0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNO/" TargetMode="External"/><Relationship Id="rId11796aabb65cc98f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNO/categorization" TargetMode="External"/><Relationship Id="rId11876aabb65cca2c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNO/photos" TargetMode="External"/><Relationship Id="rId38406aabb65ccd455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId86186aabb65ccdb8c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId11926aabb65cca169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId11926aabb65cca169.jpg"/><Relationship Id="rId88116aabb65ccb1c3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88116aabb65ccb1c3.jpg"/><Relationship Id="rId94426aabb65ccdc6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94426aabb65ccdc6a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId636130103" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId904577260" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId59856ac682342f236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNO/" TargetMode="External"/><Relationship Id="rId45996ac682342f27f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNO/categorization" TargetMode="External"/><Relationship Id="rId72146ac682342fd35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNO/photos" TargetMode="External"/><Relationship Id="rId33126ac6823435157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId89146ac68234358fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId81136ac682342fbe0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81136ac682342fbe0.jpg"/><Relationship Id="rId13126ac6823430af4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13126ac6823430af4.jpg"/><Relationship Id="rId27066ac6823435dad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId27066ac6823435dad.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>