--- v7 (2026-03-18)
+++ v8 (2026-04-07)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Kirby</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> northeastern sawyer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId756869ba8051c5e80" w:history="1">
+            <w:hyperlink r:id="rId894969d53d13d5bae" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId870769ba8051c5ec5" w:history="1">
+            <w:hyperlink r:id="rId354869d53d13d5bf6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MONCNO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="97736134" name="name455869ba8051c6508" descr="2415.jpg"/>
+                  <wp:docPr id="1658047" name="name213569d53d13d7cb9" descr="2415.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2415.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId911969ba8051c6506" cstate="print"/>
+                          <a:blip r:embed="rId489669d53d13d7cb6" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId500969ba8051c6646" w:history="1">
+            <w:hyperlink r:id="rId456069d53d13d7ebe" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -956,63 +956,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. it has a relatively broad distribution being recorded from 22 US states and 11 Canadian provinces.  It is not known to have spread outside its native range.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="96160042" name="name350369ba8051c767a" descr="MONCNO_distribution_map.jpg"/>
+            <wp:docPr id="28451831" name="name486269d53d13dab84" descr="MONCNO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONCNO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId882769ba8051c7678" cstate="print"/>
+                    <a:blip r:embed="rId818569d53d13dab81" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1824,151 +1824,151 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. (Wilson, 1975):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="694122246"/>
+          <w:numId w:val="342251970"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Slits chewed by adult female for egg laying in the bark, although only a minority of these may have eggs in them,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="694122246"/>
+          <w:numId w:val="342251970"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scoring in the xylem and phloem caused by larval feeding,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="694122246"/>
+          <w:numId w:val="342251970"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frass – the waste expelled by feeding larvae from trees,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="694122246"/>
+          <w:numId w:val="342251970"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oval shaped holes made by larvae as they bore deeper into sap wood,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="694122246"/>
+          <w:numId w:val="342251970"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Circular exit holes created by adults.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
@@ -5957,51 +5957,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2029-34.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gibson K (2010) Management guide for sawyer beetles. Forest Health Protection and State Forewsy Organisations, Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId735769ba8051c9c6d" w:history="1">
+      <w:hyperlink r:id="rId268069d53d13e0bce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6915,51 +6915,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus notatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId728169ba8051ca2a3" w:history="1">
+      <w:hyperlink r:id="rId539069d53d13e1498" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6972,63 +6972,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="58193655" name="name904969ba8051ca35b" descr="eu_funding_250.png"/>
+            <wp:docPr id="14463256" name="name105769d53d13e156c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId292569ba8051ca359" cstate="print"/>
+                    <a:blip r:embed="rId965769d53d13e156b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7126,221 +7126,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="694122246">
+  <w:abstractNum w:abstractNumId="342251970">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="63243793">
+    <w:lvl w:ilvl="0" w:tplc="71064643">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="63243793" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="71064643" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="63243793" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="71064643" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="63243793" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="71064643" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="63243793" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="71064643" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="63243793" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="71064643" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="63243793" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="71064643" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="63243793" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="71064643" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="63243793" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="71064643" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="60790718">
+  <w:abstractNum w:abstractNumId="84849540">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="51138923">
+    <w:lvl w:ilvl="0" w:tplc="13594038">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="51138923" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="13594038" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="51138923" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="13594038" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="51138923" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="13594038" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="51138923" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="13594038" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="51138923" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="13594038" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="51138923" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="13594038" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="51138923" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="13594038" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="51138923" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="13594038" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="60790717">
+  <w:abstractNum w:abstractNumId="84849539">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="98557200">
+    <w:lvl w:ilvl="0" w:tplc="58464860">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8092,58 +8092,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="60790717">
-    <w:abstractNumId w:val="60790717"/>
+  <w:num w:numId="84849539">
+    <w:abstractNumId w:val="84849539"/>
   </w:num>
-  <w:num w:numId="60790718">
-    <w:abstractNumId w:val="60790718"/>
+  <w:num w:numId="84849540">
+    <w:abstractNumId w:val="84849540"/>
   </w:num>
-  <w:num w:numId="694122246">
-    <w:abstractNumId w:val="694122246"/>
+  <w:num w:numId="342251970">
+    <w:abstractNumId w:val="342251970"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19693,51 +19693,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId795958935" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId381268060" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId756869ba8051c5e80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNO/" TargetMode="External"/><Relationship Id="rId870769ba8051c5ec5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNO/categorization" TargetMode="External"/><Relationship Id="rId500969ba8051c6646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNO/photos" TargetMode="External"/><Relationship Id="rId735769ba8051c9c6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId728169ba8051ca2a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId911969ba8051c6506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId911969ba8051c6506.jpg"/><Relationship Id="rId882769ba8051c7678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId882769ba8051c7678.jpg"/><Relationship Id="rId292569ba8051ca359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId292569ba8051ca359.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId439560625" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId424643489" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId894969d53d13d5bae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNO/" TargetMode="External"/><Relationship Id="rId354869d53d13d5bf6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNO/categorization" TargetMode="External"/><Relationship Id="rId456069d53d13d7ebe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNO/photos" TargetMode="External"/><Relationship Id="rId268069d53d13e0bce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId539069d53d13e1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId489669d53d13d7cb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId489669d53d13d7cb6.jpg"/><Relationship Id="rId818569d53d13dab81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId818569d53d13dab81.jpg"/><Relationship Id="rId965769d53d13e156b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId965769d53d13e156b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>