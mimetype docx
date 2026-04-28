--- v8 (2026-04-07)
+++ v9 (2026-04-28)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Kirby</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> northeastern sawyer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId894969d53d13d5bae" w:history="1">
+            <w:hyperlink r:id="rId914069f00b06cf712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354869d53d13d5bf6" w:history="1">
+            <w:hyperlink r:id="rId832469f00b06cf756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MONCNO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="1658047" name="name213569d53d13d7cb9" descr="2415.jpg"/>
+                  <wp:docPr id="35682250" name="name508469f00b06cfcfd" descr="2415.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2415.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId489669d53d13d7cb6" cstate="print"/>
+                          <a:blip r:embed="rId716569f00b06cfcfb" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId456069d53d13d7ebe" w:history="1">
+            <w:hyperlink r:id="rId744269f00b06cfe2d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -956,63 +956,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. it has a relatively broad distribution being recorded from 22 US states and 11 Canadian provinces.  It is not known to have spread outside its native range.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="28451831" name="name486269d53d13dab84" descr="MONCNO_distribution_map.jpg"/>
+            <wp:docPr id="63723419" name="name196069f00b06d13aa" descr="MONCNO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONCNO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId818569d53d13dab81" cstate="print"/>
+                    <a:blip r:embed="rId501269f00b06d13a8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1824,151 +1824,151 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. (Wilson, 1975):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="342251970"/>
+          <w:numId w:val="367983503"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Slits chewed by adult female for egg laying in the bark, although only a minority of these may have eggs in them,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="342251970"/>
+          <w:numId w:val="367983503"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scoring in the xylem and phloem caused by larval feeding,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="342251970"/>
+          <w:numId w:val="367983503"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frass – the waste expelled by feeding larvae from trees,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="342251970"/>
+          <w:numId w:val="367983503"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oval shaped holes made by larvae as they bore deeper into sap wood,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="342251970"/>
+          <w:numId w:val="367983503"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Circular exit holes created by adults.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
@@ -5957,51 +5957,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2029-34.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gibson K (2010) Management guide for sawyer beetles. Forest Health Protection and State Forewsy Organisations, Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId268069d53d13e0bce" w:history="1">
+      <w:hyperlink r:id="rId138469f00b06d3572" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6915,51 +6915,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus notatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId539069d53d13e1498" w:history="1">
+      <w:hyperlink r:id="rId624669f00b06d3ba7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6972,63 +6972,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="14463256" name="name105769d53d13e156c" descr="eu_funding_250.png"/>
+            <wp:docPr id="44082458" name="name738869f00b06d3c6d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId965769d53d13e156b" cstate="print"/>
+                    <a:blip r:embed="rId523169f00b06d3c6c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7126,221 +7126,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="342251970">
+  <w:abstractNum w:abstractNumId="367983503">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="71064643">
+    <w:lvl w:ilvl="0" w:tplc="39094076">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="71064643" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="39094076" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="71064643" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="39094076" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="71064643" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="39094076" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="71064643" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="39094076" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="71064643" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="39094076" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="71064643" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="39094076" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="71064643" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="39094076" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="71064643" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="39094076" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="84849540">
+  <w:abstractNum w:abstractNumId="81056349">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="13594038">
+    <w:lvl w:ilvl="0" w:tplc="85832368">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="13594038" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="85832368" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="13594038" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="85832368" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="13594038" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="85832368" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="13594038" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="85832368" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="13594038" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="85832368" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="13594038" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="85832368" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="13594038" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="85832368" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="13594038" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="85832368" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="84849539">
+  <w:abstractNum w:abstractNumId="81056348">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="58464860">
+    <w:lvl w:ilvl="0" w:tplc="85744046">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8092,58 +8092,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="84849539">
-    <w:abstractNumId w:val="84849539"/>
+  <w:num w:numId="81056348">
+    <w:abstractNumId w:val="81056348"/>
   </w:num>
-  <w:num w:numId="84849540">
-    <w:abstractNumId w:val="84849540"/>
+  <w:num w:numId="81056349">
+    <w:abstractNumId w:val="81056349"/>
   </w:num>
-  <w:num w:numId="342251970">
-    <w:abstractNumId w:val="342251970"/>
+  <w:num w:numId="367983503">
+    <w:abstractNumId w:val="367983503"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19693,51 +19693,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId439560625" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId424643489" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId894969d53d13d5bae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNO/" TargetMode="External"/><Relationship Id="rId354869d53d13d5bf6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNO/categorization" TargetMode="External"/><Relationship Id="rId456069d53d13d7ebe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNO/photos" TargetMode="External"/><Relationship Id="rId268069d53d13e0bce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId539069d53d13e1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId489669d53d13d7cb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId489669d53d13d7cb6.jpg"/><Relationship Id="rId818569d53d13dab81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId818569d53d13dab81.jpg"/><Relationship Id="rId965769d53d13e156b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId965769d53d13e156b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId312599943" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId581141318" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId914069f00b06cf712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNO/" TargetMode="External"/><Relationship Id="rId832469f00b06cf756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNO/categorization" TargetMode="External"/><Relationship Id="rId744269f00b06cfe2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNO/photos" TargetMode="External"/><Relationship Id="rId138469f00b06d3572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId624669f00b06d3ba7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId716569f00b06cfcfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId716569f00b06cfcfb.jpg"/><Relationship Id="rId501269f00b06d13a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId501269f00b06d13a8.jpg"/><Relationship Id="rId523169f00b06d3c6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId523169f00b06d3c6c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>