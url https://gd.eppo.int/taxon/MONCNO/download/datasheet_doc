--- v9 (2026-04-28)
+++ v10 (2026-05-18)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Kirby</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> northeastern sawyer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId914069f00b06cf712" w:history="1">
+            <w:hyperlink r:id="rId79416a0aaead1f0b9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId832469f00b06cf756" w:history="1">
+            <w:hyperlink r:id="rId48346a0aaead1f101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MONCNO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="35682250" name="name508469f00b06cfcfd" descr="2415.jpg"/>
+                  <wp:docPr id="43954953" name="name69116a0aaead1f992" descr="2415.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2415.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId716569f00b06cfcfb" cstate="print"/>
+                          <a:blip r:embed="rId43026a0aaead1f990" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId744269f00b06cfe2d" w:history="1">
+            <w:hyperlink r:id="rId32856a0aaead1face" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -956,63 +956,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. it has a relatively broad distribution being recorded from 22 US states and 11 Canadian provinces.  It is not known to have spread outside its native range.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="63723419" name="name196069f00b06d13aa" descr="MONCNO_distribution_map.jpg"/>
+            <wp:docPr id="13055406" name="name17056a0aaead20a10" descr="MONCNO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONCNO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId501269f00b06d13a8" cstate="print"/>
+                    <a:blip r:embed="rId49616a0aaead20a0d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1824,151 +1824,151 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. (Wilson, 1975):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="367983503"/>
+          <w:numId w:val="724597536"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Slits chewed by adult female for egg laying in the bark, although only a minority of these may have eggs in them,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="367983503"/>
+          <w:numId w:val="724597536"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scoring in the xylem and phloem caused by larval feeding,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="367983503"/>
+          <w:numId w:val="724597536"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frass – the waste expelled by feeding larvae from trees,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="367983503"/>
+          <w:numId w:val="724597536"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oval shaped holes made by larvae as they bore deeper into sap wood,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="367983503"/>
+          <w:numId w:val="724597536"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Circular exit holes created by adults.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
@@ -5957,51 +5957,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2029-34.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gibson K (2010) Management guide for sawyer beetles. Forest Health Protection and State Forewsy Organisations, Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId138469f00b06d3572" w:history="1">
+      <w:hyperlink r:id="rId68356a0aaead22d24" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6915,51 +6915,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus notatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId624669f00b06d3ba7" w:history="1">
+      <w:hyperlink r:id="rId95056a0aaead2340f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6972,63 +6972,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="44082458" name="name738869f00b06d3c6d" descr="eu_funding_250.png"/>
+            <wp:docPr id="91080233" name="name17546a0aaead234c8" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId523169f00b06d3c6c" cstate="print"/>
+                    <a:blip r:embed="rId13576a0aaead234c7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7126,221 +7126,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="367983503">
+  <w:abstractNum w:abstractNumId="724597536">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="39094076">
+    <w:lvl w:ilvl="0" w:tplc="34921629">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="39094076" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="34921629" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="39094076" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="34921629" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="39094076" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="34921629" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="39094076" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="34921629" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="39094076" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="34921629" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="39094076" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="34921629" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="39094076" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="34921629" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="39094076" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="34921629" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="81056349">
+  <w:abstractNum w:abstractNumId="21226857">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="85832368">
+    <w:lvl w:ilvl="0" w:tplc="92900682">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="85832368" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="92900682" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="85832368" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="92900682" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="85832368" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="92900682" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="85832368" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="92900682" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="85832368" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="92900682" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="85832368" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="92900682" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="85832368" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="92900682" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="85832368" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="92900682" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="81056348">
+  <w:abstractNum w:abstractNumId="21226856">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="85744046">
+    <w:lvl w:ilvl="0" w:tplc="33312288">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8092,58 +8092,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="81056348">
-    <w:abstractNumId w:val="81056348"/>
+  <w:num w:numId="21226856">
+    <w:abstractNumId w:val="21226856"/>
   </w:num>
-  <w:num w:numId="81056349">
-    <w:abstractNumId w:val="81056349"/>
+  <w:num w:numId="21226857">
+    <w:abstractNumId w:val="21226857"/>
   </w:num>
-  <w:num w:numId="367983503">
-    <w:abstractNumId w:val="367983503"/>
+  <w:num w:numId="724597536">
+    <w:abstractNumId w:val="724597536"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19693,51 +19693,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId312599943" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId581141318" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId914069f00b06cf712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNO/" TargetMode="External"/><Relationship Id="rId832469f00b06cf756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNO/categorization" TargetMode="External"/><Relationship Id="rId744269f00b06cfe2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNO/photos" TargetMode="External"/><Relationship Id="rId138469f00b06d3572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId624669f00b06d3ba7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId716569f00b06cfcfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId716569f00b06cfcfb.jpg"/><Relationship Id="rId501269f00b06d13a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId501269f00b06d13a8.jpg"/><Relationship Id="rId523169f00b06d3c6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId523169f00b06d3c6c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId237429090" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId841455037" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId79416a0aaead1f0b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNO/" TargetMode="External"/><Relationship Id="rId48346a0aaead1f101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNO/categorization" TargetMode="External"/><Relationship Id="rId32856a0aaead1face" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNO/photos" TargetMode="External"/><Relationship Id="rId68356a0aaead22d24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId95056a0aaead2340f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId43026a0aaead1f990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43026a0aaead1f990.jpg"/><Relationship Id="rId49616a0aaead20a0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49616a0aaead20a0d.jpg"/><Relationship Id="rId13576a0aaead234c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13576a0aaead234c7.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>