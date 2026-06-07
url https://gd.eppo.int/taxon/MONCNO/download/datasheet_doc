--- v10 (2026-05-18)
+++ v11 (2026-06-07)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Kirby</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> northeastern sawyer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79416a0aaead1f0b9" w:history="1">
+            <w:hyperlink r:id="rId34046a25c8f7e9330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48346a0aaead1f101" w:history="1">
+            <w:hyperlink r:id="rId12256a25c8f7e9376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MONCNO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="43954953" name="name69116a0aaead1f992" descr="2415.jpg"/>
+                  <wp:docPr id="62469498" name="name79996a25c8f7e9af9" descr="2415.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2415.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId43026a0aaead1f990" cstate="print"/>
+                          <a:blip r:embed="rId60016a25c8f7e9af8" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId32856a0aaead1face" w:history="1">
+            <w:hyperlink r:id="rId71206a25c8f7e9c1d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -956,63 +956,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. it has a relatively broad distribution being recorded from 22 US states and 11 Canadian provinces.  It is not known to have spread outside its native range.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="13055406" name="name17056a0aaead20a10" descr="MONCNO_distribution_map.jpg"/>
+            <wp:docPr id="2912542" name="name44576a25c8f7eaefc" descr="MONCNO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONCNO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId49616a0aaead20a0d" cstate="print"/>
+                    <a:blip r:embed="rId53426a25c8f7eaef9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1824,151 +1824,151 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. (Wilson, 1975):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="724597536"/>
+          <w:numId w:val="657721405"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Slits chewed by adult female for egg laying in the bark, although only a minority of these may have eggs in them,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="724597536"/>
+          <w:numId w:val="657721405"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scoring in the xylem and phloem caused by larval feeding,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="724597536"/>
+          <w:numId w:val="657721405"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frass – the waste expelled by feeding larvae from trees,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="724597536"/>
+          <w:numId w:val="657721405"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oval shaped holes made by larvae as they bore deeper into sap wood,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="724597536"/>
+          <w:numId w:val="657721405"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Circular exit holes created by adults.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
@@ -5957,51 +5957,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2029-34.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gibson K (2010) Management guide for sawyer beetles. Forest Health Protection and State Forewsy Organisations, Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68356a0aaead22d24" w:history="1">
+      <w:hyperlink r:id="rId50056a25c8f7ed0b2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6915,51 +6915,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus notatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95056a0aaead2340f" w:history="1">
+      <w:hyperlink r:id="rId52506a25c8f7ed739" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6972,63 +6972,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="91080233" name="name17546a0aaead234c8" descr="eu_funding_250.png"/>
+            <wp:docPr id="72319349" name="name40536a25c8f7ed82d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13576a0aaead234c7" cstate="print"/>
+                    <a:blip r:embed="rId97426a25c8f7ed82b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7126,221 +7126,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="724597536">
+  <w:abstractNum w:abstractNumId="657721405">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="34921629">
+    <w:lvl w:ilvl="0" w:tplc="28515388">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="34921629" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="28515388" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="34921629" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="28515388" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="34921629" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="28515388" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="34921629" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="28515388" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="34921629" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="28515388" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="34921629" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="28515388" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="34921629" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="28515388" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="34921629" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="28515388" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21226857">
+  <w:abstractNum w:abstractNumId="72314852">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="92900682">
+    <w:lvl w:ilvl="0" w:tplc="73148532">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="92900682" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="73148532" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="92900682" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="73148532" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="92900682" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="73148532" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="92900682" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="73148532" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="92900682" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="73148532" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="92900682" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="73148532" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="92900682" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="73148532" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="92900682" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="73148532" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21226856">
+  <w:abstractNum w:abstractNumId="72314851">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="33312288">
+    <w:lvl w:ilvl="0" w:tplc="71751123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8092,58 +8092,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="21226856">
-    <w:abstractNumId w:val="21226856"/>
+  <w:num w:numId="72314851">
+    <w:abstractNumId w:val="72314851"/>
   </w:num>
-  <w:num w:numId="21226857">
-    <w:abstractNumId w:val="21226857"/>
+  <w:num w:numId="72314852">
+    <w:abstractNumId w:val="72314852"/>
   </w:num>
-  <w:num w:numId="724597536">
-    <w:abstractNumId w:val="724597536"/>
+  <w:num w:numId="657721405">
+    <w:abstractNumId w:val="657721405"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19693,51 +19693,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId237429090" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId841455037" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId79416a0aaead1f0b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNO/" TargetMode="External"/><Relationship Id="rId48346a0aaead1f101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNO/categorization" TargetMode="External"/><Relationship Id="rId32856a0aaead1face" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNO/photos" TargetMode="External"/><Relationship Id="rId68356a0aaead22d24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId95056a0aaead2340f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId43026a0aaead1f990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43026a0aaead1f990.jpg"/><Relationship Id="rId49616a0aaead20a0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49616a0aaead20a0d.jpg"/><Relationship Id="rId13576a0aaead234c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13576a0aaead234c7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId245700401" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId146405446" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId34046a25c8f7e9330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNO/" TargetMode="External"/><Relationship Id="rId12256a25c8f7e9376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNO/categorization" TargetMode="External"/><Relationship Id="rId71206a25c8f7e9c1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNO/photos" TargetMode="External"/><Relationship Id="rId50056a25c8f7ed0b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId52506a25c8f7ed739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId60016a25c8f7e9af8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60016a25c8f7e9af8.jpg"/><Relationship Id="rId53426a25c8f7eaef9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53426a25c8f7eaef9.jpg"/><Relationship Id="rId97426a25c8f7ed82b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97426a25c8f7ed82b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>