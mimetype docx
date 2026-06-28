--- v11 (2026-06-07)
+++ v12 (2026-06-28)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Kirby</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> northeastern sawyer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34046a25c8f7e9330" w:history="1">
+            <w:hyperlink r:id="rId56546a408477cfd03" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12256a25c8f7e9376" w:history="1">
+            <w:hyperlink r:id="rId91626a408477cfd48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MONCNO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="62469498" name="name79996a25c8f7e9af9" descr="2415.jpg"/>
+                  <wp:docPr id="40953131" name="name72186a408477d05b7" descr="2415.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2415.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId60016a25c8f7e9af8" cstate="print"/>
+                          <a:blip r:embed="rId17756a408477d05b4" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId71206a25c8f7e9c1d" w:history="1">
+            <w:hyperlink r:id="rId35766a408477d06e1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -956,63 +956,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. it has a relatively broad distribution being recorded from 22 US states and 11 Canadian provinces.  It is not known to have spread outside its native range.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="2912542" name="name44576a25c8f7eaefc" descr="MONCNO_distribution_map.jpg"/>
+            <wp:docPr id="75353711" name="name22486a408477d1508" descr="MONCNO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONCNO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId53426a25c8f7eaef9" cstate="print"/>
+                    <a:blip r:embed="rId76626a408477d1506" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1824,151 +1824,151 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. (Wilson, 1975):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="657721405"/>
+          <w:numId w:val="850081998"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Slits chewed by adult female for egg laying in the bark, although only a minority of these may have eggs in them,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="657721405"/>
+          <w:numId w:val="850081998"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scoring in the xylem and phloem caused by larval feeding,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="657721405"/>
+          <w:numId w:val="850081998"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frass – the waste expelled by feeding larvae from trees,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="657721405"/>
+          <w:numId w:val="850081998"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oval shaped holes made by larvae as they bore deeper into sap wood,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="657721405"/>
+          <w:numId w:val="850081998"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Circular exit holes created by adults.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
@@ -5957,51 +5957,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2029-34.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gibson K (2010) Management guide for sawyer beetles. Forest Health Protection and State Forewsy Organisations, Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50056a25c8f7ed0b2" w:history="1">
+      <w:hyperlink r:id="rId86556a408477d371c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6915,51 +6915,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus notatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52506a25c8f7ed739" w:history="1">
+      <w:hyperlink r:id="rId36106a408477d3d57" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6972,63 +6972,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="72319349" name="name40536a25c8f7ed82d" descr="eu_funding_250.png"/>
+            <wp:docPr id="34482404" name="name28346a408477d3e1c" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId97426a25c8f7ed82b" cstate="print"/>
+                    <a:blip r:embed="rId92996a408477d3e1a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7126,221 +7126,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="657721405">
+  <w:abstractNum w:abstractNumId="850081998">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="28515388">
+    <w:lvl w:ilvl="0" w:tplc="46183923">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="28515388" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="46183923" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="28515388" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="46183923" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="28515388" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="46183923" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="28515388" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="46183923" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="28515388" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="46183923" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="28515388" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="46183923" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="28515388" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="46183923" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="28515388" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="46183923" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="72314852">
+  <w:abstractNum w:abstractNumId="53381541">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="73148532">
+    <w:lvl w:ilvl="0" w:tplc="45679636">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="73148532" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="45679636" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="73148532" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="45679636" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="73148532" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="45679636" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="73148532" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="45679636" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="73148532" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="45679636" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="73148532" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="45679636" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="73148532" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="45679636" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="73148532" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="45679636" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="72314851">
+  <w:abstractNum w:abstractNumId="53381540">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="71751123">
+    <w:lvl w:ilvl="0" w:tplc="35488866">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8092,58 +8092,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="72314851">
-    <w:abstractNumId w:val="72314851"/>
+  <w:num w:numId="53381540">
+    <w:abstractNumId w:val="53381540"/>
   </w:num>
-  <w:num w:numId="72314852">
-    <w:abstractNumId w:val="72314852"/>
+  <w:num w:numId="53381541">
+    <w:abstractNumId w:val="53381541"/>
   </w:num>
-  <w:num w:numId="657721405">
-    <w:abstractNumId w:val="657721405"/>
+  <w:num w:numId="850081998">
+    <w:abstractNumId w:val="850081998"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19693,51 +19693,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId245700401" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId146405446" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId34046a25c8f7e9330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNO/" TargetMode="External"/><Relationship Id="rId12256a25c8f7e9376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNO/categorization" TargetMode="External"/><Relationship Id="rId71206a25c8f7e9c1d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNO/photos" TargetMode="External"/><Relationship Id="rId50056a25c8f7ed0b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId52506a25c8f7ed739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId60016a25c8f7e9af8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60016a25c8f7e9af8.jpg"/><Relationship Id="rId53426a25c8f7eaef9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53426a25c8f7eaef9.jpg"/><Relationship Id="rId97426a25c8f7ed82b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97426a25c8f7ed82b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId144867397" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId274206574" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId56546a408477cfd03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNO/" TargetMode="External"/><Relationship Id="rId91626a408477cfd48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNO/categorization" TargetMode="External"/><Relationship Id="rId35766a408477d06e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNO/photos" TargetMode="External"/><Relationship Id="rId86556a408477d371c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId36106a408477d3d57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId17756a408477d05b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17756a408477d05b4.jpg"/><Relationship Id="rId76626a408477d1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76626a408477d1506.jpg"/><Relationship Id="rId92996a408477d3e1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92996a408477d3e1a.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>