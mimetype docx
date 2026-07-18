--- v12 (2026-06-28)
+++ v13 (2026-07-18)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Kirby</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> northeastern sawyer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56546a408477cfd03" w:history="1">
+            <w:hyperlink r:id="rId88266a5c007acc60c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91626a408477cfd48" w:history="1">
+            <w:hyperlink r:id="rId18496a5c007acc650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MONCNO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="40953131" name="name72186a408477d05b7" descr="2415.jpg"/>
+                  <wp:docPr id="9630808" name="name10016a5c007accd8d" descr="2415.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2415.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId17756a408477d05b4" cstate="print"/>
+                          <a:blip r:embed="rId37906a5c007accd8a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId35766a408477d06e1" w:history="1">
+            <w:hyperlink r:id="rId50086a5c007accece" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -956,63 +956,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. it has a relatively broad distribution being recorded from 22 US states and 11 Canadian provinces.  It is not known to have spread outside its native range.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="75353711" name="name22486a408477d1508" descr="MONCNO_distribution_map.jpg"/>
+            <wp:docPr id="82273615" name="name68596a5c007acdfd8" descr="MONCNO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONCNO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId76626a408477d1506" cstate="print"/>
+                    <a:blip r:embed="rId64026a5c007acdfd1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1824,151 +1824,151 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. (Wilson, 1975):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="850081998"/>
+          <w:numId w:val="879236375"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Slits chewed by adult female for egg laying in the bark, although only a minority of these may have eggs in them,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="850081998"/>
+          <w:numId w:val="879236375"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scoring in the xylem and phloem caused by larval feeding,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="850081998"/>
+          <w:numId w:val="879236375"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frass – the waste expelled by feeding larvae from trees,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="850081998"/>
+          <w:numId w:val="879236375"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oval shaped holes made by larvae as they bore deeper into sap wood,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="850081998"/>
+          <w:numId w:val="879236375"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Circular exit holes created by adults.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
@@ -5957,51 +5957,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2029-34.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gibson K (2010) Management guide for sawyer beetles. Forest Health Protection and State Forewsy Organisations, Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86556a408477d371c" w:history="1">
+      <w:hyperlink r:id="rId25916a5c007ad0983" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6915,51 +6915,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus notatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36106a408477d3d57" w:history="1">
+      <w:hyperlink r:id="rId50396a5c007ad1032" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6972,63 +6972,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="34482404" name="name28346a408477d3e1c" descr="eu_funding_250.png"/>
+            <wp:docPr id="66171089" name="name26416a5c007ad10e3" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId92996a408477d3e1a" cstate="print"/>
+                    <a:blip r:embed="rId50496a5c007ad10e2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7126,221 +7126,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="850081998">
+  <w:abstractNum w:abstractNumId="879236375">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="46183923">
+    <w:lvl w:ilvl="0" w:tplc="80807431">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="46183923" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="80807431" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="46183923" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="80807431" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="46183923" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="80807431" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="46183923" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="80807431" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="46183923" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="80807431" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="46183923" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="80807431" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="46183923" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="80807431" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="46183923" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="80807431" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="53381541">
+  <w:abstractNum w:abstractNumId="49827487">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="45679636">
+    <w:lvl w:ilvl="0" w:tplc="84491763">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="45679636" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="84491763" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="45679636" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="84491763" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="45679636" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="84491763" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="45679636" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="84491763" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="45679636" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="84491763" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="45679636" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="84491763" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="45679636" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="84491763" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="45679636" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="84491763" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="53381540">
+  <w:abstractNum w:abstractNumId="49827486">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="35488866">
+    <w:lvl w:ilvl="0" w:tplc="43063981">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8092,58 +8092,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="53381540">
-    <w:abstractNumId w:val="53381540"/>
+  <w:num w:numId="49827486">
+    <w:abstractNumId w:val="49827486"/>
   </w:num>
-  <w:num w:numId="53381541">
-    <w:abstractNumId w:val="53381541"/>
+  <w:num w:numId="49827487">
+    <w:abstractNumId w:val="49827487"/>
   </w:num>
-  <w:num w:numId="850081998">
-    <w:abstractNumId w:val="850081998"/>
+  <w:num w:numId="879236375">
+    <w:abstractNumId w:val="879236375"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19693,51 +19693,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId144867397" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId274206574" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId56546a408477cfd03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNO/" TargetMode="External"/><Relationship Id="rId91626a408477cfd48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNO/categorization" TargetMode="External"/><Relationship Id="rId35766a408477d06e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNO/photos" TargetMode="External"/><Relationship Id="rId86556a408477d371c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId36106a408477d3d57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId17756a408477d05b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17756a408477d05b4.jpg"/><Relationship Id="rId76626a408477d1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId76626a408477d1506.jpg"/><Relationship Id="rId92996a408477d3e1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92996a408477d3e1a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId375258569" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId517410560" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId88266a5c007acc60c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNO/" TargetMode="External"/><Relationship Id="rId18496a5c007acc650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNO/categorization" TargetMode="External"/><Relationship Id="rId50086a5c007accece" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNO/photos" TargetMode="External"/><Relationship Id="rId25916a5c007ad0983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId50396a5c007ad1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId37906a5c007accd8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37906a5c007accd8a.jpg"/><Relationship Id="rId64026a5c007acdfd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64026a5c007acdfd1.jpg"/><Relationship Id="rId50496a5c007ad10e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50496a5c007ad10e2.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>