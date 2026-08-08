--- v13 (2026-07-18)
+++ v14 (2026-08-08)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Kirby</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> northeastern sawyer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88266a5c007acc60c" w:history="1">
+            <w:hyperlink r:id="rId95506a768c1f1ac91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18496a5c007acc650" w:history="1">
+            <w:hyperlink r:id="rId32006a768c1f1acc2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MONCNO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="9630808" name="name10016a5c007accd8d" descr="2415.jpg"/>
+                  <wp:docPr id="42645034" name="name55606a768c1f1b44d" descr="2415.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2415.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId37906a5c007accd8a" cstate="print"/>
+                          <a:blip r:embed="rId12176a768c1f1b44c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId50086a5c007accece" w:history="1">
+            <w:hyperlink r:id="rId94056a768c1f1b534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -956,63 +956,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. it has a relatively broad distribution being recorded from 22 US states and 11 Canadian provinces.  It is not known to have spread outside its native range.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="82273615" name="name68596a5c007acdfd8" descr="MONCNO_distribution_map.jpg"/>
+            <wp:docPr id="53333186" name="name54986a768c1f1c36f" descr="MONCNO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONCNO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId64026a5c007acdfd1" cstate="print"/>
+                    <a:blip r:embed="rId56826a768c1f1c36d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1824,151 +1824,151 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. (Wilson, 1975):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="879236375"/>
+          <w:numId w:val="149856405"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Slits chewed by adult female for egg laying in the bark, although only a minority of these may have eggs in them,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="879236375"/>
+          <w:numId w:val="149856405"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scoring in the xylem and phloem caused by larval feeding,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="879236375"/>
+          <w:numId w:val="149856405"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frass – the waste expelled by feeding larvae from trees,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="879236375"/>
+          <w:numId w:val="149856405"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oval shaped holes made by larvae as they bore deeper into sap wood,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="879236375"/>
+          <w:numId w:val="149856405"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Circular exit holes created by adults.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
@@ -5957,51 +5957,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2029-34.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gibson K (2010) Management guide for sawyer beetles. Forest Health Protection and State Forewsy Organisations, Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25916a5c007ad0983" w:history="1">
+      <w:hyperlink r:id="rId96416a768c1f1dbd5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6915,51 +6915,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus notatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50396a5c007ad1032" w:history="1">
+      <w:hyperlink r:id="rId67296a768c1f1e072" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6972,63 +6972,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="66171089" name="name26416a5c007ad10e3" descr="eu_funding_250.png"/>
+            <wp:docPr id="47850151" name="name59436a768c1f1e108" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId50496a5c007ad10e2" cstate="print"/>
+                    <a:blip r:embed="rId34986a768c1f1e107" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7126,221 +7126,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="879236375">
+  <w:abstractNum w:abstractNumId="149856405">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="80807431">
+    <w:lvl w:ilvl="0" w:tplc="46165976">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="80807431" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="46165976" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="80807431" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="46165976" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="80807431" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="46165976" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="80807431" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="46165976" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="80807431" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="46165976" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="80807431" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="46165976" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="80807431" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="46165976" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="80807431" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="46165976" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49827487">
+  <w:abstractNum w:abstractNumId="82785889">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="84491763">
+    <w:lvl w:ilvl="0" w:tplc="64375074">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="84491763" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="64375074" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="84491763" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="64375074" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="84491763" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="64375074" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="84491763" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="64375074" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="84491763" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="64375074" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="84491763" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="64375074" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="84491763" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="64375074" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="84491763" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="64375074" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49827486">
+  <w:abstractNum w:abstractNumId="82785888">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="43063981">
+    <w:lvl w:ilvl="0" w:tplc="19724445">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8092,58 +8092,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="49827486">
-    <w:abstractNumId w:val="49827486"/>
+  <w:num w:numId="82785888">
+    <w:abstractNumId w:val="82785888"/>
   </w:num>
-  <w:num w:numId="49827487">
-    <w:abstractNumId w:val="49827487"/>
+  <w:num w:numId="82785889">
+    <w:abstractNumId w:val="82785889"/>
   </w:num>
-  <w:num w:numId="879236375">
-    <w:abstractNumId w:val="879236375"/>
+  <w:num w:numId="149856405">
+    <w:abstractNumId w:val="149856405"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19693,51 +19693,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId375258569" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId517410560" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId88266a5c007acc60c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNO/" TargetMode="External"/><Relationship Id="rId18496a5c007acc650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNO/categorization" TargetMode="External"/><Relationship Id="rId50086a5c007accece" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNO/photos" TargetMode="External"/><Relationship Id="rId25916a5c007ad0983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId50396a5c007ad1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId37906a5c007accd8a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37906a5c007accd8a.jpg"/><Relationship Id="rId64026a5c007acdfd1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64026a5c007acdfd1.jpg"/><Relationship Id="rId50496a5c007ad10e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50496a5c007ad10e2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId458685618" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId891106834" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId95506a768c1f1ac91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNO/" TargetMode="External"/><Relationship Id="rId32006a768c1f1acc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNO/categorization" TargetMode="External"/><Relationship Id="rId94056a768c1f1b534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNO/photos" TargetMode="External"/><Relationship Id="rId96416a768c1f1dbd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId67296a768c1f1e072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId12176a768c1f1b44c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12176a768c1f1b44c.jpg"/><Relationship Id="rId56826a768c1f1c36d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56826a768c1f1c36d.jpg"/><Relationship Id="rId34986a768c1f1e107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34986a768c1f1e107.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>