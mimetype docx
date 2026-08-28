--- v14 (2026-08-08)
+++ v15 (2026-08-28)
@@ -292,88 +292,88 @@
               <w:t xml:space="preserve"> Kirby</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> northeastern sawyer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95506a768c1f1ac91" w:history="1">
+            <w:hyperlink r:id="rId27206a910765f3dd0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32006a768c1f1acc2" w:history="1">
+            <w:hyperlink r:id="rId64216a910765f3e14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -387,86 +387,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MONCNO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="42645034" name="name55606a768c1f1b44d" descr="2415.jpg"/>
+                  <wp:docPr id="21461413" name="name51156a910766007e3" descr="2415.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="2415.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId12176a768c1f1b44c" cstate="print"/>
+                          <a:blip r:embed="rId64436a910766007e1" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId94056a768c1f1b534" w:history="1">
+            <w:hyperlink r:id="rId57726a91076600902" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -956,63 +956,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. it has a relatively broad distribution being recorded from 22 US states and 11 Canadian provinces.  It is not known to have spread outside its native range.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="53333186" name="name54986a768c1f1c36f" descr="MONCNO_distribution_map.jpg"/>
+            <wp:docPr id="14810022" name="name98516a91076601d31" descr="MONCNO_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONCNO_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId56826a768c1f1c36d" cstate="print"/>
+                    <a:blip r:embed="rId97836a91076601d2d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1824,151 +1824,151 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. (Wilson, 1975):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="149856405"/>
+          <w:numId w:val="941830217"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Slits chewed by adult female for egg laying in the bark, although only a minority of these may have eggs in them,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="149856405"/>
+          <w:numId w:val="941830217"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scoring in the xylem and phloem caused by larval feeding,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="149856405"/>
+          <w:numId w:val="941830217"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frass – the waste expelled by feeding larvae from trees,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="149856405"/>
+          <w:numId w:val="941830217"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oval shaped holes made by larvae as they bore deeper into sap wood,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="149856405"/>
+          <w:numId w:val="941830217"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Circular exit holes created by adults.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
@@ -5957,51 +5957,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2029-34.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gibson K (2010) Management guide for sawyer beetles. Forest Health Protection and State Forewsy Organisations, Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96416a768c1f1dbd5" w:history="1">
+      <w:hyperlink r:id="rId16066a91076603ed3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6915,51 +6915,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus notatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67296a768c1f1e072" w:history="1">
+      <w:hyperlink r:id="rId77226a910766044e5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6972,63 +6972,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="47850151" name="name59436a768c1f1e108" descr="eu_funding_250.png"/>
+            <wp:docPr id="36293371" name="name99486a910766045b7" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId34986a768c1f1e107" cstate="print"/>
+                    <a:blip r:embed="rId88466a910766045b5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -7126,221 +7126,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="149856405">
+  <w:abstractNum w:abstractNumId="941830217">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="46165976">
+    <w:lvl w:ilvl="0" w:tplc="54226541">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="46165976" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="54226541" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="46165976" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="54226541" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="46165976" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="54226541" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="46165976" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="54226541" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="46165976" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="54226541" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="46165976" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="54226541" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="46165976" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="54226541" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="46165976" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="54226541" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="82785889">
+  <w:abstractNum w:abstractNumId="55080826">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="64375074">
+    <w:lvl w:ilvl="0" w:tplc="30280119">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="64375074" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="30280119" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="64375074" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="30280119" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="64375074" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="30280119" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="64375074" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="30280119" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="64375074" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="30280119" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="64375074" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="30280119" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="64375074" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="30280119" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="64375074" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="30280119" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="82785888">
+  <w:abstractNum w:abstractNumId="55080825">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="19724445">
+    <w:lvl w:ilvl="0" w:tplc="83258574">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -8092,58 +8092,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="82785888">
-    <w:abstractNumId w:val="82785888"/>
+  <w:num w:numId="55080825">
+    <w:abstractNumId w:val="55080825"/>
   </w:num>
-  <w:num w:numId="82785889">
-    <w:abstractNumId w:val="82785889"/>
+  <w:num w:numId="55080826">
+    <w:abstractNumId w:val="55080826"/>
   </w:num>
-  <w:num w:numId="149856405">
-    <w:abstractNumId w:val="149856405"/>
+  <w:num w:numId="941830217">
+    <w:abstractNumId w:val="941830217"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19693,51 +19693,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId458685618" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId891106834" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId95506a768c1f1ac91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNO/" TargetMode="External"/><Relationship Id="rId32006a768c1f1acc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNO/categorization" TargetMode="External"/><Relationship Id="rId94056a768c1f1b534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNO/photos" TargetMode="External"/><Relationship Id="rId96416a768c1f1dbd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId67296a768c1f1e072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId12176a768c1f1b44c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12176a768c1f1b44c.jpg"/><Relationship Id="rId56826a768c1f1c36d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56826a768c1f1c36d.jpg"/><Relationship Id="rId34986a768c1f1e107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34986a768c1f1e107.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId584182247" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId660443660" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId27206a910765f3dd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNO/" TargetMode="External"/><Relationship Id="rId64216a910765f3e14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNO/categorization" TargetMode="External"/><Relationship Id="rId57726a91076600902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNO/photos" TargetMode="External"/><Relationship Id="rId16066a91076603ed3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId77226a910766044e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId64436a910766007e1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId64436a910766007e1.jpg"/><Relationship Id="rId97836a91076601d2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId97836a91076601d2d.jpg"/><Relationship Id="rId88466a910766045b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88466a910766045b5.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>