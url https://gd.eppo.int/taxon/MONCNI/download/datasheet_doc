--- v16 (2026-08-30)
+++ v17 (2026-09-20)
@@ -202,88 +202,88 @@
               <w:t xml:space="preserve"> Bates</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Cerambycidae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62636a94bb1e75eb9" w:history="1">
+            <w:hyperlink r:id="rId74356aaf70016e798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18046a94bb1e75f00" w:history="1">
+            <w:hyperlink r:id="rId50996aaf70016e7de" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -297,86 +297,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MONCNI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="79553329" name="name37046a94bb1e7689e" descr="13063.jpg"/>
+                  <wp:docPr id="60539987" name="name30756aaf70016f143" descr="13063.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13063.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId90016a94bb1e7689c" cstate="print"/>
+                          <a:blip r:embed="rId83956aaf70016f142" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId79666a94bb1e769e3" w:history="1">
+            <w:hyperlink r:id="rId25476aaf70016f253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -897,63 +897,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">M. nitens </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">prefers ‘cool areas i.e. high latitudes and is not distributed around the Hachioji (Tokyo) area’ (Kanzaki &amp; Akiba, 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="25895265" name="name15696a94bb1e77d9e" descr="MONCNI_distribution_map.jpg"/>
+            <wp:docPr id="35492825" name="name77166aaf700170126" descr="MONCNI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONCNI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId84506a94bb1e77d9a" cstate="print"/>
+                    <a:blip r:embed="rId54926aaf700170123" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1399,151 +1399,151 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. (Wilson, 1975):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="389838378"/>
+          <w:numId w:val="382791753"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Slits chewed by adult female for egg laying in the bark, although only a minority of these may have eggs in them</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="389838378"/>
+          <w:numId w:val="382791753"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scoring in the xylem and phloem caused by larval feeding</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="389838378"/>
+          <w:numId w:val="382791753"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frass – the waste expelled by feeding larvae from trees</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="389838378"/>
+          <w:numId w:val="382791753"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oval shaped holes made by larvae as they bore deeper into sap wood</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="389838378"/>
+          <w:numId w:val="382791753"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Circular exit holes created by adults</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
@@ -5306,51 +5306,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, pp. 563-618. CRC Press, Boca Raton.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gibson K (2010) Management guide for sawyer beetles. USDA Forest Service, 2 pp. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96796a94bb1e79de5" w:history="1">
+      <w:hyperlink r:id="rId37976aaf700171ed1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  (last accessed 2022-09).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5385,51 +5385,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dejean. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Organismic and evolutionary biology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Havard University. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74276a94bb1e79e6d" w:history="1">
+      <w:hyperlink r:id="rId32456aaf700171f53" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://dash.harvard.edu/handle/1/42029751</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2022-09).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5482,51 +5482,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e96611.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IRD (2021) Base de données Titan sur les Cerambycidés ou Longicornes. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16236a94bb1e79f25" w:history="1">
+      <w:hyperlink r:id="rId89916aaf700171ff0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://titan.gbif.fr/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6248,51 +6248,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wilson LF (1975) White spotted sawyer. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forest Pest Leaflet 74</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  USDA, Forest Service. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50176a94bb1e7a42f" w:history="1">
+      <w:hyperlink r:id="rId76536aaf7001724dd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/fsbdev2_043606.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2022-09).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6367,51 +6367,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus nitens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97616a94bb1e7a501" w:history="1">
+      <w:hyperlink r:id="rId87366aaf7001725a3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6424,63 +6424,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="38607924" name="name34786a94bb1e7aa07" descr="eu_funding_250.png"/>
+            <wp:docPr id="18227826" name="name69386aaf700172ac5" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId99966a94bb1e7aa05" cstate="print"/>
+                    <a:blip r:embed="rId82496aaf700172ac3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6578,221 +6578,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="389838378">
+  <w:abstractNum w:abstractNumId="382791753">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="42848778">
+    <w:lvl w:ilvl="0" w:tplc="37276286">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="42848778" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="37276286" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="42848778" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="37276286" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="42848778" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="37276286" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="42848778" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="37276286" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="42848778" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="37276286" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="42848778" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="37276286" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="42848778" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="37276286" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="42848778" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="37276286" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21502395">
+  <w:abstractNum w:abstractNumId="27807347">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="96035392">
+    <w:lvl w:ilvl="0" w:tplc="22743399">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="96035392" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="22743399" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="96035392" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="22743399" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="96035392" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="22743399" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="96035392" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="22743399" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="96035392" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="22743399" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="96035392" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="22743399" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="96035392" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="22743399" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="96035392" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="22743399" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21502394">
+  <w:abstractNum w:abstractNumId="27807346">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="39108393">
+    <w:lvl w:ilvl="0" w:tplc="66293966">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7544,58 +7544,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="21502394">
-    <w:abstractNumId w:val="21502394"/>
+  <w:num w:numId="27807346">
+    <w:abstractNumId w:val="27807346"/>
   </w:num>
-  <w:num w:numId="21502395">
-    <w:abstractNumId w:val="21502395"/>
+  <w:num w:numId="27807347">
+    <w:abstractNumId w:val="27807347"/>
   </w:num>
-  <w:num w:numId="389838378">
-    <w:abstractNumId w:val="389838378"/>
+  <w:num w:numId="382791753">
+    <w:abstractNumId w:val="382791753"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19145,51 +19145,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId522976746" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId425118164" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId62636a94bb1e75eb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNI/" TargetMode="External"/><Relationship Id="rId18046a94bb1e75f00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNI/categorization" TargetMode="External"/><Relationship Id="rId79666a94bb1e769e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNI/photos" TargetMode="External"/><Relationship Id="rId96796a94bb1e79de5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId74276a94bb1e79e6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dash.harvard.edu/handle/1/42029751" TargetMode="External"/><Relationship Id="rId16236a94bb1e79f25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://titan.gbif.fr/" TargetMode="External"/><Relationship Id="rId50176a94bb1e7a42f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/fsbdev2_043606.pdf" TargetMode="External"/><Relationship Id="rId97616a94bb1e7a501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId90016a94bb1e7689c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90016a94bb1e7689c.jpg"/><Relationship Id="rId84506a94bb1e77d9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84506a94bb1e77d9a.jpg"/><Relationship Id="rId99966a94bb1e7aa05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99966a94bb1e7aa05.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId772239507" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId518819952" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId74356aaf70016e798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNI/" TargetMode="External"/><Relationship Id="rId50996aaf70016e7de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNI/categorization" TargetMode="External"/><Relationship Id="rId25476aaf70016f253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNI/photos" TargetMode="External"/><Relationship Id="rId37976aaf700171ed1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId32456aaf700171f53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dash.harvard.edu/handle/1/42029751" TargetMode="External"/><Relationship Id="rId89916aaf700171ff0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://titan.gbif.fr/" TargetMode="External"/><Relationship Id="rId76536aaf7001724dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/fsbdev2_043606.pdf" TargetMode="External"/><Relationship Id="rId87366aaf7001725a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId83956aaf70016f142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83956aaf70016f142.jpg"/><Relationship Id="rId54926aaf700170123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54926aaf700170123.jpg"/><Relationship Id="rId82496aaf700172ac3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82496aaf700172ac3.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>