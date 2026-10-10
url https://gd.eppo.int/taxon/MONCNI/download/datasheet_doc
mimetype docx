--- v17 (2026-09-20)
+++ v18 (2026-10-10)
@@ -202,88 +202,88 @@
               <w:t xml:space="preserve"> Bates</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Cerambycidae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74356aaf70016e798" w:history="1">
+            <w:hyperlink r:id="rId66446aca4041e72a6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50996aaf70016e7de" w:history="1">
+            <w:hyperlink r:id="rId24646aca4041e72ec" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -297,86 +297,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MONCNI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="60539987" name="name30756aaf70016f143" descr="13063.jpg"/>
+                  <wp:docPr id="47779335" name="name78036aca4041e77c3" descr="13063.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13063.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId83956aaf70016f142" cstate="print"/>
+                          <a:blip r:embed="rId50426aca4041e77c1" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId25476aaf70016f253" w:history="1">
+            <w:hyperlink r:id="rId12566aca4041e78bf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -897,63 +897,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">M. nitens </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">prefers ‘cool areas i.e. high latitudes and is not distributed around the Hachioji (Tokyo) area’ (Kanzaki &amp; Akiba, 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="35492825" name="name77166aaf700170126" descr="MONCNI_distribution_map.jpg"/>
+            <wp:docPr id="40850359" name="name14756aca4041e8572" descr="MONCNI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONCNI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId54926aaf700170123" cstate="print"/>
+                    <a:blip r:embed="rId23306aca4041e8570" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1399,151 +1399,151 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. (Wilson, 1975):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="382791753"/>
+          <w:numId w:val="685866044"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Slits chewed by adult female for egg laying in the bark, although only a minority of these may have eggs in them</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="382791753"/>
+          <w:numId w:val="685866044"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scoring in the xylem and phloem caused by larval feeding</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="382791753"/>
+          <w:numId w:val="685866044"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frass – the waste expelled by feeding larvae from trees</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="382791753"/>
+          <w:numId w:val="685866044"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oval shaped holes made by larvae as they bore deeper into sap wood</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="382791753"/>
+          <w:numId w:val="685866044"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Circular exit holes created by adults</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
@@ -5306,51 +5306,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, pp. 563-618. CRC Press, Boca Raton.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gibson K (2010) Management guide for sawyer beetles. USDA Forest Service, 2 pp. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37976aaf700171ed1" w:history="1">
+      <w:hyperlink r:id="rId62046aca4041eae18" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  (last accessed 2022-09).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5385,51 +5385,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dejean. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Organismic and evolutionary biology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Havard University. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32456aaf700171f53" w:history="1">
+      <w:hyperlink r:id="rId97216aca4041eae9e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://dash.harvard.edu/handle/1/42029751</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2022-09).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5482,51 +5482,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e96611.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IRD (2021) Base de données Titan sur les Cerambycidés ou Longicornes. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89916aaf700171ff0" w:history="1">
+      <w:hyperlink r:id="rId23426aca4041eaf3e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://titan.gbif.fr/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6248,51 +6248,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wilson LF (1975) White spotted sawyer. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forest Pest Leaflet 74</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  USDA, Forest Service. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76536aaf7001724dd" w:history="1">
+      <w:hyperlink r:id="rId36236aca4041eb415" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/fsbdev2_043606.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2022-09).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6367,51 +6367,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus nitens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87366aaf7001725a3" w:history="1">
+      <w:hyperlink r:id="rId18086aca4041eb4d7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6424,63 +6424,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="18227826" name="name69386aaf700172ac5" descr="eu_funding_250.png"/>
+            <wp:docPr id="36314121" name="name38296aca4041eb595" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId82496aaf700172ac3" cstate="print"/>
+                    <a:blip r:embed="rId30866aca4041eb594" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6578,221 +6578,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="382791753">
+  <w:abstractNum w:abstractNumId="685866044">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="37276286">
+    <w:lvl w:ilvl="0" w:tplc="19188085">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="37276286" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="19188085" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="37276286" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="19188085" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="37276286" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="19188085" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="37276286" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="19188085" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="37276286" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="19188085" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="37276286" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="19188085" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="37276286" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="19188085" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="37276286" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="19188085" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27807347">
+  <w:abstractNum w:abstractNumId="83476452">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="22743399">
+    <w:lvl w:ilvl="0" w:tplc="62689005">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="22743399" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="62689005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="22743399" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="62689005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="22743399" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="62689005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="22743399" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="62689005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="22743399" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="62689005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="22743399" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="62689005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="22743399" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="62689005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="22743399" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="62689005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27807346">
+  <w:abstractNum w:abstractNumId="83476451">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="66293966">
+    <w:lvl w:ilvl="0" w:tplc="88232434">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7544,58 +7544,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="27807346">
-    <w:abstractNumId w:val="27807346"/>
+  <w:num w:numId="83476451">
+    <w:abstractNumId w:val="83476451"/>
   </w:num>
-  <w:num w:numId="27807347">
-    <w:abstractNumId w:val="27807347"/>
+  <w:num w:numId="83476452">
+    <w:abstractNumId w:val="83476452"/>
   </w:num>
-  <w:num w:numId="382791753">
-    <w:abstractNumId w:val="382791753"/>
+  <w:num w:numId="685866044">
+    <w:abstractNumId w:val="685866044"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19145,51 +19145,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId772239507" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId518819952" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId74356aaf70016e798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNI/" TargetMode="External"/><Relationship Id="rId50996aaf70016e7de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNI/categorization" TargetMode="External"/><Relationship Id="rId25476aaf70016f253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNI/photos" TargetMode="External"/><Relationship Id="rId37976aaf700171ed1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId32456aaf700171f53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dash.harvard.edu/handle/1/42029751" TargetMode="External"/><Relationship Id="rId89916aaf700171ff0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://titan.gbif.fr/" TargetMode="External"/><Relationship Id="rId76536aaf7001724dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/fsbdev2_043606.pdf" TargetMode="External"/><Relationship Id="rId87366aaf7001725a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId83956aaf70016f142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId83956aaf70016f142.jpg"/><Relationship Id="rId54926aaf700170123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54926aaf700170123.jpg"/><Relationship Id="rId82496aaf700172ac3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82496aaf700172ac3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId889361545" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId645117781" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId66446aca4041e72a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNI/" TargetMode="External"/><Relationship Id="rId24646aca4041e72ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNI/categorization" TargetMode="External"/><Relationship Id="rId12566aca4041e78bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNI/photos" TargetMode="External"/><Relationship Id="rId62046aca4041eae18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId97216aca4041eae9e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dash.harvard.edu/handle/1/42029751" TargetMode="External"/><Relationship Id="rId23426aca4041eaf3e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://titan.gbif.fr/" TargetMode="External"/><Relationship Id="rId36236aca4041eb415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/fsbdev2_043606.pdf" TargetMode="External"/><Relationship Id="rId18086aca4041eb4d7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId50426aca4041e77c1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId50426aca4041e77c1.jpg"/><Relationship Id="rId23306aca4041e8570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23306aca4041e8570.jpg"/><Relationship Id="rId30866aca4041eb594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30866aca4041eb594.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>