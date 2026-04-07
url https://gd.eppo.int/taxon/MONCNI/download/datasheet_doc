--- v8 (2026-03-17)
+++ v9 (2026-04-07)
@@ -202,88 +202,88 @@
               <w:t xml:space="preserve"> Bates</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Cerambycidae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225669b9c16469240" w:history="1">
+            <w:hyperlink r:id="rId969769d4c48167e17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583069b9c16469288" w:history="1">
+            <w:hyperlink r:id="rId332469d4c48167e5e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -297,86 +297,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MONCNI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="60504258" name="name535369b9c1646938b" descr="13063.jpg"/>
+                  <wp:docPr id="15079178" name="name927069d4c4816862d" descr="13063.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13063.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId642669b9c1646938a" cstate="print"/>
+                          <a:blip r:embed="rId233569d4c4816862b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId235069b9c164694a8" w:history="1">
+            <w:hyperlink r:id="rId616369d4c4816874b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -897,63 +897,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">M. nitens </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">prefers ‘cool areas i.e. high latitudes and is not distributed around the Hachioji (Tokyo) area’ (Kanzaki &amp; Akiba, 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="72866478" name="name393769b9c16469961" descr="MONCNI_distribution_map.jpg"/>
+            <wp:docPr id="49650664" name="name723669d4c481698b8" descr="MONCNI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONCNI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId213569b9c1646995f" cstate="print"/>
+                    <a:blip r:embed="rId927169d4c481698b4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1399,151 +1399,151 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. (Wilson, 1975):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="477681010"/>
+          <w:numId w:val="593287307"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Slits chewed by adult female for egg laying in the bark, although only a minority of these may have eggs in them</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="477681010"/>
+          <w:numId w:val="593287307"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scoring in the xylem and phloem caused by larval feeding</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="477681010"/>
+          <w:numId w:val="593287307"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frass – the waste expelled by feeding larvae from trees</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="477681010"/>
+          <w:numId w:val="593287307"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oval shaped holes made by larvae as they bore deeper into sap wood</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="477681010"/>
+          <w:numId w:val="593287307"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Circular exit holes created by adults</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
@@ -5306,51 +5306,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, pp. 563-618. CRC Press, Boca Raton.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gibson K (2010) Management guide for sawyer beetles. USDA Forest Service, 2 pp. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId251469b9c1646b9df" w:history="1">
+      <w:hyperlink r:id="rId147069d4c4816b77c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  (last accessed 2022-09).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5385,51 +5385,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dejean. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Organismic and evolutionary biology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Havard University. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId449569b9c1646ba63" w:history="1">
+      <w:hyperlink r:id="rId885969d4c4816b806" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://dash.harvard.edu/handle/1/42029751</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2022-09).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5482,51 +5482,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e96611.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IRD (2021) Base de données Titan sur les Cerambycidés ou Longicornes. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId880869b9c1646bb02" w:history="1">
+      <w:hyperlink r:id="rId246869d4c4816b8aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://titan.gbif.fr/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6248,51 +6248,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wilson LF (1975) White spotted sawyer. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forest Pest Leaflet 74</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  USDA, Forest Service. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId781769b9c1646c015" w:history="1">
+      <w:hyperlink r:id="rId843969d4c4816bd84" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/fsbdev2_043606.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2022-09).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6367,51 +6367,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus nitens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId419269b9c1646c0e9" w:history="1">
+      <w:hyperlink r:id="rId719269d4c4816be48" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6424,63 +6424,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="42251251" name="name846569b9c1646c194" descr="eu_funding_250.png"/>
+            <wp:docPr id="41958206" name="name259069d4c4816bf37" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId376069b9c1646c193" cstate="print"/>
+                    <a:blip r:embed="rId903669d4c4816bf35" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6578,221 +6578,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="477681010">
+  <w:abstractNum w:abstractNumId="593287307">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="50942986">
+    <w:lvl w:ilvl="0" w:tplc="45108261">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="50942986" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="45108261" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="50942986" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="45108261" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="50942986" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="45108261" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="50942986" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="45108261" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="50942986" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="45108261" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="50942986" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="45108261" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="50942986" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="45108261" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="50942986" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="45108261" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="99701448">
+  <w:abstractNum w:abstractNumId="38297324">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="84589613">
+    <w:lvl w:ilvl="0" w:tplc="15452866">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="84589613" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="15452866" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="84589613" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="15452866" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="84589613" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="15452866" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="84589613" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="15452866" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="84589613" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="15452866" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="84589613" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="15452866" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="84589613" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="15452866" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="84589613" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="15452866" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="99701447">
+  <w:abstractNum w:abstractNumId="38297323">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="40981311">
+    <w:lvl w:ilvl="0" w:tplc="43297555">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7544,58 +7544,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="99701447">
-    <w:abstractNumId w:val="99701447"/>
+  <w:num w:numId="38297323">
+    <w:abstractNumId w:val="38297323"/>
   </w:num>
-  <w:num w:numId="99701448">
-    <w:abstractNumId w:val="99701448"/>
+  <w:num w:numId="38297324">
+    <w:abstractNumId w:val="38297324"/>
   </w:num>
-  <w:num w:numId="477681010">
-    <w:abstractNumId w:val="477681010"/>
+  <w:num w:numId="593287307">
+    <w:abstractNumId w:val="593287307"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19145,51 +19145,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId718227477" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId519500985" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId225669b9c16469240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNI/" TargetMode="External"/><Relationship Id="rId583069b9c16469288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNI/categorization" TargetMode="External"/><Relationship Id="rId235069b9c164694a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNI/photos" TargetMode="External"/><Relationship Id="rId251469b9c1646b9df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId449569b9c1646ba63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dash.harvard.edu/handle/1/42029751" TargetMode="External"/><Relationship Id="rId880869b9c1646bb02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://titan.gbif.fr/" TargetMode="External"/><Relationship Id="rId781769b9c1646c015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/fsbdev2_043606.pdf" TargetMode="External"/><Relationship Id="rId419269b9c1646c0e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId642669b9c1646938a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId642669b9c1646938a.jpg"/><Relationship Id="rId213569b9c1646995f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId213569b9c1646995f.jpg"/><Relationship Id="rId376069b9c1646c193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId376069b9c1646c193.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId905986319" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId619016325" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId969769d4c48167e17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNI/" TargetMode="External"/><Relationship Id="rId332469d4c48167e5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNI/categorization" TargetMode="External"/><Relationship Id="rId616369d4c4816874b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNI/photos" TargetMode="External"/><Relationship Id="rId147069d4c4816b77c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId885969d4c4816b806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dash.harvard.edu/handle/1/42029751" TargetMode="External"/><Relationship Id="rId246869d4c4816b8aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://titan.gbif.fr/" TargetMode="External"/><Relationship Id="rId843969d4c4816bd84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/fsbdev2_043606.pdf" TargetMode="External"/><Relationship Id="rId719269d4c4816be48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId233569d4c4816862b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId233569d4c4816862b.jpg"/><Relationship Id="rId927169d4c481698b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId927169d4c481698b4.jpg"/><Relationship Id="rId903669d4c4816bf35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId903669d4c4816bf35.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>