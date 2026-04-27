--- v9 (2026-04-07)
+++ v10 (2026-04-27)
@@ -202,88 +202,88 @@
               <w:t xml:space="preserve"> Bates</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Cerambycidae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId969769d4c48167e17" w:history="1">
+            <w:hyperlink r:id="rId150669eff7c0bd0e5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332469d4c48167e5e" w:history="1">
+            <w:hyperlink r:id="rId192269eff7c0bd12a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -297,86 +297,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MONCNI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="15079178" name="name927069d4c4816862d" descr="13063.jpg"/>
+                  <wp:docPr id="4144499" name="name379269eff7c0bd661" descr="13063.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13063.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId233569d4c4816862b" cstate="print"/>
+                          <a:blip r:embed="rId418269eff7c0bd65f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId616369d4c4816874b" w:history="1">
+            <w:hyperlink r:id="rId598569eff7c0bd7ab" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -897,63 +897,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">M. nitens </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">prefers ‘cool areas i.e. high latitudes and is not distributed around the Hachioji (Tokyo) area’ (Kanzaki &amp; Akiba, 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="49650664" name="name723669d4c481698b8" descr="MONCNI_distribution_map.jpg"/>
+            <wp:docPr id="3672194" name="name374069eff7c0be8a1" descr="MONCNI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONCNI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId927169d4c481698b4" cstate="print"/>
+                    <a:blip r:embed="rId908669eff7c0be89e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1399,151 +1399,151 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. (Wilson, 1975):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="593287307"/>
+          <w:numId w:val="444542882"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Slits chewed by adult female for egg laying in the bark, although only a minority of these may have eggs in them</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="593287307"/>
+          <w:numId w:val="444542882"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scoring in the xylem and phloem caused by larval feeding</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="593287307"/>
+          <w:numId w:val="444542882"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frass – the waste expelled by feeding larvae from trees</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="593287307"/>
+          <w:numId w:val="444542882"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oval shaped holes made by larvae as they bore deeper into sap wood</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="593287307"/>
+          <w:numId w:val="444542882"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Circular exit holes created by adults</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
@@ -5306,51 +5306,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, pp. 563-618. CRC Press, Boca Raton.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gibson K (2010) Management guide for sawyer beetles. USDA Forest Service, 2 pp. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId147069d4c4816b77c" w:history="1">
+      <w:hyperlink r:id="rId861769eff7c0c08a0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  (last accessed 2022-09).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5385,51 +5385,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dejean. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Organismic and evolutionary biology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Havard University. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId885969d4c4816b806" w:history="1">
+      <w:hyperlink r:id="rId329169eff7c0c0926" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://dash.harvard.edu/handle/1/42029751</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2022-09).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5482,51 +5482,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e96611.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IRD (2021) Base de données Titan sur les Cerambycidés ou Longicornes. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId246869d4c4816b8aa" w:history="1">
+      <w:hyperlink r:id="rId858169eff7c0c09c7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://titan.gbif.fr/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6248,51 +6248,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wilson LF (1975) White spotted sawyer. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forest Pest Leaflet 74</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  USDA, Forest Service. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId843969d4c4816bd84" w:history="1">
+      <w:hyperlink r:id="rId222369eff7c0c0e96" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/fsbdev2_043606.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2022-09).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6367,51 +6367,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus nitens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId719269d4c4816be48" w:history="1">
+      <w:hyperlink r:id="rId202669eff7c0c0f57" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6424,63 +6424,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="41958206" name="name259069d4c4816bf37" descr="eu_funding_250.png"/>
+            <wp:docPr id="70701983" name="name764869eff7c0c0ffd" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId903669d4c4816bf35" cstate="print"/>
+                    <a:blip r:embed="rId808369eff7c0c0ffc" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6578,221 +6578,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="593287307">
+  <w:abstractNum w:abstractNumId="444542882">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="45108261">
+    <w:lvl w:ilvl="0" w:tplc="38651518">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="45108261" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="38651518" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="45108261" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="38651518" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="45108261" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="38651518" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="45108261" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="38651518" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="45108261" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="38651518" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="45108261" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="38651518" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="45108261" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="38651518" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="45108261" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="38651518" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38297324">
+  <w:abstractNum w:abstractNumId="36736219">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="15452866">
+    <w:lvl w:ilvl="0" w:tplc="63931011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="15452866" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="63931011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="15452866" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="63931011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="15452866" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="63931011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="15452866" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="63931011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="15452866" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="63931011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="15452866" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="63931011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="15452866" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="63931011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="15452866" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="63931011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38297323">
+  <w:abstractNum w:abstractNumId="36736218">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="43297555">
+    <w:lvl w:ilvl="0" w:tplc="63852266">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7544,58 +7544,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="38297323">
-    <w:abstractNumId w:val="38297323"/>
+  <w:num w:numId="36736218">
+    <w:abstractNumId w:val="36736218"/>
   </w:num>
-  <w:num w:numId="38297324">
-    <w:abstractNumId w:val="38297324"/>
+  <w:num w:numId="36736219">
+    <w:abstractNumId w:val="36736219"/>
   </w:num>
-  <w:num w:numId="593287307">
-    <w:abstractNumId w:val="593287307"/>
+  <w:num w:numId="444542882">
+    <w:abstractNumId w:val="444542882"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19145,51 +19145,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId905986319" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId619016325" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId969769d4c48167e17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNI/" TargetMode="External"/><Relationship Id="rId332469d4c48167e5e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNI/categorization" TargetMode="External"/><Relationship Id="rId616369d4c4816874b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNI/photos" TargetMode="External"/><Relationship Id="rId147069d4c4816b77c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId885969d4c4816b806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dash.harvard.edu/handle/1/42029751" TargetMode="External"/><Relationship Id="rId246869d4c4816b8aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://titan.gbif.fr/" TargetMode="External"/><Relationship Id="rId843969d4c4816bd84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/fsbdev2_043606.pdf" TargetMode="External"/><Relationship Id="rId719269d4c4816be48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId233569d4c4816862b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId233569d4c4816862b.jpg"/><Relationship Id="rId927169d4c481698b4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId927169d4c481698b4.jpg"/><Relationship Id="rId903669d4c4816bf35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId903669d4c4816bf35.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId569824406" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId152387921" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId150669eff7c0bd0e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNI/" TargetMode="External"/><Relationship Id="rId192269eff7c0bd12a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNI/categorization" TargetMode="External"/><Relationship Id="rId598569eff7c0bd7ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNI/photos" TargetMode="External"/><Relationship Id="rId861769eff7c0c08a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId329169eff7c0c0926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dash.harvard.edu/handle/1/42029751" TargetMode="External"/><Relationship Id="rId858169eff7c0c09c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://titan.gbif.fr/" TargetMode="External"/><Relationship Id="rId222369eff7c0c0e96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/fsbdev2_043606.pdf" TargetMode="External"/><Relationship Id="rId202669eff7c0c0f57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId418269eff7c0bd65f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId418269eff7c0bd65f.jpg"/><Relationship Id="rId908669eff7c0be89e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId908669eff7c0be89e.jpg"/><Relationship Id="rId808369eff7c0c0ffc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId808369eff7c0c0ffc.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>