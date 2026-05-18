--- v10 (2026-04-27)
+++ v11 (2026-05-18)
@@ -202,88 +202,88 @@
               <w:t xml:space="preserve"> Bates</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Cerambycidae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150669eff7c0bd0e5" w:history="1">
+            <w:hyperlink r:id="rId21236a0aa0cd0fac1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192269eff7c0bd12a" w:history="1">
+            <w:hyperlink r:id="rId76706a0aa0cd0fb0a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -297,86 +297,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MONCNI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="4144499" name="name379269eff7c0bd661" descr="13063.jpg"/>
+                  <wp:docPr id="65111393" name="name46966a0aa0cd10068" descr="13063.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13063.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId418269eff7c0bd65f" cstate="print"/>
+                          <a:blip r:embed="rId78316a0aa0cd10066" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId598569eff7c0bd7ab" w:history="1">
+            <w:hyperlink r:id="rId95216a0aa0cd101c9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -897,63 +897,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">M. nitens </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">prefers ‘cool areas i.e. high latitudes and is not distributed around the Hachioji (Tokyo) area’ (Kanzaki &amp; Akiba, 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="3672194" name="name374069eff7c0be8a1" descr="MONCNI_distribution_map.jpg"/>
+            <wp:docPr id="35754027" name="name86706a0aa0cd11037" descr="MONCNI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONCNI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId908669eff7c0be89e" cstate="print"/>
+                    <a:blip r:embed="rId31816a0aa0cd11033" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1399,151 +1399,151 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. (Wilson, 1975):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="444542882"/>
+          <w:numId w:val="168140686"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Slits chewed by adult female for egg laying in the bark, although only a minority of these may have eggs in them</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="444542882"/>
+          <w:numId w:val="168140686"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scoring in the xylem and phloem caused by larval feeding</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="444542882"/>
+          <w:numId w:val="168140686"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frass – the waste expelled by feeding larvae from trees</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="444542882"/>
+          <w:numId w:val="168140686"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oval shaped holes made by larvae as they bore deeper into sap wood</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="444542882"/>
+          <w:numId w:val="168140686"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Circular exit holes created by adults</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
@@ -5306,51 +5306,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, pp. 563-618. CRC Press, Boca Raton.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gibson K (2010) Management guide for sawyer beetles. USDA Forest Service, 2 pp. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId861769eff7c0c08a0" w:history="1">
+      <w:hyperlink r:id="rId87676a0aa0cd12eee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  (last accessed 2022-09).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5385,51 +5385,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dejean. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Organismic and evolutionary biology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Havard University. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId329169eff7c0c0926" w:history="1">
+      <w:hyperlink r:id="rId42896a0aa0cd12f76" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://dash.harvard.edu/handle/1/42029751</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2022-09).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5482,51 +5482,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e96611.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IRD (2021) Base de données Titan sur les Cerambycidés ou Longicornes. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId858169eff7c0c09c7" w:history="1">
+      <w:hyperlink r:id="rId29106a0aa0cd13017" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://titan.gbif.fr/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6248,51 +6248,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wilson LF (1975) White spotted sawyer. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forest Pest Leaflet 74</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  USDA, Forest Service. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId222369eff7c0c0e96" w:history="1">
+      <w:hyperlink r:id="rId52526a0aa0cd13503" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/fsbdev2_043606.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2022-09).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6367,51 +6367,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus nitens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId202669eff7c0c0f57" w:history="1">
+      <w:hyperlink r:id="rId96676a0aa0cd135c9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6424,63 +6424,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="70701983" name="name764869eff7c0c0ffd" descr="eu_funding_250.png"/>
+            <wp:docPr id="5257933" name="name75696a0aa0cd15846" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId808369eff7c0c0ffc" cstate="print"/>
+                    <a:blip r:embed="rId93336a0aa0cd15843" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6578,221 +6578,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="444542882">
+  <w:abstractNum w:abstractNumId="168140686">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="38651518">
+    <w:lvl w:ilvl="0" w:tplc="12217932">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="38651518" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="12217932" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="38651518" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="12217932" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="38651518" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="12217932" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="38651518" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="12217932" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="38651518" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="12217932" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="38651518" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="12217932" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="38651518" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="12217932" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="38651518" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="12217932" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36736219">
+  <w:abstractNum w:abstractNumId="40783175">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="63931011">
+    <w:lvl w:ilvl="0" w:tplc="19388642">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="63931011" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="19388642" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="63931011" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="19388642" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="63931011" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="19388642" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="63931011" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="19388642" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="63931011" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="19388642" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="63931011" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="19388642" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="63931011" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="19388642" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="63931011" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="19388642" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36736218">
+  <w:abstractNum w:abstractNumId="40783174">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="63852266">
+    <w:lvl w:ilvl="0" w:tplc="63209516">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7544,58 +7544,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="36736218">
-    <w:abstractNumId w:val="36736218"/>
+  <w:num w:numId="40783174">
+    <w:abstractNumId w:val="40783174"/>
   </w:num>
-  <w:num w:numId="36736219">
-    <w:abstractNumId w:val="36736219"/>
+  <w:num w:numId="40783175">
+    <w:abstractNumId w:val="40783175"/>
   </w:num>
-  <w:num w:numId="444542882">
-    <w:abstractNumId w:val="444542882"/>
+  <w:num w:numId="168140686">
+    <w:abstractNumId w:val="168140686"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19145,51 +19145,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId569824406" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId152387921" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId150669eff7c0bd0e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNI/" TargetMode="External"/><Relationship Id="rId192269eff7c0bd12a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNI/categorization" TargetMode="External"/><Relationship Id="rId598569eff7c0bd7ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNI/photos" TargetMode="External"/><Relationship Id="rId861769eff7c0c08a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId329169eff7c0c0926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dash.harvard.edu/handle/1/42029751" TargetMode="External"/><Relationship Id="rId858169eff7c0c09c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://titan.gbif.fr/" TargetMode="External"/><Relationship Id="rId222369eff7c0c0e96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/fsbdev2_043606.pdf" TargetMode="External"/><Relationship Id="rId202669eff7c0c0f57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId418269eff7c0bd65f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId418269eff7c0bd65f.jpg"/><Relationship Id="rId908669eff7c0be89e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId908669eff7c0be89e.jpg"/><Relationship Id="rId808369eff7c0c0ffc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId808369eff7c0c0ffc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId490219323" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId984750030" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId21236a0aa0cd0fac1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNI/" TargetMode="External"/><Relationship Id="rId76706a0aa0cd0fb0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNI/categorization" TargetMode="External"/><Relationship Id="rId95216a0aa0cd101c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNI/photos" TargetMode="External"/><Relationship Id="rId87676a0aa0cd12eee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId42896a0aa0cd12f76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dash.harvard.edu/handle/1/42029751" TargetMode="External"/><Relationship Id="rId29106a0aa0cd13017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://titan.gbif.fr/" TargetMode="External"/><Relationship Id="rId52526a0aa0cd13503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/fsbdev2_043606.pdf" TargetMode="External"/><Relationship Id="rId96676a0aa0cd135c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId78316a0aa0cd10066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78316a0aa0cd10066.jpg"/><Relationship Id="rId31816a0aa0cd11033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31816a0aa0cd11033.jpg"/><Relationship Id="rId93336a0aa0cd15843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93336a0aa0cd15843.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>