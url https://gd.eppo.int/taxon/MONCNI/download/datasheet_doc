--- v11 (2026-05-18)
+++ v12 (2026-06-07)
@@ -202,88 +202,88 @@
               <w:t xml:space="preserve"> Bates</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Cerambycidae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21236a0aa0cd0fac1" w:history="1">
+            <w:hyperlink r:id="rId74136a25ba882a8a1" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76706a0aa0cd0fb0a" w:history="1">
+            <w:hyperlink r:id="rId28116a25ba882a8e5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -297,86 +297,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MONCNI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="65111393" name="name46966a0aa0cd10068" descr="13063.jpg"/>
+                  <wp:docPr id="13144016" name="name96036a25ba882a9ca" descr="13063.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13063.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId78316a0aa0cd10066" cstate="print"/>
+                          <a:blip r:embed="rId68726a25ba882a9c9" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId95216a0aa0cd101c9" w:history="1">
+            <w:hyperlink r:id="rId73866a25ba882aae9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -897,63 +897,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">M. nitens </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">prefers ‘cool areas i.e. high latitudes and is not distributed around the Hachioji (Tokyo) area’ (Kanzaki &amp; Akiba, 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="35754027" name="name86706a0aa0cd11037" descr="MONCNI_distribution_map.jpg"/>
+            <wp:docPr id="35939617" name="name62286a25ba882baf3" descr="MONCNI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONCNI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId31816a0aa0cd11033" cstate="print"/>
+                    <a:blip r:embed="rId21966a25ba882baf0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1399,151 +1399,151 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. (Wilson, 1975):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="168140686"/>
+          <w:numId w:val="33753989"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Slits chewed by adult female for egg laying in the bark, although only a minority of these may have eggs in them</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="168140686"/>
+          <w:numId w:val="33753989"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scoring in the xylem and phloem caused by larval feeding</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="168140686"/>
+          <w:numId w:val="33753989"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frass – the waste expelled by feeding larvae from trees</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="168140686"/>
+          <w:numId w:val="33753989"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oval shaped holes made by larvae as they bore deeper into sap wood</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="168140686"/>
+          <w:numId w:val="33753989"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Circular exit holes created by adults</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
@@ -5306,51 +5306,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, pp. 563-618. CRC Press, Boca Raton.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gibson K (2010) Management guide for sawyer beetles. USDA Forest Service, 2 pp. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87676a0aa0cd12eee" w:history="1">
+      <w:hyperlink r:id="rId74766a25ba882dc3f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  (last accessed 2022-09).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5385,51 +5385,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dejean. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Organismic and evolutionary biology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Havard University. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42896a0aa0cd12f76" w:history="1">
+      <w:hyperlink r:id="rId43256a25ba882dcc2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://dash.harvard.edu/handle/1/42029751</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2022-09).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5482,51 +5482,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e96611.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IRD (2021) Base de données Titan sur les Cerambycidés ou Longicornes. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29106a0aa0cd13017" w:history="1">
+      <w:hyperlink r:id="rId96356a25ba882dd5f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://titan.gbif.fr/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6248,51 +6248,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wilson LF (1975) White spotted sawyer. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forest Pest Leaflet 74</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  USDA, Forest Service. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52526a0aa0cd13503" w:history="1">
+      <w:hyperlink r:id="rId50996a25ba882e241" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/fsbdev2_043606.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2022-09).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6367,51 +6367,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus nitens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96676a0aa0cd135c9" w:history="1">
+      <w:hyperlink r:id="rId53616a25ba882e303" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6424,63 +6424,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="5257933" name="name75696a0aa0cd15846" descr="eu_funding_250.png"/>
+            <wp:docPr id="49634628" name="name84266a25ba882e3af" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId93336a0aa0cd15843" cstate="print"/>
+                    <a:blip r:embed="rId98886a25ba882e3ae" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6578,221 +6578,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="168140686">
+  <w:abstractNum w:abstractNumId="33753989">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="12217932">
+    <w:lvl w:ilvl="0" w:tplc="61133246">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="12217932" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="61133246" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="12217932" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="61133246" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="12217932" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="61133246" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="12217932" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="61133246" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="12217932" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="61133246" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="12217932" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="61133246" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="12217932" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="61133246" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="12217932" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="61133246" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40783175">
+  <w:abstractNum w:abstractNumId="63743528">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="19388642">
+    <w:lvl w:ilvl="0" w:tplc="93542184">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="19388642" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="93542184" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="19388642" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="93542184" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="19388642" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="93542184" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="19388642" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="93542184" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="19388642" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="93542184" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="19388642" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="93542184" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="19388642" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="93542184" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="19388642" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="93542184" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40783174">
+  <w:abstractNum w:abstractNumId="63743527">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="63209516">
+    <w:lvl w:ilvl="0" w:tplc="57882357">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7544,58 +7544,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="40783174">
-    <w:abstractNumId w:val="40783174"/>
+  <w:num w:numId="63743527">
+    <w:abstractNumId w:val="63743527"/>
   </w:num>
-  <w:num w:numId="40783175">
-    <w:abstractNumId w:val="40783175"/>
+  <w:num w:numId="63743528">
+    <w:abstractNumId w:val="63743528"/>
   </w:num>
-  <w:num w:numId="168140686">
-    <w:abstractNumId w:val="168140686"/>
+  <w:num w:numId="33753989">
+    <w:abstractNumId w:val="33753989"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19145,51 +19145,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId490219323" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId984750030" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId21236a0aa0cd0fac1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNI/" TargetMode="External"/><Relationship Id="rId76706a0aa0cd0fb0a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNI/categorization" TargetMode="External"/><Relationship Id="rId95216a0aa0cd101c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNI/photos" TargetMode="External"/><Relationship Id="rId87676a0aa0cd12eee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId42896a0aa0cd12f76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dash.harvard.edu/handle/1/42029751" TargetMode="External"/><Relationship Id="rId29106a0aa0cd13017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://titan.gbif.fr/" TargetMode="External"/><Relationship Id="rId52526a0aa0cd13503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/fsbdev2_043606.pdf" TargetMode="External"/><Relationship Id="rId96676a0aa0cd135c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId78316a0aa0cd10066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78316a0aa0cd10066.jpg"/><Relationship Id="rId31816a0aa0cd11033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId31816a0aa0cd11033.jpg"/><Relationship Id="rId93336a0aa0cd15843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId93336a0aa0cd15843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId744894215" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId566420743" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId74136a25ba882a8a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNI/" TargetMode="External"/><Relationship Id="rId28116a25ba882a8e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNI/categorization" TargetMode="External"/><Relationship Id="rId73866a25ba882aae9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNI/photos" TargetMode="External"/><Relationship Id="rId74766a25ba882dc3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId43256a25ba882dcc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dash.harvard.edu/handle/1/42029751" TargetMode="External"/><Relationship Id="rId96356a25ba882dd5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://titan.gbif.fr/" TargetMode="External"/><Relationship Id="rId50996a25ba882e241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/fsbdev2_043606.pdf" TargetMode="External"/><Relationship Id="rId53616a25ba882e303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId68726a25ba882a9c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68726a25ba882a9c9.jpg"/><Relationship Id="rId21966a25ba882baf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21966a25ba882baf0.jpg"/><Relationship Id="rId98886a25ba882e3ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98886a25ba882e3ae.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>