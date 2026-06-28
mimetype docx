--- v12 (2026-06-07)
+++ v13 (2026-06-28)
@@ -202,88 +202,88 @@
               <w:t xml:space="preserve"> Bates</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Cerambycidae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74136a25ba882a8a1" w:history="1">
+            <w:hyperlink r:id="rId57076a406e0b5c768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28116a25ba882a8e5" w:history="1">
+            <w:hyperlink r:id="rId52776a406e0b5c7ad" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -297,86 +297,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MONCNI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="13144016" name="name96036a25ba882a9ca" descr="13063.jpg"/>
+                  <wp:docPr id="88072184" name="name20046a406e0b5cdef" descr="13063.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13063.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId68726a25ba882a9c9" cstate="print"/>
+                          <a:blip r:embed="rId32236a406e0b5cded" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId73866a25ba882aae9" w:history="1">
+            <w:hyperlink r:id="rId97016a406e0b5cf1a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -897,63 +897,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">M. nitens </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">prefers ‘cool areas i.e. high latitudes and is not distributed around the Hachioji (Tokyo) area’ (Kanzaki &amp; Akiba, 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="35939617" name="name62286a25ba882baf3" descr="MONCNI_distribution_map.jpg"/>
+            <wp:docPr id="55470466" name="name71316a406e0b5de15" descr="MONCNI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONCNI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId21966a25ba882baf0" cstate="print"/>
+                    <a:blip r:embed="rId39936a406e0b5de13" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1399,151 +1399,151 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. (Wilson, 1975):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33753989"/>
+          <w:numId w:val="980256717"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Slits chewed by adult female for egg laying in the bark, although only a minority of these may have eggs in them</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33753989"/>
+          <w:numId w:val="980256717"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scoring in the xylem and phloem caused by larval feeding</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33753989"/>
+          <w:numId w:val="980256717"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frass – the waste expelled by feeding larvae from trees</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33753989"/>
+          <w:numId w:val="980256717"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oval shaped holes made by larvae as they bore deeper into sap wood</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33753989"/>
+          <w:numId w:val="980256717"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Circular exit holes created by adults</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
@@ -5306,51 +5306,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, pp. 563-618. CRC Press, Boca Raton.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gibson K (2010) Management guide for sawyer beetles. USDA Forest Service, 2 pp. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74766a25ba882dc3f" w:history="1">
+      <w:hyperlink r:id="rId14326a406e0b5fd23" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  (last accessed 2022-09).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5385,51 +5385,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dejean. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Organismic and evolutionary biology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Havard University. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43256a25ba882dcc2" w:history="1">
+      <w:hyperlink r:id="rId20046a406e0b5fdac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://dash.harvard.edu/handle/1/42029751</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2022-09).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5482,51 +5482,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e96611.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IRD (2021) Base de données Titan sur les Cerambycidés ou Longicornes. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId96356a25ba882dd5f" w:history="1">
+      <w:hyperlink r:id="rId78596a406e0b5fe50" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://titan.gbif.fr/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6248,51 +6248,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wilson LF (1975) White spotted sawyer. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forest Pest Leaflet 74</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  USDA, Forest Service. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50996a25ba882e241" w:history="1">
+      <w:hyperlink r:id="rId94406a406e0b60338" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/fsbdev2_043606.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2022-09).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6367,51 +6367,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus nitens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53616a25ba882e303" w:history="1">
+      <w:hyperlink r:id="rId44926a406e0b6040d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6424,63 +6424,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="49634628" name="name84266a25ba882e3af" descr="eu_funding_250.png"/>
+            <wp:docPr id="63677724" name="name93376a406e0b604e4" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId98886a25ba882e3ae" cstate="print"/>
+                    <a:blip r:embed="rId41936a406e0b604e3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6578,221 +6578,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="33753989">
+  <w:abstractNum w:abstractNumId="980256717">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="61133246">
+    <w:lvl w:ilvl="0" w:tplc="35603411">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="61133246" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="35603411" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="61133246" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="35603411" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="61133246" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="35603411" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="61133246" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="35603411" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="61133246" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="35603411" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="61133246" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="35603411" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="61133246" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="35603411" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="61133246" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="35603411" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="63743528">
+  <w:abstractNum w:abstractNumId="37369288">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="93542184">
+    <w:lvl w:ilvl="0" w:tplc="78424280">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="93542184" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="78424280" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="93542184" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="78424280" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="93542184" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="78424280" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="93542184" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="78424280" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="93542184" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="78424280" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="93542184" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="78424280" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="93542184" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="78424280" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="93542184" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="78424280" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="63743527">
+  <w:abstractNum w:abstractNumId="37369287">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="57882357">
+    <w:lvl w:ilvl="0" w:tplc="78962209">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7544,58 +7544,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="63743527">
-    <w:abstractNumId w:val="63743527"/>
+  <w:num w:numId="37369287">
+    <w:abstractNumId w:val="37369287"/>
   </w:num>
-  <w:num w:numId="63743528">
-    <w:abstractNumId w:val="63743528"/>
+  <w:num w:numId="37369288">
+    <w:abstractNumId w:val="37369288"/>
   </w:num>
-  <w:num w:numId="33753989">
-    <w:abstractNumId w:val="33753989"/>
+  <w:num w:numId="980256717">
+    <w:abstractNumId w:val="980256717"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19145,51 +19145,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId744894215" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId566420743" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId74136a25ba882a8a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNI/" TargetMode="External"/><Relationship Id="rId28116a25ba882a8e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNI/categorization" TargetMode="External"/><Relationship Id="rId73866a25ba882aae9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNI/photos" TargetMode="External"/><Relationship Id="rId74766a25ba882dc3f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId43256a25ba882dcc2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dash.harvard.edu/handle/1/42029751" TargetMode="External"/><Relationship Id="rId96356a25ba882dd5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://titan.gbif.fr/" TargetMode="External"/><Relationship Id="rId50996a25ba882e241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/fsbdev2_043606.pdf" TargetMode="External"/><Relationship Id="rId53616a25ba882e303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId68726a25ba882a9c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId68726a25ba882a9c9.jpg"/><Relationship Id="rId21966a25ba882baf0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId21966a25ba882baf0.jpg"/><Relationship Id="rId98886a25ba882e3ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId98886a25ba882e3ae.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId752060233" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId765531402" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId57076a406e0b5c768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNI/" TargetMode="External"/><Relationship Id="rId52776a406e0b5c7ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNI/categorization" TargetMode="External"/><Relationship Id="rId97016a406e0b5cf1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNI/photos" TargetMode="External"/><Relationship Id="rId14326a406e0b5fd23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId20046a406e0b5fdac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dash.harvard.edu/handle/1/42029751" TargetMode="External"/><Relationship Id="rId78596a406e0b5fe50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://titan.gbif.fr/" TargetMode="External"/><Relationship Id="rId94406a406e0b60338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/fsbdev2_043606.pdf" TargetMode="External"/><Relationship Id="rId44926a406e0b6040d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId32236a406e0b5cded" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32236a406e0b5cded.jpg"/><Relationship Id="rId39936a406e0b5de13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39936a406e0b5de13.jpg"/><Relationship Id="rId41936a406e0b604e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41936a406e0b604e3.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>