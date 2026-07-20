--- v13 (2026-06-28)
+++ v14 (2026-07-20)
@@ -202,88 +202,88 @@
               <w:t xml:space="preserve"> Bates</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Cerambycidae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57076a406e0b5c768" w:history="1">
+            <w:hyperlink r:id="rId84516a5e81f7f2c27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52776a406e0b5c7ad" w:history="1">
+            <w:hyperlink r:id="rId43786a5e81f7f2c6c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -297,86 +297,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MONCNI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="88072184" name="name20046a406e0b5cdef" descr="13063.jpg"/>
+                  <wp:docPr id="22389075" name="name58686a5e81f7f3212" descr="13063.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13063.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId32236a406e0b5cded" cstate="print"/>
+                          <a:blip r:embed="rId79276a5e81f7f3210" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId97016a406e0b5cf1a" w:history="1">
+            <w:hyperlink r:id="rId89316a5e81f7f3348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -897,63 +897,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">M. nitens </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">prefers ‘cool areas i.e. high latitudes and is not distributed around the Hachioji (Tokyo) area’ (Kanzaki &amp; Akiba, 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="55470466" name="name71316a406e0b5de15" descr="MONCNI_distribution_map.jpg"/>
+            <wp:docPr id="52192630" name="name61006a5e81f7f41e7" descr="MONCNI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONCNI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId39936a406e0b5de13" cstate="print"/>
+                    <a:blip r:embed="rId30956a5e81f7f41e4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1399,151 +1399,151 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. (Wilson, 1975):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="980256717"/>
+          <w:numId w:val="658779684"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Slits chewed by adult female for egg laying in the bark, although only a minority of these may have eggs in them</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="980256717"/>
+          <w:numId w:val="658779684"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scoring in the xylem and phloem caused by larval feeding</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="980256717"/>
+          <w:numId w:val="658779684"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frass – the waste expelled by feeding larvae from trees</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="980256717"/>
+          <w:numId w:val="658779684"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oval shaped holes made by larvae as they bore deeper into sap wood</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="980256717"/>
+          <w:numId w:val="658779684"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Circular exit holes created by adults</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
@@ -5306,51 +5306,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, pp. 563-618. CRC Press, Boca Raton.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gibson K (2010) Management guide for sawyer beetles. USDA Forest Service, 2 pp. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14326a406e0b5fd23" w:history="1">
+      <w:hyperlink r:id="rId55006a5e81f801d11" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  (last accessed 2022-09).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5385,51 +5385,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dejean. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Organismic and evolutionary biology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Havard University. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20046a406e0b5fdac" w:history="1">
+      <w:hyperlink r:id="rId84066a5e81f801d93" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://dash.harvard.edu/handle/1/42029751</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2022-09).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5482,51 +5482,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e96611.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IRD (2021) Base de données Titan sur les Cerambycidés ou Longicornes. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78596a406e0b5fe50" w:history="1">
+      <w:hyperlink r:id="rId26026a5e81f801e30" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://titan.gbif.fr/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6248,51 +6248,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wilson LF (1975) White spotted sawyer. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forest Pest Leaflet 74</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  USDA, Forest Service. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94406a406e0b60338" w:history="1">
+      <w:hyperlink r:id="rId17546a5e81f802313" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/fsbdev2_043606.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2022-09).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6367,51 +6367,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus nitens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44926a406e0b6040d" w:history="1">
+      <w:hyperlink r:id="rId42086a5e81f8023d5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6424,63 +6424,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="63677724" name="name93376a406e0b604e4" descr="eu_funding_250.png"/>
+            <wp:docPr id="39913839" name="name42096a5e81f80249a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId41936a406e0b604e3" cstate="print"/>
+                    <a:blip r:embed="rId66496a5e81f802499" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6578,221 +6578,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="980256717">
+  <w:abstractNum w:abstractNumId="658779684">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="35603411">
+    <w:lvl w:ilvl="0" w:tplc="90113572">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="35603411" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="90113572" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="35603411" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="90113572" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="35603411" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="90113572" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="35603411" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="90113572" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="35603411" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="90113572" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="35603411" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="90113572" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="35603411" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="90113572" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="35603411" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="90113572" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37369288">
+  <w:abstractNum w:abstractNumId="38353176">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="78424280">
+    <w:lvl w:ilvl="0" w:tplc="94284556">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="78424280" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="94284556" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="78424280" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="94284556" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="78424280" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="94284556" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="78424280" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="94284556" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="78424280" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="94284556" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="78424280" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="94284556" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="78424280" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="94284556" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="78424280" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="94284556" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37369287">
+  <w:abstractNum w:abstractNumId="38353175">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="78962209">
+    <w:lvl w:ilvl="0" w:tplc="50436579">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7544,58 +7544,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="37369287">
-    <w:abstractNumId w:val="37369287"/>
+  <w:num w:numId="38353175">
+    <w:abstractNumId w:val="38353175"/>
   </w:num>
-  <w:num w:numId="37369288">
-    <w:abstractNumId w:val="37369288"/>
+  <w:num w:numId="38353176">
+    <w:abstractNumId w:val="38353176"/>
   </w:num>
-  <w:num w:numId="980256717">
-    <w:abstractNumId w:val="980256717"/>
+  <w:num w:numId="658779684">
+    <w:abstractNumId w:val="658779684"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19145,51 +19145,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId752060233" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId765531402" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId57076a406e0b5c768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNI/" TargetMode="External"/><Relationship Id="rId52776a406e0b5c7ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNI/categorization" TargetMode="External"/><Relationship Id="rId97016a406e0b5cf1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNI/photos" TargetMode="External"/><Relationship Id="rId14326a406e0b5fd23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId20046a406e0b5fdac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dash.harvard.edu/handle/1/42029751" TargetMode="External"/><Relationship Id="rId78596a406e0b5fe50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://titan.gbif.fr/" TargetMode="External"/><Relationship Id="rId94406a406e0b60338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/fsbdev2_043606.pdf" TargetMode="External"/><Relationship Id="rId44926a406e0b6040d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId32236a406e0b5cded" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32236a406e0b5cded.jpg"/><Relationship Id="rId39936a406e0b5de13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId39936a406e0b5de13.jpg"/><Relationship Id="rId41936a406e0b604e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId41936a406e0b604e3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId882466672" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId885137831" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId84516a5e81f7f2c27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNI/" TargetMode="External"/><Relationship Id="rId43786a5e81f7f2c6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNI/categorization" TargetMode="External"/><Relationship Id="rId89316a5e81f7f3348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNI/photos" TargetMode="External"/><Relationship Id="rId55006a5e81f801d11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId84066a5e81f801d93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dash.harvard.edu/handle/1/42029751" TargetMode="External"/><Relationship Id="rId26026a5e81f801e30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://titan.gbif.fr/" TargetMode="External"/><Relationship Id="rId17546a5e81f802313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/fsbdev2_043606.pdf" TargetMode="External"/><Relationship Id="rId42086a5e81f8023d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId79276a5e81f7f3210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79276a5e81f7f3210.jpg"/><Relationship Id="rId30956a5e81f7f41e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30956a5e81f7f41e4.jpg"/><Relationship Id="rId66496a5e81f802499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66496a5e81f802499.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>