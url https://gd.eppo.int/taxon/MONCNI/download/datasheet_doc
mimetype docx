--- v14 (2026-07-20)
+++ v15 (2026-08-10)
@@ -202,88 +202,88 @@
               <w:t xml:space="preserve"> Bates</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Cerambycidae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84516a5e81f7f2c27" w:history="1">
+            <w:hyperlink r:id="rId97646a7a15290edd0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43786a5e81f7f2c6c" w:history="1">
+            <w:hyperlink r:id="rId11606a7a15290ee16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -297,86 +297,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MONCNI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="22389075" name="name58686a5e81f7f3212" descr="13063.jpg"/>
+                  <wp:docPr id="36815145" name="name33046a7a15290f6a1" descr="13063.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13063.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId79276a5e81f7f3210" cstate="print"/>
+                          <a:blip r:embed="rId37826a7a15290f69f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId89316a5e81f7f3348" w:history="1">
+            <w:hyperlink r:id="rId60376a7a15290f7dd" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -897,63 +897,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">M. nitens </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">prefers ‘cool areas i.e. high latitudes and is not distributed around the Hachioji (Tokyo) area’ (Kanzaki &amp; Akiba, 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="52192630" name="name61006a5e81f7f41e7" descr="MONCNI_distribution_map.jpg"/>
+            <wp:docPr id="57157038" name="name77326a7a15291059f" descr="MONCNI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONCNI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId30956a5e81f7f41e4" cstate="print"/>
+                    <a:blip r:embed="rId73066a7a15291059d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1399,151 +1399,151 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. (Wilson, 1975):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="658779684"/>
+          <w:numId w:val="833955673"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Slits chewed by adult female for egg laying in the bark, although only a minority of these may have eggs in them</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="658779684"/>
+          <w:numId w:val="833955673"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scoring in the xylem and phloem caused by larval feeding</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="658779684"/>
+          <w:numId w:val="833955673"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frass – the waste expelled by feeding larvae from trees</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="658779684"/>
+          <w:numId w:val="833955673"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oval shaped holes made by larvae as they bore deeper into sap wood</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="658779684"/>
+          <w:numId w:val="833955673"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Circular exit holes created by adults</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
@@ -5306,51 +5306,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, pp. 563-618. CRC Press, Boca Raton.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gibson K (2010) Management guide for sawyer beetles. USDA Forest Service, 2 pp. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55006a5e81f801d11" w:history="1">
+      <w:hyperlink r:id="rId47616a7a15291267e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  (last accessed 2022-09).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5385,51 +5385,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dejean. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Organismic and evolutionary biology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Havard University. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84066a5e81f801d93" w:history="1">
+      <w:hyperlink r:id="rId10626a7a15291273d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://dash.harvard.edu/handle/1/42029751</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2022-09).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5482,51 +5482,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e96611.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IRD (2021) Base de données Titan sur les Cerambycidés ou Longicornes. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26026a5e81f801e30" w:history="1">
+      <w:hyperlink r:id="rId21276a7a1529127f7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://titan.gbif.fr/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6248,51 +6248,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wilson LF (1975) White spotted sawyer. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forest Pest Leaflet 74</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  USDA, Forest Service. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17546a5e81f802313" w:history="1">
+      <w:hyperlink r:id="rId68286a7a152912d0b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/fsbdev2_043606.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2022-09).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6367,51 +6367,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus nitens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42086a5e81f8023d5" w:history="1">
+      <w:hyperlink r:id="rId12426a7a152912dd8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6424,63 +6424,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="39913839" name="name42096a5e81f80249a" descr="eu_funding_250.png"/>
+            <wp:docPr id="60921479" name="name69266a7a1529131b8" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId66496a5e81f802499" cstate="print"/>
+                    <a:blip r:embed="rId88166a7a1529131b6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6578,221 +6578,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="658779684">
+  <w:abstractNum w:abstractNumId="833955673">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="90113572">
+    <w:lvl w:ilvl="0" w:tplc="58736513">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="90113572" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="58736513" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="90113572" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="58736513" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="90113572" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="58736513" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="90113572" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="58736513" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="90113572" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="58736513" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="90113572" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="58736513" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="90113572" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="58736513" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="90113572" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="58736513" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38353176">
+  <w:abstractNum w:abstractNumId="89902031">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="94284556">
+    <w:lvl w:ilvl="0" w:tplc="40933826">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="94284556" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="40933826" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="94284556" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="40933826" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="94284556" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="40933826" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="94284556" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="40933826" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="94284556" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="40933826" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="94284556" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="40933826" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="94284556" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="40933826" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="94284556" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="40933826" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38353175">
+  <w:abstractNum w:abstractNumId="89902030">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="50436579">
+    <w:lvl w:ilvl="0" w:tplc="70331640">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7544,58 +7544,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="38353175">
-    <w:abstractNumId w:val="38353175"/>
+  <w:num w:numId="89902030">
+    <w:abstractNumId w:val="89902030"/>
   </w:num>
-  <w:num w:numId="38353176">
-    <w:abstractNumId w:val="38353176"/>
+  <w:num w:numId="89902031">
+    <w:abstractNumId w:val="89902031"/>
   </w:num>
-  <w:num w:numId="658779684">
-    <w:abstractNumId w:val="658779684"/>
+  <w:num w:numId="833955673">
+    <w:abstractNumId w:val="833955673"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19145,51 +19145,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId882466672" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId885137831" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId84516a5e81f7f2c27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNI/" TargetMode="External"/><Relationship Id="rId43786a5e81f7f2c6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNI/categorization" TargetMode="External"/><Relationship Id="rId89316a5e81f7f3348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNI/photos" TargetMode="External"/><Relationship Id="rId55006a5e81f801d11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId84066a5e81f801d93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dash.harvard.edu/handle/1/42029751" TargetMode="External"/><Relationship Id="rId26026a5e81f801e30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://titan.gbif.fr/" TargetMode="External"/><Relationship Id="rId17546a5e81f802313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/fsbdev2_043606.pdf" TargetMode="External"/><Relationship Id="rId42086a5e81f8023d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId79276a5e81f7f3210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId79276a5e81f7f3210.jpg"/><Relationship Id="rId30956a5e81f7f41e4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId30956a5e81f7f41e4.jpg"/><Relationship Id="rId66496a5e81f802499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66496a5e81f802499.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId789566874" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId626201042" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId97646a7a15290edd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNI/" TargetMode="External"/><Relationship Id="rId11606a7a15290ee16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNI/categorization" TargetMode="External"/><Relationship Id="rId60376a7a15290f7dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNI/photos" TargetMode="External"/><Relationship Id="rId47616a7a15291267e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId10626a7a15291273d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dash.harvard.edu/handle/1/42029751" TargetMode="External"/><Relationship Id="rId21276a7a1529127f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://titan.gbif.fr/" TargetMode="External"/><Relationship Id="rId68286a7a152912d0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/fsbdev2_043606.pdf" TargetMode="External"/><Relationship Id="rId12426a7a152912dd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId37826a7a15290f69f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37826a7a15290f69f.jpg"/><Relationship Id="rId73066a7a15291059d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73066a7a15291059d.jpg"/><Relationship Id="rId88166a7a1529131b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88166a7a1529131b6.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>