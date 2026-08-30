--- v15 (2026-08-10)
+++ v16 (2026-08-30)
@@ -202,88 +202,88 @@
               <w:t xml:space="preserve"> Bates</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Taxonomic position:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Cerambycidae</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97646a7a15290edd0" w:history="1">
+            <w:hyperlink r:id="rId62636a94bb1e75eb9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11606a7a15290ee16" w:history="1">
+            <w:hyperlink r:id="rId18046a94bb1e75f00" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -297,86 +297,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MONCNI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="36815145" name="name33046a7a15290f6a1" descr="13063.jpg"/>
+                  <wp:docPr id="79553329" name="name37046a94bb1e7689e" descr="13063.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13063.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId37826a7a15290f69f" cstate="print"/>
+                          <a:blip r:embed="rId90016a94bb1e7689c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId60376a7a15290f7dd" w:history="1">
+            <w:hyperlink r:id="rId79666a94bb1e769e3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
@@ -897,63 +897,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">M. nitens </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">prefers ‘cool areas i.e. high latitudes and is not distributed around the Hachioji (Tokyo) area’ (Kanzaki &amp; Akiba, 2014).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="57157038" name="name77326a7a15291059f" descr="MONCNI_distribution_map.jpg"/>
+            <wp:docPr id="25895265" name="name15696a94bb1e77d9e" descr="MONCNI_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONCNI_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId73066a7a15291059d" cstate="print"/>
+                    <a:blip r:embed="rId84506a94bb1e77d9a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1399,151 +1399,151 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. (Wilson, 1975):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="833955673"/>
+          <w:numId w:val="389838378"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Slits chewed by adult female for egg laying in the bark, although only a minority of these may have eggs in them</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="833955673"/>
+          <w:numId w:val="389838378"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scoring in the xylem and phloem caused by larval feeding</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="833955673"/>
+          <w:numId w:val="389838378"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frass – the waste expelled by feeding larvae from trees</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="833955673"/>
+          <w:numId w:val="389838378"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oval shaped holes made by larvae as they bore deeper into sap wood</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="833955673"/>
+          <w:numId w:val="389838378"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Circular exit holes created by adults</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
@@ -5306,51 +5306,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, pp. 563-618. CRC Press, Boca Raton.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gibson K (2010) Management guide for sawyer beetles. USDA Forest Service, 2 pp. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47616a7a15291267e" w:history="1">
+      <w:hyperlink r:id="rId96796a94bb1e79de5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  (last accessed 2022-09).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5385,51 +5385,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dejean. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Organismic and evolutionary biology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Havard University. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10626a7a15291273d" w:history="1">
+      <w:hyperlink r:id="rId74276a94bb1e79e6d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://dash.harvard.edu/handle/1/42029751</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2022-09).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -5482,51 +5482,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, e96611.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">IRD (2021) Base de données Titan sur les Cerambycidés ou Longicornes. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21276a7a1529127f7" w:history="1">
+      <w:hyperlink r:id="rId16236a94bb1e79f25" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://titan.gbif.fr/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6248,51 +6248,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wilson LF (1975) White spotted sawyer. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Forest Pest Leaflet 74</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  USDA, Forest Service. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68286a7a152912d0b" w:history="1">
+      <w:hyperlink r:id="rId50176a94bb1e7a42f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/fsbdev2_043606.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 2022-09).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6367,51 +6367,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus nitens</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12426a7a152912dd8" w:history="1">
+      <w:hyperlink r:id="rId97616a94bb1e7a501" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6424,63 +6424,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="60921479" name="name69266a7a1529131b8" descr="eu_funding_250.png"/>
+            <wp:docPr id="38607924" name="name34786a94bb1e7aa07" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId88166a7a1529131b6" cstate="print"/>
+                    <a:blip r:embed="rId99966a94bb1e7aa05" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6578,221 +6578,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="833955673">
+  <w:abstractNum w:abstractNumId="389838378">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="58736513">
+    <w:lvl w:ilvl="0" w:tplc="42848778">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="58736513" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="42848778" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="58736513" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="42848778" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="58736513" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="42848778" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="58736513" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="42848778" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="58736513" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="42848778" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="58736513" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="42848778" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="58736513" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="42848778" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="58736513" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="42848778" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="89902031">
+  <w:abstractNum w:abstractNumId="21502395">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="40933826">
+    <w:lvl w:ilvl="0" w:tplc="96035392">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="40933826" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="96035392" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="40933826" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="96035392" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="40933826" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="96035392" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="40933826" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="96035392" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="40933826" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="96035392" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="40933826" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="96035392" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="40933826" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="96035392" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="40933826" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="96035392" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="89902030">
+  <w:abstractNum w:abstractNumId="21502394">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="70331640">
+    <w:lvl w:ilvl="0" w:tplc="39108393">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7544,58 +7544,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="89902030">
-    <w:abstractNumId w:val="89902030"/>
+  <w:num w:numId="21502394">
+    <w:abstractNumId w:val="21502394"/>
   </w:num>
-  <w:num w:numId="89902031">
-    <w:abstractNumId w:val="89902031"/>
+  <w:num w:numId="21502395">
+    <w:abstractNumId w:val="21502395"/>
   </w:num>
-  <w:num w:numId="833955673">
-    <w:abstractNumId w:val="833955673"/>
+  <w:num w:numId="389838378">
+    <w:abstractNumId w:val="389838378"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19145,51 +19145,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId789566874" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId626201042" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId97646a7a15290edd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNI/" TargetMode="External"/><Relationship Id="rId11606a7a15290ee16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNI/categorization" TargetMode="External"/><Relationship Id="rId60376a7a15290f7dd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNI/photos" TargetMode="External"/><Relationship Id="rId47616a7a15291267e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId10626a7a15291273d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dash.harvard.edu/handle/1/42029751" TargetMode="External"/><Relationship Id="rId21276a7a1529127f7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://titan.gbif.fr/" TargetMode="External"/><Relationship Id="rId68286a7a152912d0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/fsbdev2_043606.pdf" TargetMode="External"/><Relationship Id="rId12426a7a152912dd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId37826a7a15290f69f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37826a7a15290f69f.jpg"/><Relationship Id="rId73066a7a15291059d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73066a7a15291059d.jpg"/><Relationship Id="rId88166a7a1529131b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88166a7a1529131b6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId522976746" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId425118164" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId62636a94bb1e75eb9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNI/" TargetMode="External"/><Relationship Id="rId18046a94bb1e75f00" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNI/categorization" TargetMode="External"/><Relationship Id="rId79666a94bb1e769e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCNI/photos" TargetMode="External"/><Relationship Id="rId96796a94bb1e79de5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId74276a94bb1e79e6d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dash.harvard.edu/handle/1/42029751" TargetMode="External"/><Relationship Id="rId16236a94bb1e79f25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://titan.gbif.fr/" TargetMode="External"/><Relationship Id="rId50176a94bb1e7a42f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/fsbdev2_043606.pdf" TargetMode="External"/><Relationship Id="rId97616a94bb1e7a501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId90016a94bb1e7689c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90016a94bb1e7689c.jpg"/><Relationship Id="rId84506a94bb1e77d9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId84506a94bb1e77d9a.jpg"/><Relationship Id="rId99966a94bb1e7aa05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99966a94bb1e7aa05.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>