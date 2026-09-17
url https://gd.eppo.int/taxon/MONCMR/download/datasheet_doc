--- v15 (2026-08-28)
+++ v16 (2026-09-17)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Cerambycidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> balsam-fir sawyer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11116a91077a6087f" w:history="1">
+            <w:hyperlink r:id="rId22246aabb65d7897a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33236a91077a608c2" w:history="1">
+            <w:hyperlink r:id="rId27586aabb65d789be" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -791,63 +791,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">M. marmorator </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">becoming established outside of its native range.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="50630011" name="name66386a91077a61b65" descr="MONCMR_distribution_map.jpg"/>
+            <wp:docPr id="79621072" name="name93856aabb65d79e5d" descr="MONCMR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONCMR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId88236a91077a61b63" cstate="print"/>
+                    <a:blip r:embed="rId44046aabb65d79e5b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1658,151 +1658,151 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. (Wilson, 1975):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="334535797"/>
+          <w:numId w:val="50384466"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Slits chewed by adult female for egg laying in the bark, although only a minority of these may have eggs in them</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="334535797"/>
+          <w:numId w:val="50384466"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scoring in the xylem and phloem caused by larval feeding</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="334535797"/>
+          <w:numId w:val="50384466"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frass – the waste expelled by feeding larvae from trees</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="334535797"/>
+          <w:numId w:val="50384466"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oval shaped holes made by larvae as they bore deeper into sap wood</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="334535797"/>
+          <w:numId w:val="50384466"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Circular exit holes created by adults</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
@@ -5343,51 +5343,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2029-34.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gibson K (2010) Management guide for sawyer beetles. Forest Health Protection and State Forewsy Organisations, Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34426a91077a63c1e" w:history="1">
+      <w:hyperlink r:id="rId81346aabb65d7bea9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6441,51 +6441,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus marmorator</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61296a91077a6432c" w:history="1">
+      <w:hyperlink r:id="rId68346aabb65d7c5f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6498,63 +6498,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="76696182" name="name59026a91077a6440b" descr="eu_funding_250.png"/>
+            <wp:docPr id="26453521" name="name36216aabb65d7c6c6" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId40846a91077a64409" cstate="print"/>
+                    <a:blip r:embed="rId14236aabb65d7c6c5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6652,221 +6652,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="334535797">
+  <w:abstractNum w:abstractNumId="50384466">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="27984050">
+    <w:lvl w:ilvl="0" w:tplc="59107694">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="27984050" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="59107694" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="27984050" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="59107694" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="27984050" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="59107694" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="27984050" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="59107694" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="27984050" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="59107694" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="27984050" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="59107694" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="27984050" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="59107694" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="27984050" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="59107694" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="60014536">
+  <w:abstractNum w:abstractNumId="41995874">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="16480819">
+    <w:lvl w:ilvl="0" w:tplc="83099034">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="16480819" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="83099034" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="16480819" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="83099034" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="16480819" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="83099034" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="16480819" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="83099034" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="16480819" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="83099034" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="16480819" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="83099034" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="16480819" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="83099034" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="16480819" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="83099034" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="60014535">
+  <w:abstractNum w:abstractNumId="41995873">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="58512717">
+    <w:lvl w:ilvl="0" w:tplc="24022286">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7618,58 +7618,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="60014535">
-    <w:abstractNumId w:val="60014535"/>
+  <w:num w:numId="41995873">
+    <w:abstractNumId w:val="41995873"/>
   </w:num>
-  <w:num w:numId="60014536">
-    <w:abstractNumId w:val="60014536"/>
+  <w:num w:numId="41995874">
+    <w:abstractNumId w:val="41995874"/>
   </w:num>
-  <w:num w:numId="334535797">
-    <w:abstractNumId w:val="334535797"/>
+  <w:num w:numId="50384466">
+    <w:abstractNumId w:val="50384466"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19219,51 +19219,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId527588672" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId425073954" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId11116a91077a6087f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCMR/" TargetMode="External"/><Relationship Id="rId33236a91077a608c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCMR/categorization" TargetMode="External"/><Relationship Id="rId34426a91077a63c1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId61296a91077a6432c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId88236a91077a61b63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88236a91077a61b63.jpg"/><Relationship Id="rId40846a91077a64409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40846a91077a64409.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId839577577" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId923712441" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId22246aabb65d7897a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCMR/" TargetMode="External"/><Relationship Id="rId27586aabb65d789be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCMR/categorization" TargetMode="External"/><Relationship Id="rId81346aabb65d7bea9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId68346aabb65d7c5f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId44046aabb65d79e5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44046aabb65d79e5b.jpg"/><Relationship Id="rId14236aabb65d7c6c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14236aabb65d7c6c5.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>