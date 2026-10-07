--- v16 (2026-09-17)
+++ v17 (2026-10-07)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Cerambycidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> balsam-fir sawyer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22246aabb65d7897a" w:history="1">
+            <w:hyperlink r:id="rId55666ac669701cd6e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27586aabb65d789be" w:history="1">
+            <w:hyperlink r:id="rId88826ac669701cdb5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -791,63 +791,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">M. marmorator </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">becoming established outside of its native range.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="79621072" name="name93856aabb65d79e5d" descr="MONCMR_distribution_map.jpg"/>
+            <wp:docPr id="44948754" name="name61896ac669701df73" descr="MONCMR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONCMR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId44046aabb65d79e5b" cstate="print"/>
+                    <a:blip r:embed="rId22026ac669701df6f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1658,151 +1658,151 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. (Wilson, 1975):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="50384466"/>
+          <w:numId w:val="949250310"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Slits chewed by adult female for egg laying in the bark, although only a minority of these may have eggs in them</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="50384466"/>
+          <w:numId w:val="949250310"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scoring in the xylem and phloem caused by larval feeding</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="50384466"/>
+          <w:numId w:val="949250310"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frass – the waste expelled by feeding larvae from trees</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="50384466"/>
+          <w:numId w:val="949250310"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oval shaped holes made by larvae as they bore deeper into sap wood</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="50384466"/>
+          <w:numId w:val="949250310"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Circular exit holes created by adults</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
@@ -5343,51 +5343,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2029-34.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gibson K (2010) Management guide for sawyer beetles. Forest Health Protection and State Forewsy Organisations, Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81346aabb65d7bea9" w:history="1">
+      <w:hyperlink r:id="rId98506ac669702017b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6441,51 +6441,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus marmorator</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68346aabb65d7c5f0" w:history="1">
+      <w:hyperlink r:id="rId15206ac66970208f1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6498,63 +6498,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="26453521" name="name36216aabb65d7c6c6" descr="eu_funding_250.png"/>
+            <wp:docPr id="57454929" name="name52796ac6697020a0e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14236aabb65d7c6c5" cstate="print"/>
+                    <a:blip r:embed="rId86116ac6697020a0d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6652,221 +6652,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="50384466">
+  <w:abstractNum w:abstractNumId="949250310">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="59107694">
+    <w:lvl w:ilvl="0" w:tplc="62030266">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="59107694" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="62030266" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="59107694" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="62030266" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="59107694" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="62030266" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="59107694" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="62030266" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="59107694" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="62030266" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="59107694" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="62030266" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="59107694" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="62030266" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="59107694" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="62030266" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41995874">
+  <w:abstractNum w:abstractNumId="52275810">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="83099034">
+    <w:lvl w:ilvl="0" w:tplc="40303576">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="83099034" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="40303576" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="83099034" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="40303576" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="83099034" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="40303576" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="83099034" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="40303576" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="83099034" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="40303576" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="83099034" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="40303576" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="83099034" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="40303576" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="83099034" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="40303576" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41995873">
+  <w:abstractNum w:abstractNumId="52275809">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="24022286">
+    <w:lvl w:ilvl="0" w:tplc="80945508">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7618,58 +7618,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="41995873">
-    <w:abstractNumId w:val="41995873"/>
+  <w:num w:numId="52275809">
+    <w:abstractNumId w:val="52275809"/>
   </w:num>
-  <w:num w:numId="41995874">
-    <w:abstractNumId w:val="41995874"/>
+  <w:num w:numId="52275810">
+    <w:abstractNumId w:val="52275810"/>
   </w:num>
-  <w:num w:numId="50384466">
-    <w:abstractNumId w:val="50384466"/>
+  <w:num w:numId="949250310">
+    <w:abstractNumId w:val="949250310"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19219,51 +19219,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId839577577" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId923712441" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId22246aabb65d7897a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCMR/" TargetMode="External"/><Relationship Id="rId27586aabb65d789be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCMR/categorization" TargetMode="External"/><Relationship Id="rId81346aabb65d7bea9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId68346aabb65d7c5f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId44046aabb65d79e5b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44046aabb65d79e5b.jpg"/><Relationship Id="rId14236aabb65d7c6c5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId14236aabb65d7c6c5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId741462828" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId847443045" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId55666ac669701cd6e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCMR/" TargetMode="External"/><Relationship Id="rId88826ac669701cdb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCMR/categorization" TargetMode="External"/><Relationship Id="rId98506ac669702017b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId15206ac66970208f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId22026ac669701df6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22026ac669701df6f.jpg"/><Relationship Id="rId86116ac6697020a0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86116ac6697020a0d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>