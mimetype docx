--- v7 (2026-03-13)
+++ v8 (2026-04-04)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Cerambycidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> balsam-fir sawyer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId845969b48fde95384" w:history="1">
+            <w:hyperlink r:id="rId549369d153435dc42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId760469b48fde953d5" w:history="1">
+            <w:hyperlink r:id="rId118369d153435dc93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -791,63 +791,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">M. marmorator </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">becoming established outside of its native range.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="49672728" name="name360469b48fde96493" descr="MONCMR_distribution_map.jpg"/>
+            <wp:docPr id="10228472" name="name705569d153435ed5b" descr="MONCMR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONCMR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId930969b48fde96490" cstate="print"/>
+                    <a:blip r:embed="rId217769d153435ed59" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1658,151 +1658,151 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. (Wilson, 1975):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="964084353"/>
+          <w:numId w:val="159481977"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Slits chewed by adult female for egg laying in the bark, although only a minority of these may have eggs in them</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="964084353"/>
+          <w:numId w:val="159481977"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scoring in the xylem and phloem caused by larval feeding</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="964084353"/>
+          <w:numId w:val="159481977"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frass – the waste expelled by feeding larvae from trees</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="964084353"/>
+          <w:numId w:val="159481977"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oval shaped holes made by larvae as they bore deeper into sap wood</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="964084353"/>
+          <w:numId w:val="159481977"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Circular exit holes created by adults</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
@@ -5343,51 +5343,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2029-34.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gibson K (2010) Management guide for sawyer beetles. Forest Health Protection and State Forewsy Organisations, Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId868369b48fde9856b" w:history="1">
+      <w:hyperlink r:id="rId820269d1534360ccc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6441,51 +6441,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus marmorator</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId743769b48fde98d04" w:history="1">
+      <w:hyperlink r:id="rId855969d15343613df" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6498,63 +6498,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="62652769" name="name225169b48fde990a9" descr="eu_funding_250.png"/>
+            <wp:docPr id="30537008" name="name405869d1534361484" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId413669b48fde990a7" cstate="print"/>
+                    <a:blip r:embed="rId703869d1534361483" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6652,221 +6652,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="964084353">
+  <w:abstractNum w:abstractNumId="159481977">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="57621439">
+    <w:lvl w:ilvl="0" w:tplc="31253824">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="57621439" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="31253824" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="57621439" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="31253824" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="57621439" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="31253824" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="57621439" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="31253824" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="57621439" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="31253824" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="57621439" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="31253824" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="57621439" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="31253824" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="57621439" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="31253824" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="48875366">
+  <w:abstractNum w:abstractNumId="15946977">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="71158962">
+    <w:lvl w:ilvl="0" w:tplc="72261757">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="71158962" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="72261757" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="71158962" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="72261757" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="71158962" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="72261757" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="71158962" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="72261757" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="71158962" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="72261757" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="71158962" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="72261757" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="71158962" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="72261757" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="71158962" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="72261757" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="48875365">
+  <w:abstractNum w:abstractNumId="15946976">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="40183305">
+    <w:lvl w:ilvl="0" w:tplc="43601890">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7618,58 +7618,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="48875365">
-    <w:abstractNumId w:val="48875365"/>
+  <w:num w:numId="15946976">
+    <w:abstractNumId w:val="15946976"/>
   </w:num>
-  <w:num w:numId="48875366">
-    <w:abstractNumId w:val="48875366"/>
+  <w:num w:numId="15946977">
+    <w:abstractNumId w:val="15946977"/>
   </w:num>
-  <w:num w:numId="964084353">
-    <w:abstractNumId w:val="964084353"/>
+  <w:num w:numId="159481977">
+    <w:abstractNumId w:val="159481977"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19219,51 +19219,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId629373502" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId490407881" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId845969b48fde95384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCMR/" TargetMode="External"/><Relationship Id="rId760469b48fde953d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCMR/categorization" TargetMode="External"/><Relationship Id="rId868369b48fde9856b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId743769b48fde98d04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId930969b48fde96490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId930969b48fde96490.jpg"/><Relationship Id="rId413669b48fde990a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId413669b48fde990a7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId824467245" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId972973983" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId549369d153435dc42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCMR/" TargetMode="External"/><Relationship Id="rId118369d153435dc93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCMR/categorization" TargetMode="External"/><Relationship Id="rId820269d1534360ccc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId855969d15343613df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId217769d153435ed59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId217769d153435ed59.jpg"/><Relationship Id="rId703869d1534361483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId703869d1534361483.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>