--- v8 (2026-04-04)
+++ v9 (2026-04-28)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Cerambycidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> balsam-fir sawyer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549369d153435dc42" w:history="1">
+            <w:hyperlink r:id="rId235369f00b05dde5f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118369d153435dc93" w:history="1">
+            <w:hyperlink r:id="rId330769f00b05ddf8f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -791,63 +791,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">M. marmorator </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">becoming established outside of its native range.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="10228472" name="name705569d153435ed5b" descr="MONCMR_distribution_map.jpg"/>
+            <wp:docPr id="14735223" name="name826569f00b05df230" descr="MONCMR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONCMR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId217769d153435ed59" cstate="print"/>
+                    <a:blip r:embed="rId865169f00b05df22d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1658,151 +1658,151 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. (Wilson, 1975):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="159481977"/>
+          <w:numId w:val="18680410"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Slits chewed by adult female for egg laying in the bark, although only a minority of these may have eggs in them</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="159481977"/>
+          <w:numId w:val="18680410"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scoring in the xylem and phloem caused by larval feeding</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="159481977"/>
+          <w:numId w:val="18680410"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frass – the waste expelled by feeding larvae from trees</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="159481977"/>
+          <w:numId w:val="18680410"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oval shaped holes made by larvae as they bore deeper into sap wood</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="159481977"/>
+          <w:numId w:val="18680410"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Circular exit holes created by adults</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
@@ -5343,51 +5343,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2029-34.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gibson K (2010) Management guide for sawyer beetles. Forest Health Protection and State Forewsy Organisations, Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId820269d1534360ccc" w:history="1">
+      <w:hyperlink r:id="rId689869f00b05e1517" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6441,51 +6441,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus marmorator</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId855969d15343613df" w:history="1">
+      <w:hyperlink r:id="rId150469f00b05e1c28" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6498,63 +6498,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="30537008" name="name405869d1534361484" descr="eu_funding_250.png"/>
+            <wp:docPr id="18705626" name="name475369f00b05e1d04" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId703869d1534361483" cstate="print"/>
+                    <a:blip r:embed="rId129669f00b05e1d03" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6652,221 +6652,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="159481977">
+  <w:abstractNum w:abstractNumId="18680410">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="31253824">
+    <w:lvl w:ilvl="0" w:tplc="69470961">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="31253824" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="69470961" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="31253824" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="69470961" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="31253824" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="69470961" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="31253824" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="69470961" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="31253824" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="69470961" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="31253824" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="69470961" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="31253824" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="69470961" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="31253824" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="69470961" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15946977">
+  <w:abstractNum w:abstractNumId="42165158">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72261757">
+    <w:lvl w:ilvl="0" w:tplc="12793538">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="72261757" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="12793538" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="72261757" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="12793538" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="72261757" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="12793538" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="72261757" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="12793538" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="72261757" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="12793538" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="72261757" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="12793538" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="72261757" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="12793538" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="72261757" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="12793538" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15946976">
+  <w:abstractNum w:abstractNumId="42165157">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="43601890">
+    <w:lvl w:ilvl="0" w:tplc="50128267">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7618,58 +7618,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="15946976">
-    <w:abstractNumId w:val="15946976"/>
+  <w:num w:numId="42165157">
+    <w:abstractNumId w:val="42165157"/>
   </w:num>
-  <w:num w:numId="15946977">
-    <w:abstractNumId w:val="15946977"/>
+  <w:num w:numId="42165158">
+    <w:abstractNumId w:val="42165158"/>
   </w:num>
-  <w:num w:numId="159481977">
-    <w:abstractNumId w:val="159481977"/>
+  <w:num w:numId="18680410">
+    <w:abstractNumId w:val="18680410"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19219,51 +19219,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId824467245" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId972973983" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId549369d153435dc42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCMR/" TargetMode="External"/><Relationship Id="rId118369d153435dc93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCMR/categorization" TargetMode="External"/><Relationship Id="rId820269d1534360ccc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId855969d15343613df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId217769d153435ed59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId217769d153435ed59.jpg"/><Relationship Id="rId703869d1534361483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId703869d1534361483.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId875270963" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId810737982" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId235369f00b05dde5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCMR/" TargetMode="External"/><Relationship Id="rId330769f00b05ddf8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCMR/categorization" TargetMode="External"/><Relationship Id="rId689869f00b05e1517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId150469f00b05e1c28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId865169f00b05df22d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId865169f00b05df22d.jpg"/><Relationship Id="rId129669f00b05e1d03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId129669f00b05e1d03.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>