--- v9 (2026-04-28)
+++ v10 (2026-05-18)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Cerambycidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> balsam-fir sawyer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235369f00b05dde5f" w:history="1">
+            <w:hyperlink r:id="rId79056a0aaec74534e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330769f00b05ddf8f" w:history="1">
+            <w:hyperlink r:id="rId79806a0aaec745394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -791,63 +791,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">M. marmorator </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">becoming established outside of its native range.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="14735223" name="name826569f00b05df230" descr="MONCMR_distribution_map.jpg"/>
+            <wp:docPr id="9090366" name="name44386a0aaec7475bd" descr="MONCMR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONCMR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId865169f00b05df22d" cstate="print"/>
+                    <a:blip r:embed="rId37086a0aaec7475b9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1658,151 +1658,151 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. (Wilson, 1975):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18680410"/>
+          <w:numId w:val="784547221"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Slits chewed by adult female for egg laying in the bark, although only a minority of these may have eggs in them</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18680410"/>
+          <w:numId w:val="784547221"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scoring in the xylem and phloem caused by larval feeding</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18680410"/>
+          <w:numId w:val="784547221"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frass – the waste expelled by feeding larvae from trees</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18680410"/>
+          <w:numId w:val="784547221"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oval shaped holes made by larvae as they bore deeper into sap wood</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18680410"/>
+          <w:numId w:val="784547221"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Circular exit holes created by adults</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
@@ -5343,51 +5343,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2029-34.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gibson K (2010) Management guide for sawyer beetles. Forest Health Protection and State Forewsy Organisations, Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId689869f00b05e1517" w:history="1">
+      <w:hyperlink r:id="rId94626a0aaec74a236" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6441,51 +6441,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus marmorator</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId150469f00b05e1c28" w:history="1">
+      <w:hyperlink r:id="rId20546a0aaec74ab8d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6498,63 +6498,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="18705626" name="name475369f00b05e1d04" descr="eu_funding_250.png"/>
+            <wp:docPr id="91113893" name="name60156a0aaec74ac4a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId129669f00b05e1d03" cstate="print"/>
+                    <a:blip r:embed="rId42126a0aaec74ac48" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6652,221 +6652,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="18680410">
+  <w:abstractNum w:abstractNumId="784547221">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="69470961">
+    <w:lvl w:ilvl="0" w:tplc="86216235">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="69470961" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="86216235" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="69470961" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="86216235" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="69470961" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="86216235" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="69470961" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="86216235" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="69470961" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="86216235" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="69470961" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="86216235" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="69470961" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="86216235" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="69470961" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="86216235" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42165158">
+  <w:abstractNum w:abstractNumId="41005807">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="12793538">
+    <w:lvl w:ilvl="0" w:tplc="26767009">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="12793538" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="26767009" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="12793538" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="26767009" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="12793538" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="26767009" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="12793538" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="26767009" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="12793538" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="26767009" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="12793538" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="26767009" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="12793538" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="26767009" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="12793538" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="26767009" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42165157">
+  <w:abstractNum w:abstractNumId="41005806">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="50128267">
+    <w:lvl w:ilvl="0" w:tplc="96544861">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7618,58 +7618,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="42165157">
-    <w:abstractNumId w:val="42165157"/>
+  <w:num w:numId="41005806">
+    <w:abstractNumId w:val="41005806"/>
   </w:num>
-  <w:num w:numId="42165158">
-    <w:abstractNumId w:val="42165158"/>
+  <w:num w:numId="41005807">
+    <w:abstractNumId w:val="41005807"/>
   </w:num>
-  <w:num w:numId="18680410">
-    <w:abstractNumId w:val="18680410"/>
+  <w:num w:numId="784547221">
+    <w:abstractNumId w:val="784547221"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19219,51 +19219,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId875270963" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId810737982" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId235369f00b05dde5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCMR/" TargetMode="External"/><Relationship Id="rId330769f00b05ddf8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCMR/categorization" TargetMode="External"/><Relationship Id="rId689869f00b05e1517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId150469f00b05e1c28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId865169f00b05df22d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId865169f00b05df22d.jpg"/><Relationship Id="rId129669f00b05e1d03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId129669f00b05e1d03.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId871688412" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId351559443" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId79056a0aaec74534e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCMR/" TargetMode="External"/><Relationship Id="rId79806a0aaec745394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCMR/categorization" TargetMode="External"/><Relationship Id="rId94626a0aaec74a236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId20546a0aaec74ab8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId37086a0aaec7475b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37086a0aaec7475b9.jpg"/><Relationship Id="rId42126a0aaec74ac48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42126a0aaec74ac48.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>