--- v10 (2026-05-18)
+++ v11 (2026-06-07)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Cerambycidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> balsam-fir sawyer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79056a0aaec74534e" w:history="1">
+            <w:hyperlink r:id="rId80566a25c8f4c19cc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79806a0aaec745394" w:history="1">
+            <w:hyperlink r:id="rId16556a25c8f4c1a11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -791,63 +791,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">M. marmorator </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">becoming established outside of its native range.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="9090366" name="name44386a0aaec7475bd" descr="MONCMR_distribution_map.jpg"/>
+            <wp:docPr id="64130755" name="name42566a25c8f4c2a11" descr="MONCMR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONCMR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId37086a0aaec7475b9" cstate="print"/>
+                    <a:blip r:embed="rId88426a25c8f4c2a0d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1658,151 +1658,151 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. (Wilson, 1975):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="784547221"/>
+          <w:numId w:val="684614587"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Slits chewed by adult female for egg laying in the bark, although only a minority of these may have eggs in them</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="784547221"/>
+          <w:numId w:val="684614587"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scoring in the xylem and phloem caused by larval feeding</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="784547221"/>
+          <w:numId w:val="684614587"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frass – the waste expelled by feeding larvae from trees</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="784547221"/>
+          <w:numId w:val="684614587"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oval shaped holes made by larvae as they bore deeper into sap wood</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="784547221"/>
+          <w:numId w:val="684614587"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Circular exit holes created by adults</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
@@ -5343,51 +5343,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2029-34.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gibson K (2010) Management guide for sawyer beetles. Forest Health Protection and State Forewsy Organisations, Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId94626a0aaec74a236" w:history="1">
+      <w:hyperlink r:id="rId68576a25c8f4c4c66" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6441,51 +6441,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus marmorator</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20546a0aaec74ab8d" w:history="1">
+      <w:hyperlink r:id="rId53456a25c8f4c535e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6498,63 +6498,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="91113893" name="name60156a0aaec74ac4a" descr="eu_funding_250.png"/>
+            <wp:docPr id="28407846" name="name25666a25c8f4c543b" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId42126a0aaec74ac48" cstate="print"/>
+                    <a:blip r:embed="rId85426a25c8f4c5439" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6652,221 +6652,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="784547221">
+  <w:abstractNum w:abstractNumId="684614587">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="86216235">
+    <w:lvl w:ilvl="0" w:tplc="87383304">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="86216235" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="87383304" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="86216235" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="87383304" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="86216235" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="87383304" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="86216235" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="87383304" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="86216235" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="87383304" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="86216235" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="87383304" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="86216235" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="87383304" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="86216235" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="87383304" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41005807">
+  <w:abstractNum w:abstractNumId="42067958">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="26767009">
+    <w:lvl w:ilvl="0" w:tplc="21993299">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="26767009" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="21993299" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="26767009" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="21993299" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="26767009" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="21993299" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="26767009" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="21993299" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="26767009" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="21993299" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="26767009" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="21993299" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="26767009" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="21993299" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="26767009" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="21993299" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41005806">
+  <w:abstractNum w:abstractNumId="42067957">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="96544861">
+    <w:lvl w:ilvl="0" w:tplc="30997898">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7618,58 +7618,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="41005806">
-    <w:abstractNumId w:val="41005806"/>
+  <w:num w:numId="42067957">
+    <w:abstractNumId w:val="42067957"/>
   </w:num>
-  <w:num w:numId="41005807">
-    <w:abstractNumId w:val="41005807"/>
+  <w:num w:numId="42067958">
+    <w:abstractNumId w:val="42067958"/>
   </w:num>
-  <w:num w:numId="784547221">
-    <w:abstractNumId w:val="784547221"/>
+  <w:num w:numId="684614587">
+    <w:abstractNumId w:val="684614587"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19219,51 +19219,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId871688412" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId351559443" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId79056a0aaec74534e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCMR/" TargetMode="External"/><Relationship Id="rId79806a0aaec745394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCMR/categorization" TargetMode="External"/><Relationship Id="rId94626a0aaec74a236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId20546a0aaec74ab8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId37086a0aaec7475b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37086a0aaec7475b9.jpg"/><Relationship Id="rId42126a0aaec74ac48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId42126a0aaec74ac48.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId497897744" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId184040160" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId80566a25c8f4c19cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCMR/" TargetMode="External"/><Relationship Id="rId16556a25c8f4c1a11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCMR/categorization" TargetMode="External"/><Relationship Id="rId68576a25c8f4c4c66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId53456a25c8f4c535e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId88426a25c8f4c2a0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88426a25c8f4c2a0d.jpg"/><Relationship Id="rId85426a25c8f4c5439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85426a25c8f4c5439.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>