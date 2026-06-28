--- v11 (2026-06-07)
+++ v12 (2026-06-28)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Cerambycidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> balsam-fir sawyer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80566a25c8f4c19cc" w:history="1">
+            <w:hyperlink r:id="rId98196a40847b8f250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16556a25c8f4c1a11" w:history="1">
+            <w:hyperlink r:id="rId61516a40847b8f296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -791,63 +791,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">M. marmorator </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">becoming established outside of its native range.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="64130755" name="name42566a25c8f4c2a11" descr="MONCMR_distribution_map.jpg"/>
+            <wp:docPr id="68880537" name="name82466a40847b90196" descr="MONCMR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONCMR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId88426a25c8f4c2a0d" cstate="print"/>
+                    <a:blip r:embed="rId51446a40847b90192" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1658,151 +1658,151 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. (Wilson, 1975):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="684614587"/>
+          <w:numId w:val="217104703"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Slits chewed by adult female for egg laying in the bark, although only a minority of these may have eggs in them</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="684614587"/>
+          <w:numId w:val="217104703"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scoring in the xylem and phloem caused by larval feeding</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="684614587"/>
+          <w:numId w:val="217104703"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frass – the waste expelled by feeding larvae from trees</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="684614587"/>
+          <w:numId w:val="217104703"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oval shaped holes made by larvae as they bore deeper into sap wood</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="684614587"/>
+          <w:numId w:val="217104703"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Circular exit holes created by adults</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
@@ -5343,51 +5343,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2029-34.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gibson K (2010) Management guide for sawyer beetles. Forest Health Protection and State Forewsy Organisations, Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68576a25c8f4c4c66" w:history="1">
+      <w:hyperlink r:id="rId30576a40847b92996" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6441,51 +6441,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus marmorator</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53456a25c8f4c535e" w:history="1">
+      <w:hyperlink r:id="rId24856a40847b93338" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6498,63 +6498,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="28407846" name="name25666a25c8f4c543b" descr="eu_funding_250.png"/>
+            <wp:docPr id="98743629" name="name10956a40847b9344e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId85426a25c8f4c5439" cstate="print"/>
+                    <a:blip r:embed="rId72276a40847b9344d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6652,221 +6652,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="684614587">
+  <w:abstractNum w:abstractNumId="217104703">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="87383304">
+    <w:lvl w:ilvl="0" w:tplc="65558628">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="87383304" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="65558628" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="87383304" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="65558628" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="87383304" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="65558628" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="87383304" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="65558628" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="87383304" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="65558628" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="87383304" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="65558628" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="87383304" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="65558628" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="87383304" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="65558628" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42067958">
+  <w:abstractNum w:abstractNumId="74388403">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="21993299">
+    <w:lvl w:ilvl="0" w:tplc="97929409">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="21993299" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="97929409" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="21993299" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="97929409" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="21993299" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="97929409" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="21993299" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="97929409" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="21993299" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="97929409" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="21993299" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="97929409" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="21993299" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="97929409" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="21993299" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="97929409" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42067957">
+  <w:abstractNum w:abstractNumId="74388402">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="30997898">
+    <w:lvl w:ilvl="0" w:tplc="46738308">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7618,58 +7618,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="42067957">
-    <w:abstractNumId w:val="42067957"/>
+  <w:num w:numId="74388402">
+    <w:abstractNumId w:val="74388402"/>
   </w:num>
-  <w:num w:numId="42067958">
-    <w:abstractNumId w:val="42067958"/>
+  <w:num w:numId="74388403">
+    <w:abstractNumId w:val="74388403"/>
   </w:num>
-  <w:num w:numId="684614587">
-    <w:abstractNumId w:val="684614587"/>
+  <w:num w:numId="217104703">
+    <w:abstractNumId w:val="217104703"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19219,51 +19219,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId497897744" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId184040160" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId80566a25c8f4c19cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCMR/" TargetMode="External"/><Relationship Id="rId16556a25c8f4c1a11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCMR/categorization" TargetMode="External"/><Relationship Id="rId68576a25c8f4c4c66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId53456a25c8f4c535e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId88426a25c8f4c2a0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88426a25c8f4c2a0d.jpg"/><Relationship Id="rId85426a25c8f4c5439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85426a25c8f4c5439.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId608532699" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId525555563" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId98196a40847b8f250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCMR/" TargetMode="External"/><Relationship Id="rId61516a40847b8f296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCMR/categorization" TargetMode="External"/><Relationship Id="rId30576a40847b92996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId24856a40847b93338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId51446a40847b90192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51446a40847b90192.jpg"/><Relationship Id="rId72276a40847b9344d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72276a40847b9344d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>