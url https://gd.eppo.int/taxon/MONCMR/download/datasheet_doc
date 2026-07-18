--- v12 (2026-06-28)
+++ v13 (2026-07-18)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Cerambycidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> balsam-fir sawyer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98196a40847b8f250" w:history="1">
+            <w:hyperlink r:id="rId90846a5c0085450c4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61516a40847b8f296" w:history="1">
+            <w:hyperlink r:id="rId93996a5c008545109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -791,63 +791,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">M. marmorator </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">becoming established outside of its native range.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="68880537" name="name82466a40847b90196" descr="MONCMR_distribution_map.jpg"/>
+            <wp:docPr id="24347831" name="name28686a5c0085462d7" descr="MONCMR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONCMR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId51446a40847b90192" cstate="print"/>
+                    <a:blip r:embed="rId62686a5c0085462d5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1658,151 +1658,151 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. (Wilson, 1975):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="217104703"/>
+          <w:numId w:val="16219337"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Slits chewed by adult female for egg laying in the bark, although only a minority of these may have eggs in them</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="217104703"/>
+          <w:numId w:val="16219337"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scoring in the xylem and phloem caused by larval feeding</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="217104703"/>
+          <w:numId w:val="16219337"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frass – the waste expelled by feeding larvae from trees</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="217104703"/>
+          <w:numId w:val="16219337"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oval shaped holes made by larvae as they bore deeper into sap wood</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="217104703"/>
+          <w:numId w:val="16219337"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Circular exit holes created by adults</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
@@ -5343,51 +5343,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2029-34.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gibson K (2010) Management guide for sawyer beetles. Forest Health Protection and State Forewsy Organisations, Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30576a40847b92996" w:history="1">
+      <w:hyperlink r:id="rId13206a5c0085484be" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6441,51 +6441,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus marmorator</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24856a40847b93338" w:history="1">
+      <w:hyperlink r:id="rId52416a5c008548bd0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6498,63 +6498,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="98743629" name="name10956a40847b9344e" descr="eu_funding_250.png"/>
+            <wp:docPr id="17583568" name="name27766a5c008548c8a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId72276a40847b9344d" cstate="print"/>
+                    <a:blip r:embed="rId65166a5c008548c89" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6652,221 +6652,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="217104703">
+  <w:abstractNum w:abstractNumId="16219337">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="65558628">
+    <w:lvl w:ilvl="0" w:tplc="30710062">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="65558628" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="30710062" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="65558628" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="30710062" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="65558628" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="30710062" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="65558628" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="30710062" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="65558628" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="30710062" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="65558628" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="30710062" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="65558628" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="30710062" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="65558628" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="30710062" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="74388403">
+  <w:abstractNum w:abstractNumId="27307293">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="97929409">
+    <w:lvl w:ilvl="0" w:tplc="33994895">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="97929409" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="33994895" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="97929409" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="33994895" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="97929409" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="33994895" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="97929409" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="33994895" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="97929409" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="33994895" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="97929409" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="33994895" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="97929409" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="33994895" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="97929409" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="33994895" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="74388402">
+  <w:abstractNum w:abstractNumId="27307292">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="46738308">
+    <w:lvl w:ilvl="0" w:tplc="26663139">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7618,58 +7618,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="74388402">
-    <w:abstractNumId w:val="74388402"/>
+  <w:num w:numId="27307292">
+    <w:abstractNumId w:val="27307292"/>
   </w:num>
-  <w:num w:numId="74388403">
-    <w:abstractNumId w:val="74388403"/>
+  <w:num w:numId="27307293">
+    <w:abstractNumId w:val="27307293"/>
   </w:num>
-  <w:num w:numId="217104703">
-    <w:abstractNumId w:val="217104703"/>
+  <w:num w:numId="16219337">
+    <w:abstractNumId w:val="16219337"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19219,51 +19219,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId608532699" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId525555563" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId98196a40847b8f250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCMR/" TargetMode="External"/><Relationship Id="rId61516a40847b8f296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCMR/categorization" TargetMode="External"/><Relationship Id="rId30576a40847b92996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId24856a40847b93338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId51446a40847b90192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51446a40847b90192.jpg"/><Relationship Id="rId72276a40847b9344d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72276a40847b9344d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId813210566" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId804697598" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId90846a5c0085450c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCMR/" TargetMode="External"/><Relationship Id="rId93996a5c008545109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCMR/categorization" TargetMode="External"/><Relationship Id="rId13206a5c0085484be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId52416a5c008548bd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId62686a5c0085462d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62686a5c0085462d5.jpg"/><Relationship Id="rId65166a5c008548c89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65166a5c008548c89.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>