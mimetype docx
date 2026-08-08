--- v13 (2026-07-18)
+++ v14 (2026-08-08)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Cerambycidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> balsam-fir sawyer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90846a5c0085450c4" w:history="1">
+            <w:hyperlink r:id="rId26636a768c6217444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93996a5c008545109" w:history="1">
+            <w:hyperlink r:id="rId86336a768c6217487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -791,63 +791,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">M. marmorator </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">becoming established outside of its native range.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="24347831" name="name28686a5c0085462d7" descr="MONCMR_distribution_map.jpg"/>
+            <wp:docPr id="52317399" name="name51146a768c62186bf" descr="MONCMR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONCMR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId62686a5c0085462d5" cstate="print"/>
+                    <a:blip r:embed="rId44686a768c62186bd" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1658,151 +1658,151 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. (Wilson, 1975):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16219337"/>
+          <w:numId w:val="666790633"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Slits chewed by adult female for egg laying in the bark, although only a minority of these may have eggs in them</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16219337"/>
+          <w:numId w:val="666790633"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scoring in the xylem and phloem caused by larval feeding</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16219337"/>
+          <w:numId w:val="666790633"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frass – the waste expelled by feeding larvae from trees</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16219337"/>
+          <w:numId w:val="666790633"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oval shaped holes made by larvae as they bore deeper into sap wood</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16219337"/>
+          <w:numId w:val="666790633"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Circular exit holes created by adults</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
@@ -5343,51 +5343,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2029-34.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gibson K (2010) Management guide for sawyer beetles. Forest Health Protection and State Forewsy Organisations, Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13206a5c0085484be" w:history="1">
+      <w:hyperlink r:id="rId92946a768c621a7bc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6441,51 +6441,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus marmorator</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52416a5c008548bd0" w:history="1">
+      <w:hyperlink r:id="rId39926a768c621aed5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6498,63 +6498,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="17583568" name="name27766a5c008548c8a" descr="eu_funding_250.png"/>
+            <wp:docPr id="73138764" name="name74916a768c621af9a" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId65166a5c008548c89" cstate="print"/>
+                    <a:blip r:embed="rId15396a768c621af99" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6652,221 +6652,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="16219337">
+  <w:abstractNum w:abstractNumId="666790633">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="30710062">
+    <w:lvl w:ilvl="0" w:tplc="94756490">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="30710062" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="94756490" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="30710062" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="94756490" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="30710062" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="94756490" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="30710062" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="94756490" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="30710062" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="94756490" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="30710062" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="94756490" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="30710062" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="94756490" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="30710062" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="94756490" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27307293">
+  <w:abstractNum w:abstractNumId="94219433">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="33994895">
+    <w:lvl w:ilvl="0" w:tplc="23300725">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="33994895" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="23300725" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="33994895" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="23300725" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="33994895" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="23300725" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="33994895" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="23300725" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="33994895" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="23300725" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="33994895" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="23300725" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="33994895" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="23300725" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="33994895" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="23300725" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27307292">
+  <w:abstractNum w:abstractNumId="94219432">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="26663139">
+    <w:lvl w:ilvl="0" w:tplc="91777735">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7618,58 +7618,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="27307292">
-    <w:abstractNumId w:val="27307292"/>
+  <w:num w:numId="94219432">
+    <w:abstractNumId w:val="94219432"/>
   </w:num>
-  <w:num w:numId="27307293">
-    <w:abstractNumId w:val="27307293"/>
+  <w:num w:numId="94219433">
+    <w:abstractNumId w:val="94219433"/>
   </w:num>
-  <w:num w:numId="16219337">
-    <w:abstractNumId w:val="16219337"/>
+  <w:num w:numId="666790633">
+    <w:abstractNumId w:val="666790633"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19219,51 +19219,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId813210566" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId804697598" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId90846a5c0085450c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCMR/" TargetMode="External"/><Relationship Id="rId93996a5c008545109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCMR/categorization" TargetMode="External"/><Relationship Id="rId13206a5c0085484be" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId52416a5c008548bd0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId62686a5c0085462d5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId62686a5c0085462d5.jpg"/><Relationship Id="rId65166a5c008548c89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId65166a5c008548c89.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId589138350" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId598106929" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId26636a768c6217444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCMR/" TargetMode="External"/><Relationship Id="rId86336a768c6217487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCMR/categorization" TargetMode="External"/><Relationship Id="rId92946a768c621a7bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId39926a768c621aed5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId44686a768c62186bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44686a768c62186bd.jpg"/><Relationship Id="rId15396a768c621af99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15396a768c621af99.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>