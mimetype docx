--- v14 (2026-08-08)
+++ v15 (2026-08-28)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Cerambycidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> balsam-fir sawyer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26636a768c6217444" w:history="1">
+            <w:hyperlink r:id="rId11116a91077a6087f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86336a768c6217487" w:history="1">
+            <w:hyperlink r:id="rId33236a91077a608c2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -791,63 +791,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">M. marmorator </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">becoming established outside of its native range.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="52317399" name="name51146a768c62186bf" descr="MONCMR_distribution_map.jpg"/>
+            <wp:docPr id="50630011" name="name66386a91077a61b65" descr="MONCMR_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONCMR_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId44686a768c62186bd" cstate="print"/>
+                    <a:blip r:embed="rId88236a91077a61b63" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1658,151 +1658,151 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. (Wilson, 1975):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="666790633"/>
+          <w:numId w:val="334535797"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Slits chewed by adult female for egg laying in the bark, although only a minority of these may have eggs in them</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="666790633"/>
+          <w:numId w:val="334535797"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scoring in the xylem and phloem caused by larval feeding</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="666790633"/>
+          <w:numId w:val="334535797"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frass – the waste expelled by feeding larvae from trees</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="666790633"/>
+          <w:numId w:val="334535797"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oval shaped holes made by larvae as they bore deeper into sap wood</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="666790633"/>
+          <w:numId w:val="334535797"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Circular exit holes created by adults</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
@@ -5343,51 +5343,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2029-34.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gibson K (2010) Management guide for sawyer beetles. Forest Health Protection and State Forewsy Organisations, Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92946a768c621a7bc" w:history="1">
+      <w:hyperlink r:id="rId34426a91077a63c1e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6441,51 +6441,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus marmorator</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39926a768c621aed5" w:history="1">
+      <w:hyperlink r:id="rId61296a91077a6432c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6498,63 +6498,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="73138764" name="name74916a768c621af9a" descr="eu_funding_250.png"/>
+            <wp:docPr id="76696182" name="name59026a91077a6440b" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15396a768c621af99" cstate="print"/>
+                    <a:blip r:embed="rId40846a91077a64409" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6652,221 +6652,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="666790633">
+  <w:abstractNum w:abstractNumId="334535797">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="94756490">
+    <w:lvl w:ilvl="0" w:tplc="27984050">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="94756490" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="27984050" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="94756490" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="27984050" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="94756490" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="27984050" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="94756490" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="27984050" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="94756490" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="27984050" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="94756490" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="27984050" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="94756490" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="27984050" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="94756490" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="27984050" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="94219433">
+  <w:abstractNum w:abstractNumId="60014536">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="23300725">
+    <w:lvl w:ilvl="0" w:tplc="16480819">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="23300725" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="16480819" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="23300725" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="16480819" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="23300725" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="16480819" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="23300725" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="16480819" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="23300725" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="16480819" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="23300725" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="16480819" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="23300725" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="16480819" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="23300725" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="16480819" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="94219432">
+  <w:abstractNum w:abstractNumId="60014535">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="91777735">
+    <w:lvl w:ilvl="0" w:tplc="58512717">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7618,58 +7618,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="94219432">
-    <w:abstractNumId w:val="94219432"/>
+  <w:num w:numId="60014535">
+    <w:abstractNumId w:val="60014535"/>
   </w:num>
-  <w:num w:numId="94219433">
-    <w:abstractNumId w:val="94219433"/>
+  <w:num w:numId="60014536">
+    <w:abstractNumId w:val="60014536"/>
   </w:num>
-  <w:num w:numId="666790633">
-    <w:abstractNumId w:val="666790633"/>
+  <w:num w:numId="334535797">
+    <w:abstractNumId w:val="334535797"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -19219,51 +19219,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId589138350" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId598106929" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId26636a768c6217444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCMR/" TargetMode="External"/><Relationship Id="rId86336a768c6217487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCMR/categorization" TargetMode="External"/><Relationship Id="rId92946a768c621a7bc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId39926a768c621aed5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId44686a768c62186bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId44686a768c62186bd.jpg"/><Relationship Id="rId15396a768c621af99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15396a768c621af99.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId527588672" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId425073954" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId11116a91077a6087f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCMR/" TargetMode="External"/><Relationship Id="rId33236a91077a608c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCMR/categorization" TargetMode="External"/><Relationship Id="rId34426a91077a63c1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId61296a91077a6432c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId88236a91077a61b63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88236a91077a61b63.jpg"/><Relationship Id="rId40846a91077a64409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40846a91077a64409.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>