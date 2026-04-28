--- v6 (2026-03-26)
+++ v7 (2026-04-28)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Leconte</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> spotted pine sawyer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId963969c4bd945ea01" w:history="1">
+            <w:hyperlink r:id="rId558569f00af0542cf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId936169c4bd945ea45" w:history="1">
+            <w:hyperlink r:id="rId306469f00af054313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -756,63 +756,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus maculosus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is widely distributed in Canada and the USA. There is no indication in the literature that the distribution of the beetle is expanding.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="88510748" name="name140169c4bd945f818" descr="MONCMC_distribution_map.jpg"/>
+            <wp:docPr id="50857610" name="name409169f00af05534b" descr="MONCMC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONCMC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId837369c4bd945f815" cstate="print"/>
+                    <a:blip r:embed="rId801969f00af055348" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1155,51 +1155,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. populations could lead to increased populations of other damaging species.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dauer larvae of pine wood nematode, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId886669c4bd945fcb2" w:history="1">
+      <w:hyperlink r:id="rId656069f00af055743" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bursaphelenchus xylophilus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> have been found in association with </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1323,151 +1323,151 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. (Wilson, 1975):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="96611139"/>
+          <w:numId w:val="159831462"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Slits chewed by adult females for egg laying in the bark, although only a minority of these may have eggs in them,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="96611139"/>
+          <w:numId w:val="159831462"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scoring in the xylem and phloem caused by larval feeding,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="96611139"/>
+          <w:numId w:val="159831462"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frass – the waste expelled by feeding larvae from trees,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="96611139"/>
+          <w:numId w:val="159831462"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oval shaped holes made by larvae as they bore deeper into sap wood,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="96611139"/>
+          <w:numId w:val="159831462"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Circular exit holes created by adults.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
@@ -5941,51 +5941,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus maculosus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId162569c4bd9461c12" w:history="1">
+      <w:hyperlink r:id="rId227669f00af0577e5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5998,63 +5998,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="55731486" name="name974969c4bd9461dd7" descr="eu_funding_250.png"/>
+            <wp:docPr id="92252947" name="name376269f00af057890" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId570769c4bd9461dd6" cstate="print"/>
+                    <a:blip r:embed="rId270369f00af05788f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6152,221 +6152,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="96611139">
+  <w:abstractNum w:abstractNumId="159831462">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="38591467">
+    <w:lvl w:ilvl="0" w:tplc="63223875">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="38591467" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="63223875" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="38591467" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="63223875" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="38591467" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="63223875" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="38591467" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="63223875" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="38591467" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="63223875" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="38591467" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="63223875" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="38591467" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="63223875" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="38591467" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="63223875" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="72898407">
+  <w:abstractNum w:abstractNumId="10509796">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="81902190">
+    <w:lvl w:ilvl="0" w:tplc="84696137">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="81902190" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="84696137" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="81902190" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="84696137" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="81902190" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="84696137" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="81902190" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="84696137" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="81902190" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="84696137" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="81902190" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="84696137" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="81902190" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="84696137" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="81902190" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="84696137" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="72898406">
+  <w:abstractNum w:abstractNumId="10509795">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="36671147">
+    <w:lvl w:ilvl="0" w:tplc="93121754">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7118,58 +7118,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="72898406">
-    <w:abstractNumId w:val="72898406"/>
+  <w:num w:numId="10509795">
+    <w:abstractNumId w:val="10509795"/>
   </w:num>
-  <w:num w:numId="72898407">
-    <w:abstractNumId w:val="72898407"/>
+  <w:num w:numId="10509796">
+    <w:abstractNumId w:val="10509796"/>
   </w:num>
-  <w:num w:numId="96611139">
-    <w:abstractNumId w:val="96611139"/>
+  <w:num w:numId="159831462">
+    <w:abstractNumId w:val="159831462"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18719,51 +18719,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId852822939" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId692666797" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId963969c4bd945ea01" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCMC/" TargetMode="External"/><Relationship Id="rId936169c4bd945ea45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCMC/categorization" TargetMode="External"/><Relationship Id="rId886669c4bd945fcb2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/datasheet" TargetMode="External"/><Relationship Id="rId162569c4bd9461c12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId837369c4bd945f815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId837369c4bd945f815.jpg"/><Relationship Id="rId570769c4bd9461dd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId570769c4bd9461dd6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId563071415" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId408202322" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId558569f00af0542cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCMC/" TargetMode="External"/><Relationship Id="rId306469f00af054313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCMC/categorization" TargetMode="External"/><Relationship Id="rId656069f00af055743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/datasheet" TargetMode="External"/><Relationship Id="rId227669f00af0577e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId801969f00af055348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId801969f00af055348.jpg"/><Relationship Id="rId270369f00af05788f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId270369f00af05788f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>