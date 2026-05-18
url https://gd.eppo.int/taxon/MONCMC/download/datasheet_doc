--- v7 (2026-04-28)
+++ v8 (2026-05-18)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Leconte</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> spotted pine sawyer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId558569f00af0542cf" w:history="1">
+            <w:hyperlink r:id="rId45176a0aae7d2746a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306469f00af054313" w:history="1">
+            <w:hyperlink r:id="rId49586a0aae7d274ae" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -756,63 +756,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus maculosus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is widely distributed in Canada and the USA. There is no indication in the literature that the distribution of the beetle is expanding.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="50857610" name="name409169f00af05534b" descr="MONCMC_distribution_map.jpg"/>
+            <wp:docPr id="77308069" name="name97966a0aae7d286ab" descr="MONCMC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONCMC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId801969f00af055348" cstate="print"/>
+                    <a:blip r:embed="rId66286a0aae7d286a7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1155,51 +1155,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. populations could lead to increased populations of other damaging species.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dauer larvae of pine wood nematode, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId656069f00af055743" w:history="1">
+      <w:hyperlink r:id="rId33746a0aae7d28b48" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bursaphelenchus xylophilus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> have been found in association with </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1323,151 +1323,151 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. (Wilson, 1975):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="159831462"/>
+          <w:numId w:val="992519696"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Slits chewed by adult females for egg laying in the bark, although only a minority of these may have eggs in them,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="159831462"/>
+          <w:numId w:val="992519696"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scoring in the xylem and phloem caused by larval feeding,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="159831462"/>
+          <w:numId w:val="992519696"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frass – the waste expelled by feeding larvae from trees,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="159831462"/>
+          <w:numId w:val="992519696"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oval shaped holes made by larvae as they bore deeper into sap wood,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="159831462"/>
+          <w:numId w:val="992519696"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Circular exit holes created by adults.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
@@ -5941,51 +5941,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus maculosus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId227669f00af0577e5" w:history="1">
+      <w:hyperlink r:id="rId23306a0aae7d2aa99" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5998,63 +5998,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="92252947" name="name376269f00af057890" descr="eu_funding_250.png"/>
+            <wp:docPr id="25399266" name="name11886a0aae7d2aec3" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId270369f00af05788f" cstate="print"/>
+                    <a:blip r:embed="rId58526a0aae7d2aec1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6152,221 +6152,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="159831462">
+  <w:abstractNum w:abstractNumId="992519696">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="63223875">
+    <w:lvl w:ilvl="0" w:tplc="38935341">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="63223875" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="38935341" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="63223875" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="38935341" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="63223875" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="38935341" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="63223875" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="38935341" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="63223875" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="38935341" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="63223875" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="38935341" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="63223875" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="38935341" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="63223875" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="38935341" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10509796">
+  <w:abstractNum w:abstractNumId="44137374">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="84696137">
+    <w:lvl w:ilvl="0" w:tplc="33354569">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="84696137" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="33354569" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="84696137" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="33354569" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="84696137" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="33354569" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="84696137" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="33354569" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="84696137" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="33354569" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="84696137" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="33354569" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="84696137" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="33354569" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="84696137" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="33354569" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10509795">
+  <w:abstractNum w:abstractNumId="44137373">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="93121754">
+    <w:lvl w:ilvl="0" w:tplc="43617702">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7118,58 +7118,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="10509795">
-    <w:abstractNumId w:val="10509795"/>
+  <w:num w:numId="44137373">
+    <w:abstractNumId w:val="44137373"/>
   </w:num>
-  <w:num w:numId="10509796">
-    <w:abstractNumId w:val="10509796"/>
+  <w:num w:numId="44137374">
+    <w:abstractNumId w:val="44137374"/>
   </w:num>
-  <w:num w:numId="159831462">
-    <w:abstractNumId w:val="159831462"/>
+  <w:num w:numId="992519696">
+    <w:abstractNumId w:val="992519696"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18719,51 +18719,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId563071415" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId408202322" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId558569f00af0542cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCMC/" TargetMode="External"/><Relationship Id="rId306469f00af054313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCMC/categorization" TargetMode="External"/><Relationship Id="rId656069f00af055743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/datasheet" TargetMode="External"/><Relationship Id="rId227669f00af0577e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId801969f00af055348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId801969f00af055348.jpg"/><Relationship Id="rId270369f00af05788f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId270369f00af05788f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId524178989" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId150320958" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId45176a0aae7d2746a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCMC/" TargetMode="External"/><Relationship Id="rId49586a0aae7d274ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCMC/categorization" TargetMode="External"/><Relationship Id="rId33746a0aae7d28b48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/datasheet" TargetMode="External"/><Relationship Id="rId23306a0aae7d2aa99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId66286a0aae7d286a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66286a0aae7d286a7.jpg"/><Relationship Id="rId58526a0aae7d2aec1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58526a0aae7d2aec1.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>