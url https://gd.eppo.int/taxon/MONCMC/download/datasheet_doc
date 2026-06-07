--- v8 (2026-05-18)
+++ v9 (2026-06-07)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Leconte</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> spotted pine sawyer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45176a0aae7d2746a" w:history="1">
+            <w:hyperlink r:id="rId42506a25c7f34df5f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49586a0aae7d274ae" w:history="1">
+            <w:hyperlink r:id="rId39976a25c7f34dfa3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -756,63 +756,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus maculosus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is widely distributed in Canada and the USA. There is no indication in the literature that the distribution of the beetle is expanding.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="77308069" name="name97966a0aae7d286ab" descr="MONCMC_distribution_map.jpg"/>
+            <wp:docPr id="69074480" name="name90396a25c7f34ee21" descr="MONCMC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONCMC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId66286a0aae7d286a7" cstate="print"/>
+                    <a:blip r:embed="rId71076a25c7f34ee1e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1155,51 +1155,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. populations could lead to increased populations of other damaging species.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dauer larvae of pine wood nematode, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33746a0aae7d28b48" w:history="1">
+      <w:hyperlink r:id="rId50326a25c7f34f2d6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bursaphelenchus xylophilus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> have been found in association with </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1323,151 +1323,151 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. (Wilson, 1975):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="992519696"/>
+          <w:numId w:val="777162835"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Slits chewed by adult females for egg laying in the bark, although only a minority of these may have eggs in them,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="992519696"/>
+          <w:numId w:val="777162835"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scoring in the xylem and phloem caused by larval feeding,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="992519696"/>
+          <w:numId w:val="777162835"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frass – the waste expelled by feeding larvae from trees,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="992519696"/>
+          <w:numId w:val="777162835"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oval shaped holes made by larvae as they bore deeper into sap wood,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="992519696"/>
+          <w:numId w:val="777162835"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Circular exit holes created by adults.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
@@ -5941,51 +5941,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus maculosus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23306a0aae7d2aa99" w:history="1">
+      <w:hyperlink r:id="rId19356a25c7f3511a2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5998,63 +5998,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="25399266" name="name11886a0aae7d2aec3" descr="eu_funding_250.png"/>
+            <wp:docPr id="12823651" name="name83726a25c7f351254" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId58526a0aae7d2aec1" cstate="print"/>
+                    <a:blip r:embed="rId74996a25c7f351253" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6152,221 +6152,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="992519696">
+  <w:abstractNum w:abstractNumId="777162835">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="38935341">
+    <w:lvl w:ilvl="0" w:tplc="53326182">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="38935341" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="53326182" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="38935341" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="53326182" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="38935341" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="53326182" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="38935341" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="53326182" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="38935341" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="53326182" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="38935341" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="53326182" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="38935341" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="53326182" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="38935341" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="53326182" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44137374">
+  <w:abstractNum w:abstractNumId="22746995">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="33354569">
+    <w:lvl w:ilvl="0" w:tplc="62454552">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="33354569" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="62454552" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="33354569" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="62454552" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="33354569" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="62454552" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="33354569" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="62454552" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="33354569" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="62454552" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="33354569" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="62454552" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="33354569" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="62454552" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="33354569" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="62454552" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44137373">
+  <w:abstractNum w:abstractNumId="22746994">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="43617702">
+    <w:lvl w:ilvl="0" w:tplc="57414570">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7118,58 +7118,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="44137373">
-    <w:abstractNumId w:val="44137373"/>
+  <w:num w:numId="22746994">
+    <w:abstractNumId w:val="22746994"/>
   </w:num>
-  <w:num w:numId="44137374">
-    <w:abstractNumId w:val="44137374"/>
+  <w:num w:numId="22746995">
+    <w:abstractNumId w:val="22746995"/>
   </w:num>
-  <w:num w:numId="992519696">
-    <w:abstractNumId w:val="992519696"/>
+  <w:num w:numId="777162835">
+    <w:abstractNumId w:val="777162835"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18719,51 +18719,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId524178989" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId150320958" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId45176a0aae7d2746a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCMC/" TargetMode="External"/><Relationship Id="rId49586a0aae7d274ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCMC/categorization" TargetMode="External"/><Relationship Id="rId33746a0aae7d28b48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/datasheet" TargetMode="External"/><Relationship Id="rId23306a0aae7d2aa99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId66286a0aae7d286a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66286a0aae7d286a7.jpg"/><Relationship Id="rId58526a0aae7d2aec1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58526a0aae7d2aec1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId247133731" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId138406309" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId42506a25c7f34df5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCMC/" TargetMode="External"/><Relationship Id="rId39976a25c7f34dfa3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCMC/categorization" TargetMode="External"/><Relationship Id="rId50326a25c7f34f2d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/datasheet" TargetMode="External"/><Relationship Id="rId19356a25c7f3511a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId71076a25c7f34ee1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71076a25c7f34ee1e.jpg"/><Relationship Id="rId74996a25c7f351253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74996a25c7f351253.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>