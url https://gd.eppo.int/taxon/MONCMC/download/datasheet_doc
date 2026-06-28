--- v9 (2026-06-07)
+++ v10 (2026-06-28)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Leconte</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> spotted pine sawyer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42506a25c7f34df5f" w:history="1">
+            <w:hyperlink r:id="rId82696a4083c164e27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39976a25c7f34dfa3" w:history="1">
+            <w:hyperlink r:id="rId90986a4083c164e6b" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -756,63 +756,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus maculosus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is widely distributed in Canada and the USA. There is no indication in the literature that the distribution of the beetle is expanding.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="69074480" name="name90396a25c7f34ee21" descr="MONCMC_distribution_map.jpg"/>
+            <wp:docPr id="51270379" name="name59286a4083c165bc1" descr="MONCMC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONCMC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId71076a25c7f34ee1e" cstate="print"/>
+                    <a:blip r:embed="rId88616a4083c165bbe" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1155,51 +1155,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. populations could lead to increased populations of other damaging species.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dauer larvae of pine wood nematode, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50326a25c7f34f2d6" w:history="1">
+      <w:hyperlink r:id="rId38126a4083c165fcd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bursaphelenchus xylophilus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> have been found in association with </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1323,151 +1323,151 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. (Wilson, 1975):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="777162835"/>
+          <w:numId w:val="277095685"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Slits chewed by adult females for egg laying in the bark, although only a minority of these may have eggs in them,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="777162835"/>
+          <w:numId w:val="277095685"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scoring in the xylem and phloem caused by larval feeding,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="777162835"/>
+          <w:numId w:val="277095685"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frass – the waste expelled by feeding larvae from trees,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="777162835"/>
+          <w:numId w:val="277095685"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oval shaped holes made by larvae as they bore deeper into sap wood,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="777162835"/>
+          <w:numId w:val="277095685"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Circular exit holes created by adults.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
@@ -5941,51 +5941,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus maculosus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19356a25c7f3511a2" w:history="1">
+      <w:hyperlink r:id="rId71476a4083c167f03" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5998,63 +5998,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="12823651" name="name83726a25c7f351254" descr="eu_funding_250.png"/>
+            <wp:docPr id="24675786" name="name45276a4083c167fc3" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId74996a25c7f351253" cstate="print"/>
+                    <a:blip r:embed="rId51686a4083c167fc1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6152,221 +6152,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="777162835">
+  <w:abstractNum w:abstractNumId="277095685">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="53326182">
+    <w:lvl w:ilvl="0" w:tplc="69893094">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="53326182" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="69893094" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="53326182" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="69893094" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="53326182" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="69893094" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="53326182" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="69893094" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="53326182" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="69893094" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="53326182" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="69893094" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="53326182" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="69893094" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="53326182" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="69893094" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22746995">
+  <w:abstractNum w:abstractNumId="38739009">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="62454552">
+    <w:lvl w:ilvl="0" w:tplc="50597873">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="62454552" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="50597873" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="62454552" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="50597873" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="62454552" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="50597873" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="62454552" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="50597873" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="62454552" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="50597873" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="62454552" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="50597873" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="62454552" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="50597873" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="62454552" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="50597873" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22746994">
+  <w:abstractNum w:abstractNumId="38739008">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="57414570">
+    <w:lvl w:ilvl="0" w:tplc="97984066">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7118,58 +7118,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="22746994">
-    <w:abstractNumId w:val="22746994"/>
+  <w:num w:numId="38739008">
+    <w:abstractNumId w:val="38739008"/>
   </w:num>
-  <w:num w:numId="22746995">
-    <w:abstractNumId w:val="22746995"/>
+  <w:num w:numId="38739009">
+    <w:abstractNumId w:val="38739009"/>
   </w:num>
-  <w:num w:numId="777162835">
-    <w:abstractNumId w:val="777162835"/>
+  <w:num w:numId="277095685">
+    <w:abstractNumId w:val="277095685"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18719,51 +18719,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId247133731" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId138406309" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId42506a25c7f34df5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCMC/" TargetMode="External"/><Relationship Id="rId39976a25c7f34dfa3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCMC/categorization" TargetMode="External"/><Relationship Id="rId50326a25c7f34f2d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/datasheet" TargetMode="External"/><Relationship Id="rId19356a25c7f3511a2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId71076a25c7f34ee1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71076a25c7f34ee1e.jpg"/><Relationship Id="rId74996a25c7f351253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74996a25c7f351253.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId509200585" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId739705873" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId82696a4083c164e27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCMC/" TargetMode="External"/><Relationship Id="rId90986a4083c164e6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCMC/categorization" TargetMode="External"/><Relationship Id="rId38126a4083c165fcd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/datasheet" TargetMode="External"/><Relationship Id="rId71476a4083c167f03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId88616a4083c165bbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88616a4083c165bbe.jpg"/><Relationship Id="rId51686a4083c167fc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51686a4083c167fc1.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>