--- v10 (2026-06-28)
+++ v11 (2026-07-18)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Leconte</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> spotted pine sawyer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82696a4083c164e27" w:history="1">
+            <w:hyperlink r:id="rId19616a5c003e75ac7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90986a4083c164e6b" w:history="1">
+            <w:hyperlink r:id="rId76646a5c003e75b0f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -756,63 +756,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus maculosus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is widely distributed in Canada and the USA. There is no indication in the literature that the distribution of the beetle is expanding.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="51270379" name="name59286a4083c165bc1" descr="MONCMC_distribution_map.jpg"/>
+            <wp:docPr id="49243771" name="name25926a5c003e76990" descr="MONCMC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONCMC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId88616a4083c165bbe" cstate="print"/>
+                    <a:blip r:embed="rId16936a5c003e7698d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1155,51 +1155,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. populations could lead to increased populations of other damaging species.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dauer larvae of pine wood nematode, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38126a4083c165fcd" w:history="1">
+      <w:hyperlink r:id="rId57006a5c003e76e1e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bursaphelenchus xylophilus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> have been found in association with </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1323,151 +1323,151 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. (Wilson, 1975):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="277095685"/>
+          <w:numId w:val="775451795"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Slits chewed by adult females for egg laying in the bark, although only a minority of these may have eggs in them,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="277095685"/>
+          <w:numId w:val="775451795"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scoring in the xylem and phloem caused by larval feeding,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="277095685"/>
+          <w:numId w:val="775451795"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frass – the waste expelled by feeding larvae from trees,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="277095685"/>
+          <w:numId w:val="775451795"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oval shaped holes made by larvae as they bore deeper into sap wood,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="277095685"/>
+          <w:numId w:val="775451795"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Circular exit holes created by adults.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
@@ -5941,51 +5941,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus maculosus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71476a4083c167f03" w:history="1">
+      <w:hyperlink r:id="rId29576a5c003e78d86" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5998,63 +5998,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="24675786" name="name45276a4083c167fc3" descr="eu_funding_250.png"/>
+            <wp:docPr id="99026052" name="name71616a5c003e78e59" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId51686a4083c167fc1" cstate="print"/>
+                    <a:blip r:embed="rId72106a5c003e78e58" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6152,221 +6152,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="277095685">
+  <w:abstractNum w:abstractNumId="775451795">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="69893094">
+    <w:lvl w:ilvl="0" w:tplc="61029056">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="69893094" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="61029056" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="69893094" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="61029056" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="69893094" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="61029056" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="69893094" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="61029056" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="69893094" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="61029056" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="69893094" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="61029056" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="69893094" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="61029056" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="69893094" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="61029056" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38739009">
+  <w:abstractNum w:abstractNumId="33771853">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="50597873">
+    <w:lvl w:ilvl="0" w:tplc="45609133">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="50597873" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="45609133" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="50597873" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="45609133" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="50597873" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="45609133" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="50597873" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="45609133" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="50597873" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="45609133" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="50597873" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="45609133" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="50597873" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="45609133" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="50597873" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="45609133" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38739008">
+  <w:abstractNum w:abstractNumId="33771852">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="97984066">
+    <w:lvl w:ilvl="0" w:tplc="25876587">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7118,58 +7118,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="38739008">
-    <w:abstractNumId w:val="38739008"/>
+  <w:num w:numId="33771852">
+    <w:abstractNumId w:val="33771852"/>
   </w:num>
-  <w:num w:numId="38739009">
-    <w:abstractNumId w:val="38739009"/>
+  <w:num w:numId="33771853">
+    <w:abstractNumId w:val="33771853"/>
   </w:num>
-  <w:num w:numId="277095685">
-    <w:abstractNumId w:val="277095685"/>
+  <w:num w:numId="775451795">
+    <w:abstractNumId w:val="775451795"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18719,51 +18719,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId509200585" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId739705873" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId82696a4083c164e27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCMC/" TargetMode="External"/><Relationship Id="rId90986a4083c164e6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCMC/categorization" TargetMode="External"/><Relationship Id="rId38126a4083c165fcd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/datasheet" TargetMode="External"/><Relationship Id="rId71476a4083c167f03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId88616a4083c165bbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId88616a4083c165bbe.jpg"/><Relationship Id="rId51686a4083c167fc1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId51686a4083c167fc1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId984871503" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId123239626" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId19616a5c003e75ac7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCMC/" TargetMode="External"/><Relationship Id="rId76646a5c003e75b0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCMC/categorization" TargetMode="External"/><Relationship Id="rId57006a5c003e76e1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/datasheet" TargetMode="External"/><Relationship Id="rId29576a5c003e78d86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId16936a5c003e7698d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16936a5c003e7698d.jpg"/><Relationship Id="rId72106a5c003e78e58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72106a5c003e78e58.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>