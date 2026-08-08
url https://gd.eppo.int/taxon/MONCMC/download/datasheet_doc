--- v11 (2026-07-18)
+++ v12 (2026-08-08)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Leconte</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> spotted pine sawyer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19616a5c003e75ac7" w:history="1">
+            <w:hyperlink r:id="rId94506a768b3c4fb20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76646a5c003e75b0f" w:history="1">
+            <w:hyperlink r:id="rId59166a768b3c4fb73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -756,63 +756,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus maculosus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is widely distributed in Canada and the USA. There is no indication in the literature that the distribution of the beetle is expanding.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="49243771" name="name25926a5c003e76990" descr="MONCMC_distribution_map.jpg"/>
+            <wp:docPr id="28343713" name="name26636a768b3c50465" descr="MONCMC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONCMC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16936a5c003e7698d" cstate="print"/>
+                    <a:blip r:embed="rId86436a768b3c50463" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1155,51 +1155,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. populations could lead to increased populations of other damaging species.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dauer larvae of pine wood nematode, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57006a5c003e76e1e" w:history="1">
+      <w:hyperlink r:id="rId27696a768b3c508f0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bursaphelenchus xylophilus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> have been found in association with </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1323,151 +1323,151 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. (Wilson, 1975):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="775451795"/>
+          <w:numId w:val="919174221"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Slits chewed by adult females for egg laying in the bark, although only a minority of these may have eggs in them,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="775451795"/>
+          <w:numId w:val="919174221"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scoring in the xylem and phloem caused by larval feeding,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="775451795"/>
+          <w:numId w:val="919174221"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frass – the waste expelled by feeding larvae from trees,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="775451795"/>
+          <w:numId w:val="919174221"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oval shaped holes made by larvae as they bore deeper into sap wood,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="775451795"/>
+          <w:numId w:val="919174221"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Circular exit holes created by adults.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
@@ -5941,51 +5941,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus maculosus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29576a5c003e78d86" w:history="1">
+      <w:hyperlink r:id="rId71866a768b3c5289c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5998,63 +5998,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="99026052" name="name71616a5c003e78e59" descr="eu_funding_250.png"/>
+            <wp:docPr id="89963422" name="name62236a768b3c52c22" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId72106a5c003e78e58" cstate="print"/>
+                    <a:blip r:embed="rId43006a768b3c52c20" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6152,221 +6152,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="775451795">
+  <w:abstractNum w:abstractNumId="919174221">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="61029056">
+    <w:lvl w:ilvl="0" w:tplc="42739323">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="61029056" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="42739323" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="61029056" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="42739323" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="61029056" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="42739323" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="61029056" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="42739323" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="61029056" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="42739323" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="61029056" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="42739323" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="61029056" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="42739323" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="61029056" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="42739323" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33771853">
+  <w:abstractNum w:abstractNumId="46414563">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="45609133">
+    <w:lvl w:ilvl="0" w:tplc="12797636">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="45609133" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="12797636" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="45609133" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="12797636" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="45609133" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="12797636" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="45609133" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="12797636" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="45609133" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="12797636" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="45609133" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="12797636" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="45609133" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="12797636" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="45609133" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="12797636" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33771852">
+  <w:abstractNum w:abstractNumId="46414562">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="25876587">
+    <w:lvl w:ilvl="0" w:tplc="89566568">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7118,58 +7118,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="33771852">
-    <w:abstractNumId w:val="33771852"/>
+  <w:num w:numId="46414562">
+    <w:abstractNumId w:val="46414562"/>
   </w:num>
-  <w:num w:numId="33771853">
-    <w:abstractNumId w:val="33771853"/>
+  <w:num w:numId="46414563">
+    <w:abstractNumId w:val="46414563"/>
   </w:num>
-  <w:num w:numId="775451795">
-    <w:abstractNumId w:val="775451795"/>
+  <w:num w:numId="919174221">
+    <w:abstractNumId w:val="919174221"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18719,51 +18719,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId984871503" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId123239626" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId19616a5c003e75ac7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCMC/" TargetMode="External"/><Relationship Id="rId76646a5c003e75b0f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCMC/categorization" TargetMode="External"/><Relationship Id="rId57006a5c003e76e1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/datasheet" TargetMode="External"/><Relationship Id="rId29576a5c003e78d86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId16936a5c003e7698d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16936a5c003e7698d.jpg"/><Relationship Id="rId72106a5c003e78e58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId72106a5c003e78e58.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId793811182" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId607744954" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId94506a768b3c4fb20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCMC/" TargetMode="External"/><Relationship Id="rId59166a768b3c4fb73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCMC/categorization" TargetMode="External"/><Relationship Id="rId27696a768b3c508f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/datasheet" TargetMode="External"/><Relationship Id="rId71866a768b3c5289c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId86436a768b3c50463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86436a768b3c50463.jpg"/><Relationship Id="rId43006a768b3c52c20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43006a768b3c52c20.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>