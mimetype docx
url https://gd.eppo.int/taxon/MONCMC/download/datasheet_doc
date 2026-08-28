--- v12 (2026-08-08)
+++ v13 (2026-08-28)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> Leconte</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> spotted pine sawyer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94506a768b3c4fb20" w:history="1">
+            <w:hyperlink r:id="rId76686a91071d6d409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59166a768b3c4fb73" w:history="1">
+            <w:hyperlink r:id="rId33566a91071d6d44d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -756,63 +756,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus maculosus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">is widely distributed in Canada and the USA. There is no indication in the literature that the distribution of the beetle is expanding.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="28343713" name="name26636a768b3c50465" descr="MONCMC_distribution_map.jpg"/>
+            <wp:docPr id="86693911" name="name60816a91071d6e650" descr="MONCMC_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONCMC_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId86436a768b3c50463" cstate="print"/>
+                    <a:blip r:embed="rId61636a91071d6e64e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1155,51 +1155,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. populations could lead to increased populations of other damaging species.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dauer larvae of pine wood nematode, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27696a768b3c508f0" w:history="1">
+      <w:hyperlink r:id="rId77136a91071d6eb0c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bursaphelenchus xylophilus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> have been found in association with </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -1323,151 +1323,151 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. (Wilson, 1975):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="919174221"/>
+          <w:numId w:val="158657817"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Slits chewed by adult females for egg laying in the bark, although only a minority of these may have eggs in them,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="919174221"/>
+          <w:numId w:val="158657817"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Scoring in the xylem and phloem caused by larval feeding,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="919174221"/>
+          <w:numId w:val="158657817"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frass – the waste expelled by feeding larvae from trees,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="919174221"/>
+          <w:numId w:val="158657817"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oval shaped holes made by larvae as they bore deeper into sap wood,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="919174221"/>
+          <w:numId w:val="158657817"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Circular exit holes created by adults.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
@@ -5941,51 +5941,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus maculosus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71866a768b3c5289c" w:history="1">
+      <w:hyperlink r:id="rId81576a91071d709b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -5998,63 +5998,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="89963422" name="name62236a768b3c52c22" descr="eu_funding_250.png"/>
+            <wp:docPr id="60292181" name="name52326a91071d70a95" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId43006a768b3c52c20" cstate="print"/>
+                    <a:blip r:embed="rId60706a91071d70a94" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6152,221 +6152,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="919174221">
+  <w:abstractNum w:abstractNumId="158657817">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="42739323">
+    <w:lvl w:ilvl="0" w:tplc="49741878">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="42739323" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="49741878" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="42739323" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="49741878" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="42739323" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="49741878" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="42739323" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="49741878" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="42739323" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="49741878" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="42739323" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="49741878" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="42739323" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="49741878" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="42739323" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="49741878" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46414563">
+  <w:abstractNum w:abstractNumId="35563677">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="12797636">
+    <w:lvl w:ilvl="0" w:tplc="38685033">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="12797636" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="38685033" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="12797636" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="38685033" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="12797636" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="38685033" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="12797636" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="38685033" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="12797636" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="38685033" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="12797636" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="38685033" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="12797636" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="38685033" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="12797636" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="38685033" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46414562">
+  <w:abstractNum w:abstractNumId="35563676">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="89566568">
+    <w:lvl w:ilvl="0" w:tplc="81633931">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7118,58 +7118,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="46414562">
-    <w:abstractNumId w:val="46414562"/>
+  <w:num w:numId="35563676">
+    <w:abstractNumId w:val="35563676"/>
   </w:num>
-  <w:num w:numId="46414563">
-    <w:abstractNumId w:val="46414563"/>
+  <w:num w:numId="35563677">
+    <w:abstractNumId w:val="35563677"/>
   </w:num>
-  <w:num w:numId="919174221">
-    <w:abstractNumId w:val="919174221"/>
+  <w:num w:numId="158657817">
+    <w:abstractNumId w:val="158657817"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18719,51 +18719,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId793811182" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId607744954" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId94506a768b3c4fb20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCMC/" TargetMode="External"/><Relationship Id="rId59166a768b3c4fb73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCMC/categorization" TargetMode="External"/><Relationship Id="rId27696a768b3c508f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/datasheet" TargetMode="External"/><Relationship Id="rId71866a768b3c5289c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId86436a768b3c50463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId86436a768b3c50463.jpg"/><Relationship Id="rId43006a768b3c52c20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId43006a768b3c52c20.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId577543418" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId606011603" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId76686a91071d6d409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCMC/" TargetMode="External"/><Relationship Id="rId33566a91071d6d44d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCMC/categorization" TargetMode="External"/><Relationship Id="rId77136a91071d6eb0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/datasheet" TargetMode="External"/><Relationship Id="rId81576a91071d709b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId61636a91071d6e64e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61636a91071d6e64e.jpg"/><Relationship Id="rId60706a91071d70a94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60706a91071d70a94.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>