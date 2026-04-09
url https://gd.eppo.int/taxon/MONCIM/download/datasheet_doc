--- v6 (2026-03-12)
+++ v7 (2026-04-09)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Cerambycidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Siberian speckled sawyer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId948569b27f313b65c" w:history="1">
+            <w:hyperlink r:id="rId454469d75e8e71496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -283,86 +283,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MONCIM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="14183682" name="name713769b27f313bd55" descr="12791.jpg"/>
+                  <wp:docPr id="35036774" name="name794969d75e8e71b55" descr="12791.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12791.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId176969b27f313bd53" cstate="print"/>
+                          <a:blip r:embed="rId592769d75e8e71b53" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId287769b27f313bf4f" w:history="1">
+            <w:hyperlink r:id="rId427269d75e8e71cae" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -622,63 +622,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus impluviatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is a trans-Siberian species, recorded from the Ural Mountains to the Russian Far East, as well as in Mongolia, Northern China and the Northern part of the Korean peninsula (Pavlovskii &amp; Shtakelberg, 1955; Lindeman, 1979; Izhevskiy et al., 2005; Danilevsky, 2014; Karpiński et al., 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="39459603" name="name743769b27f313cec2" descr="MONCIM_distribution_map.jpg"/>
+            <wp:docPr id="41151291" name="name923969d75e8e728cd" descr="MONCIM_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONCIM_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId313969b27f313cebf" cstate="print"/>
+                    <a:blip r:embed="rId796369d75e8e728ca" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2048,51 +2048,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nauka Publishing House, Novosibirsk (USSR) (in Russian). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Danilevsky ML (2014) A check list of the longicorn beetles (Cerambycoidea) of Russia (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId368969b27f313daac" w:history="1">
+      <w:hyperlink r:id="rId984869d75e8e733ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.zin.ru/animalia/coleoptera/rus/cerru_md.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) (last accessed 16/June/2021) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2328,51 +2328,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Breuning, 1947 (Coleoptera, Cerambycidae). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ZooKeys </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">739, 107–150. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId833969b27f313dc82" w:history="1">
+      <w:hyperlink r:id="rId217569d75e8e735bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/zookeys.739.23675</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2809,51 +2809,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2020) Pest survey card on non‐European </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp.: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId670569b27f313df90" w:history="1">
+      <w:hyperlink r:id="rId487969d75e8e738da" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.efsa.europa.eu/en/supporting/pub/en-1781</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 16/June/2021) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2928,51 +2928,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus impluviatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId353469b27f313e052" w:history="1">
+      <w:hyperlink r:id="rId864269d75e8e7399c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3005,63 +3005,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus impluviatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was prepared in 2002 in the framework of the EPPO Project on quarantine pests for forestry. It was revised in 2021 and is now maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="79177391" name="name810869b27f313e140" descr="eu_funding_250.png"/>
+            <wp:docPr id="64925712" name="name292269d75e8e73a7d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId950469b27f313e13f" cstate="print"/>
+                    <a:blip r:embed="rId986569d75e8e73a7c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3159,137 +3159,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="71458344">
+  <w:abstractNum w:abstractNumId="86941178">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="48683601">
+    <w:lvl w:ilvl="0" w:tplc="71524254">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="48683601" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="71524254" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="48683601" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="71524254" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="48683601" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="71524254" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="48683601" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="71524254" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="48683601" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="71524254" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="48683601" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="71524254" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="48683601" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="71524254" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="48683601" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="71524254" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="71458343">
+  <w:abstractNum w:abstractNumId="86941177">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="67278751">
+    <w:lvl w:ilvl="0" w:tplc="77607838">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4041,55 +4041,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="71458343">
-    <w:abstractNumId w:val="71458343"/>
+  <w:num w:numId="86941177">
+    <w:abstractNumId w:val="86941177"/>
   </w:num>
-  <w:num w:numId="71458344">
-    <w:abstractNumId w:val="71458344"/>
+  <w:num w:numId="86941178">
+    <w:abstractNumId w:val="86941178"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15639,51 +15639,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId178294993" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId838223390" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId948569b27f313b65c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCIM/" TargetMode="External"/><Relationship Id="rId287769b27f313bf4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCIM/photos" TargetMode="External"/><Relationship Id="rId368969b27f313daac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zin.ru/animalia/coleoptera/rus/cerru_md.htm" TargetMode="External"/><Relationship Id="rId833969b27f313dc82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/zookeys.739.23675" TargetMode="External"/><Relationship Id="rId670569b27f313df90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efsa.europa.eu/en/supporting/pub/en-1781" TargetMode="External"/><Relationship Id="rId353469b27f313e052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId176969b27f313bd53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId176969b27f313bd53.jpg"/><Relationship Id="rId313969b27f313cebf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId313969b27f313cebf.jpg"/><Relationship Id="rId950469b27f313e13f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId950469b27f313e13f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId197801469" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId178660017" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId454469d75e8e71496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCIM/" TargetMode="External"/><Relationship Id="rId427269d75e8e71cae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCIM/photos" TargetMode="External"/><Relationship Id="rId984869d75e8e733ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zin.ru/animalia/coleoptera/rus/cerru_md.htm" TargetMode="External"/><Relationship Id="rId217569d75e8e735bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/zookeys.739.23675" TargetMode="External"/><Relationship Id="rId487969d75e8e738da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efsa.europa.eu/en/supporting/pub/en-1781" TargetMode="External"/><Relationship Id="rId864269d75e8e7399c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId592769d75e8e71b53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId592769d75e8e71b53.jpg"/><Relationship Id="rId796369d75e8e728ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId796369d75e8e728ca.jpg"/><Relationship Id="rId986569d75e8e73a7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId986569d75e8e73a7c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>