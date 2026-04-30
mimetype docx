--- v7 (2026-04-09)
+++ v8 (2026-04-30)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Cerambycidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Siberian speckled sawyer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454469d75e8e71496" w:history="1">
+            <w:hyperlink r:id="rId326169f3ac94979f4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -283,86 +283,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MONCIM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="35036774" name="name794969d75e8e71b55" descr="12791.jpg"/>
+                  <wp:docPr id="45800103" name="name729269f3ac9498110" descr="12791.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12791.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId592769d75e8e71b53" cstate="print"/>
+                          <a:blip r:embed="rId857469f3ac949810e" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId427269d75e8e71cae" w:history="1">
+            <w:hyperlink r:id="rId233669f3ac9498229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -622,63 +622,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus impluviatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is a trans-Siberian species, recorded from the Ural Mountains to the Russian Far East, as well as in Mongolia, Northern China and the Northern part of the Korean peninsula (Pavlovskii &amp; Shtakelberg, 1955; Lindeman, 1979; Izhevskiy et al., 2005; Danilevsky, 2014; Karpiński et al., 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="41151291" name="name923969d75e8e728cd" descr="MONCIM_distribution_map.jpg"/>
+            <wp:docPr id="78351251" name="name320069f3ac94992c7" descr="MONCIM_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONCIM_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId796369d75e8e728ca" cstate="print"/>
+                    <a:blip r:embed="rId749769f3ac94992c4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2048,51 +2048,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nauka Publishing House, Novosibirsk (USSR) (in Russian). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Danilevsky ML (2014) A check list of the longicorn beetles (Cerambycoidea) of Russia (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId984869d75e8e733ed" w:history="1">
+      <w:hyperlink r:id="rId237069f3ac9499dd5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.zin.ru/animalia/coleoptera/rus/cerru_md.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) (last accessed 16/June/2021) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2328,51 +2328,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Breuning, 1947 (Coleoptera, Cerambycidae). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ZooKeys </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">739, 107–150. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId217569d75e8e735bf" w:history="1">
+      <w:hyperlink r:id="rId115069f3ac9499fac" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/zookeys.739.23675</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2809,51 +2809,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2020) Pest survey card on non‐European </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp.: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId487969d75e8e738da" w:history="1">
+      <w:hyperlink r:id="rId723569f3ac949a2b7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.efsa.europa.eu/en/supporting/pub/en-1781</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 16/June/2021) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2928,51 +2928,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus impluviatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId864269d75e8e7399c" w:history="1">
+      <w:hyperlink r:id="rId707169f3ac949a379" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3005,63 +3005,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus impluviatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was prepared in 2002 in the framework of the EPPO Project on quarantine pests for forestry. It was revised in 2021 and is now maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="64925712" name="name292269d75e8e73a7d" descr="eu_funding_250.png"/>
+            <wp:docPr id="4501579" name="name241469f3ac949a70d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId986569d75e8e73a7c" cstate="print"/>
+                    <a:blip r:embed="rId688669f3ac949a70c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3159,137 +3159,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="86941178">
+  <w:abstractNum w:abstractNumId="73963926">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="71524254">
+    <w:lvl w:ilvl="0" w:tplc="60271514">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="71524254" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="60271514" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="71524254" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="60271514" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="71524254" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="60271514" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="71524254" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="60271514" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="71524254" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="60271514" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="71524254" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="60271514" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="71524254" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="60271514" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="71524254" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="60271514" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="86941177">
+  <w:abstractNum w:abstractNumId="73963925">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="77607838">
+    <w:lvl w:ilvl="0" w:tplc="96698120">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4041,55 +4041,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="86941177">
-    <w:abstractNumId w:val="86941177"/>
+  <w:num w:numId="73963925">
+    <w:abstractNumId w:val="73963925"/>
   </w:num>
-  <w:num w:numId="86941178">
-    <w:abstractNumId w:val="86941178"/>
+  <w:num w:numId="73963926">
+    <w:abstractNumId w:val="73963926"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15639,51 +15639,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId197801469" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId178660017" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId454469d75e8e71496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCIM/" TargetMode="External"/><Relationship Id="rId427269d75e8e71cae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCIM/photos" TargetMode="External"/><Relationship Id="rId984869d75e8e733ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zin.ru/animalia/coleoptera/rus/cerru_md.htm" TargetMode="External"/><Relationship Id="rId217569d75e8e735bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/zookeys.739.23675" TargetMode="External"/><Relationship Id="rId487969d75e8e738da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efsa.europa.eu/en/supporting/pub/en-1781" TargetMode="External"/><Relationship Id="rId864269d75e8e7399c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId592769d75e8e71b53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId592769d75e8e71b53.jpg"/><Relationship Id="rId796369d75e8e728ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId796369d75e8e728ca.jpg"/><Relationship Id="rId986569d75e8e73a7c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId986569d75e8e73a7c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId515579930" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId646449483" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId326169f3ac94979f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCIM/" TargetMode="External"/><Relationship Id="rId233669f3ac9498229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCIM/photos" TargetMode="External"/><Relationship Id="rId237069f3ac9499dd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zin.ru/animalia/coleoptera/rus/cerru_md.htm" TargetMode="External"/><Relationship Id="rId115069f3ac9499fac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/zookeys.739.23675" TargetMode="External"/><Relationship Id="rId723569f3ac949a2b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efsa.europa.eu/en/supporting/pub/en-1781" TargetMode="External"/><Relationship Id="rId707169f3ac949a379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId857469f3ac949810e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId857469f3ac949810e.jpg"/><Relationship Id="rId749769f3ac94992c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId749769f3ac94992c4.jpg"/><Relationship Id="rId688669f3ac949a70c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId688669f3ac949a70c.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>