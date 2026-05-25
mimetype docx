--- v8 (2026-04-30)
+++ v9 (2026-05-25)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Cerambycidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Siberian speckled sawyer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326169f3ac94979f4" w:history="1">
+            <w:hyperlink r:id="rId51086a140751b3f6f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -283,86 +283,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MONCIM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="45800103" name="name729269f3ac9498110" descr="12791.jpg"/>
+                  <wp:docPr id="26458872" name="name36906a140751b46d4" descr="12791.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12791.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId857469f3ac949810e" cstate="print"/>
+                          <a:blip r:embed="rId22116a140751b46d2" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId233669f3ac9498229" w:history="1">
+            <w:hyperlink r:id="rId80756a140751b4825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -622,63 +622,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus impluviatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is a trans-Siberian species, recorded from the Ural Mountains to the Russian Far East, as well as in Mongolia, Northern China and the Northern part of the Korean peninsula (Pavlovskii &amp; Shtakelberg, 1955; Lindeman, 1979; Izhevskiy et al., 2005; Danilevsky, 2014; Karpiński et al., 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="78351251" name="name320069f3ac94992c7" descr="MONCIM_distribution_map.jpg"/>
+            <wp:docPr id="10853550" name="name52986a140751b581d" descr="MONCIM_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONCIM_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId749769f3ac94992c4" cstate="print"/>
+                    <a:blip r:embed="rId71166a140751b581a" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2048,51 +2048,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nauka Publishing House, Novosibirsk (USSR) (in Russian). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Danilevsky ML (2014) A check list of the longicorn beetles (Cerambycoidea) of Russia (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId237069f3ac9499dd5" w:history="1">
+      <w:hyperlink r:id="rId67686a140751b6377" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.zin.ru/animalia/coleoptera/rus/cerru_md.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) (last accessed 16/June/2021) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2328,51 +2328,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Breuning, 1947 (Coleoptera, Cerambycidae). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ZooKeys </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">739, 107–150. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId115069f3ac9499fac" w:history="1">
+      <w:hyperlink r:id="rId18376a140751b654d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/zookeys.739.23675</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2809,51 +2809,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2020) Pest survey card on non‐European </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp.: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId723569f3ac949a2b7" w:history="1">
+      <w:hyperlink r:id="rId10946a140751b686f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.efsa.europa.eu/en/supporting/pub/en-1781</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 16/June/2021) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2928,51 +2928,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus impluviatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId707169f3ac949a379" w:history="1">
+      <w:hyperlink r:id="rId31256a140751b6930" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3005,63 +3005,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus impluviatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was prepared in 2002 in the framework of the EPPO Project on quarantine pests for forestry. It was revised in 2021 and is now maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="4501579" name="name241469f3ac949a70d" descr="eu_funding_250.png"/>
+            <wp:docPr id="2034986" name="name10106a140751b72a5" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId688669f3ac949a70c" cstate="print"/>
+                    <a:blip r:embed="rId53446a140751b72a1" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3159,137 +3159,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="73963926">
+  <w:abstractNum w:abstractNumId="21748972">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="60271514">
+    <w:lvl w:ilvl="0" w:tplc="50261811">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="60271514" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="50261811" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="60271514" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="50261811" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="60271514" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="50261811" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="60271514" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="50261811" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="60271514" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="50261811" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="60271514" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="50261811" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="60271514" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="50261811" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="60271514" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="50261811" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="73963925">
+  <w:abstractNum w:abstractNumId="21748971">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="96698120">
+    <w:lvl w:ilvl="0" w:tplc="67547790">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4041,55 +4041,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="73963925">
-    <w:abstractNumId w:val="73963925"/>
+  <w:num w:numId="21748971">
+    <w:abstractNumId w:val="21748971"/>
   </w:num>
-  <w:num w:numId="73963926">
-    <w:abstractNumId w:val="73963926"/>
+  <w:num w:numId="21748972">
+    <w:abstractNumId w:val="21748972"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15639,51 +15639,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId515579930" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId646449483" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId326169f3ac94979f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCIM/" TargetMode="External"/><Relationship Id="rId233669f3ac9498229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCIM/photos" TargetMode="External"/><Relationship Id="rId237069f3ac9499dd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zin.ru/animalia/coleoptera/rus/cerru_md.htm" TargetMode="External"/><Relationship Id="rId115069f3ac9499fac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/zookeys.739.23675" TargetMode="External"/><Relationship Id="rId723569f3ac949a2b7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efsa.europa.eu/en/supporting/pub/en-1781" TargetMode="External"/><Relationship Id="rId707169f3ac949a379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId857469f3ac949810e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId857469f3ac949810e.jpg"/><Relationship Id="rId749769f3ac94992c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId749769f3ac94992c4.jpg"/><Relationship Id="rId688669f3ac949a70c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId688669f3ac949a70c.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId755409951" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId231115086" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId51086a140751b3f6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCIM/" TargetMode="External"/><Relationship Id="rId80756a140751b4825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCIM/photos" TargetMode="External"/><Relationship Id="rId67686a140751b6377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zin.ru/animalia/coleoptera/rus/cerru_md.htm" TargetMode="External"/><Relationship Id="rId18376a140751b654d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/zookeys.739.23675" TargetMode="External"/><Relationship Id="rId10946a140751b686f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efsa.europa.eu/en/supporting/pub/en-1781" TargetMode="External"/><Relationship Id="rId31256a140751b6930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId22116a140751b46d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22116a140751b46d2.jpg"/><Relationship Id="rId71166a140751b581a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71166a140751b581a.jpg"/><Relationship Id="rId53446a140751b72a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53446a140751b72a1.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>