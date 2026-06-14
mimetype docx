--- v9 (2026-05-25)
+++ v10 (2026-06-14)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Cerambycidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Siberian speckled sawyer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51086a140751b3f6f" w:history="1">
+            <w:hyperlink r:id="rId91636a2e901841511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -283,86 +283,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MONCIM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="26458872" name="name36906a140751b46d4" descr="12791.jpg"/>
+                  <wp:docPr id="29222445" name="name10266a2e901841ba8" descr="12791.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12791.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId22116a140751b46d2" cstate="print"/>
+                          <a:blip r:embed="rId60576a2e901841ba5" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId80756a140751b4825" w:history="1">
+            <w:hyperlink r:id="rId18156a2e901841cc6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -622,63 +622,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus impluviatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is a trans-Siberian species, recorded from the Ural Mountains to the Russian Far East, as well as in Mongolia, Northern China and the Northern part of the Korean peninsula (Pavlovskii &amp; Shtakelberg, 1955; Lindeman, 1979; Izhevskiy et al., 2005; Danilevsky, 2014; Karpiński et al., 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="10853550" name="name52986a140751b581d" descr="MONCIM_distribution_map.jpg"/>
+            <wp:docPr id="36579188" name="name75776a2e901842bf6" descr="MONCIM_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONCIM_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId71166a140751b581a" cstate="print"/>
+                    <a:blip r:embed="rId70926a2e901842bf3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2048,51 +2048,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nauka Publishing House, Novosibirsk (USSR) (in Russian). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Danilevsky ML (2014) A check list of the longicorn beetles (Cerambycoidea) of Russia (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId67686a140751b6377" w:history="1">
+      <w:hyperlink r:id="rId91516a2e9018436e7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.zin.ru/animalia/coleoptera/rus/cerru_md.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) (last accessed 16/June/2021) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2328,51 +2328,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Breuning, 1947 (Coleoptera, Cerambycidae). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ZooKeys </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">739, 107–150. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18376a140751b654d" w:history="1">
+      <w:hyperlink r:id="rId24476a2e9018438b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/zookeys.739.23675</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2809,51 +2809,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2020) Pest survey card on non‐European </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp.: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10946a140751b686f" w:history="1">
+      <w:hyperlink r:id="rId19396a2e901843bc5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.efsa.europa.eu/en/supporting/pub/en-1781</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 16/June/2021) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2928,51 +2928,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus impluviatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31256a140751b6930" w:history="1">
+      <w:hyperlink r:id="rId23026a2e901843c86" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3005,63 +3005,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus impluviatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was prepared in 2002 in the framework of the EPPO Project on quarantine pests for forestry. It was revised in 2021 and is now maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="2034986" name="name10106a140751b72a5" descr="eu_funding_250.png"/>
+            <wp:docPr id="73629862" name="name33776a2e901843d75" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId53446a140751b72a1" cstate="print"/>
+                    <a:blip r:embed="rId49016a2e901843d74" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3159,137 +3159,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="21748972">
+  <w:abstractNum w:abstractNumId="13892222">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="50261811">
+    <w:lvl w:ilvl="0" w:tplc="88164674">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="50261811" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="88164674" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="50261811" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="88164674" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="50261811" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="88164674" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="50261811" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="88164674" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="50261811" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="88164674" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="50261811" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="88164674" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="50261811" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="88164674" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="50261811" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="88164674" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21748971">
+  <w:abstractNum w:abstractNumId="13892221">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="67547790">
+    <w:lvl w:ilvl="0" w:tplc="93264181">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4041,55 +4041,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="21748971">
-    <w:abstractNumId w:val="21748971"/>
+  <w:num w:numId="13892221">
+    <w:abstractNumId w:val="13892221"/>
   </w:num>
-  <w:num w:numId="21748972">
-    <w:abstractNumId w:val="21748972"/>
+  <w:num w:numId="13892222">
+    <w:abstractNumId w:val="13892222"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15639,51 +15639,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId755409951" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId231115086" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId51086a140751b3f6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCIM/" TargetMode="External"/><Relationship Id="rId80756a140751b4825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCIM/photos" TargetMode="External"/><Relationship Id="rId67686a140751b6377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zin.ru/animalia/coleoptera/rus/cerru_md.htm" TargetMode="External"/><Relationship Id="rId18376a140751b654d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/zookeys.739.23675" TargetMode="External"/><Relationship Id="rId10946a140751b686f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efsa.europa.eu/en/supporting/pub/en-1781" TargetMode="External"/><Relationship Id="rId31256a140751b6930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId22116a140751b46d2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22116a140751b46d2.jpg"/><Relationship Id="rId71166a140751b581a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71166a140751b581a.jpg"/><Relationship Id="rId53446a140751b72a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId53446a140751b72a1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId593546982" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId480012385" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId91636a2e901841511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCIM/" TargetMode="External"/><Relationship Id="rId18156a2e901841cc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCIM/photos" TargetMode="External"/><Relationship Id="rId91516a2e9018436e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zin.ru/animalia/coleoptera/rus/cerru_md.htm" TargetMode="External"/><Relationship Id="rId24476a2e9018438b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/zookeys.739.23675" TargetMode="External"/><Relationship Id="rId19396a2e901843bc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efsa.europa.eu/en/supporting/pub/en-1781" TargetMode="External"/><Relationship Id="rId23026a2e901843c86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId60576a2e901841ba5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60576a2e901841ba5.jpg"/><Relationship Id="rId70926a2e901842bf3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70926a2e901842bf3.jpg"/><Relationship Id="rId49016a2e901843d74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49016a2e901843d74.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>