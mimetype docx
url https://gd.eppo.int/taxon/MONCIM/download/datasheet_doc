--- v10 (2026-06-14)
+++ v11 (2026-07-04)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Cerambycidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Siberian speckled sawyer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91636a2e901841511" w:history="1">
+            <w:hyperlink r:id="rId86426a49241f78d7a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -283,86 +283,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MONCIM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="29222445" name="name10266a2e901841ba8" descr="12791.jpg"/>
+                  <wp:docPr id="63387450" name="name65126a49241f793b5" descr="12791.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12791.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId60576a2e901841ba5" cstate="print"/>
+                          <a:blip r:embed="rId17856a49241f793b2" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId18156a2e901841cc6" w:history="1">
+            <w:hyperlink r:id="rId14636a49241f79555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -622,63 +622,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus impluviatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is a trans-Siberian species, recorded from the Ural Mountains to the Russian Far East, as well as in Mongolia, Northern China and the Northern part of the Korean peninsula (Pavlovskii &amp; Shtakelberg, 1955; Lindeman, 1979; Izhevskiy et al., 2005; Danilevsky, 2014; Karpiński et al., 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="36579188" name="name75776a2e901842bf6" descr="MONCIM_distribution_map.jpg"/>
+            <wp:docPr id="4404605" name="name35026a49241f7a037" descr="MONCIM_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONCIM_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId70926a2e901842bf3" cstate="print"/>
+                    <a:blip r:embed="rId92526a49241f7a035" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2048,51 +2048,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nauka Publishing House, Novosibirsk (USSR) (in Russian). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Danilevsky ML (2014) A check list of the longicorn beetles (Cerambycoidea) of Russia (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId91516a2e9018436e7" w:history="1">
+      <w:hyperlink r:id="rId61316a49241f7ab4f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.zin.ru/animalia/coleoptera/rus/cerru_md.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) (last accessed 16/June/2021) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2328,51 +2328,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Breuning, 1947 (Coleoptera, Cerambycidae). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ZooKeys </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">739, 107–150. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24476a2e9018438b5" w:history="1">
+      <w:hyperlink r:id="rId75326a49241f7ad35" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/zookeys.739.23675</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2809,51 +2809,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2020) Pest survey card on non‐European </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp.: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19396a2e901843bc5" w:history="1">
+      <w:hyperlink r:id="rId21776a49241f7b073" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.efsa.europa.eu/en/supporting/pub/en-1781</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 16/June/2021) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2928,51 +2928,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus impluviatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23026a2e901843c86" w:history="1">
+      <w:hyperlink r:id="rId40506a49241f7b163" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3005,63 +3005,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus impluviatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was prepared in 2002 in the framework of the EPPO Project on quarantine pests for forestry. It was revised in 2021 and is now maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="73629862" name="name33776a2e901843d75" descr="eu_funding_250.png"/>
+            <wp:docPr id="83842902" name="name93026a49241f7b23e" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId49016a2e901843d74" cstate="print"/>
+                    <a:blip r:embed="rId23356a49241f7b23d" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3159,137 +3159,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="13892222">
+  <w:abstractNum w:abstractNumId="27087672">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="88164674">
+    <w:lvl w:ilvl="0" w:tplc="91276468">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="88164674" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="91276468" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="88164674" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="91276468" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="88164674" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="91276468" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="88164674" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="91276468" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="88164674" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="91276468" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="88164674" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="91276468" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="88164674" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="91276468" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="88164674" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="91276468" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13892221">
+  <w:abstractNum w:abstractNumId="27087671">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="93264181">
+    <w:lvl w:ilvl="0" w:tplc="63399212">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4041,55 +4041,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="13892221">
-    <w:abstractNumId w:val="13892221"/>
+  <w:num w:numId="27087671">
+    <w:abstractNumId w:val="27087671"/>
   </w:num>
-  <w:num w:numId="13892222">
-    <w:abstractNumId w:val="13892222"/>
+  <w:num w:numId="27087672">
+    <w:abstractNumId w:val="27087672"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15639,51 +15639,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId593546982" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId480012385" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId91636a2e901841511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCIM/" TargetMode="External"/><Relationship Id="rId18156a2e901841cc6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCIM/photos" TargetMode="External"/><Relationship Id="rId91516a2e9018436e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zin.ru/animalia/coleoptera/rus/cerru_md.htm" TargetMode="External"/><Relationship Id="rId24476a2e9018438b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/zookeys.739.23675" TargetMode="External"/><Relationship Id="rId19396a2e901843bc5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efsa.europa.eu/en/supporting/pub/en-1781" TargetMode="External"/><Relationship Id="rId23026a2e901843c86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId60576a2e901841ba5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId60576a2e901841ba5.jpg"/><Relationship Id="rId70926a2e901842bf3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId70926a2e901842bf3.jpg"/><Relationship Id="rId49016a2e901843d74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId49016a2e901843d74.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId845390734" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId652271921" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId86426a49241f78d7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCIM/" TargetMode="External"/><Relationship Id="rId14636a49241f79555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCIM/photos" TargetMode="External"/><Relationship Id="rId61316a49241f7ab4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zin.ru/animalia/coleoptera/rus/cerru_md.htm" TargetMode="External"/><Relationship Id="rId75326a49241f7ad35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/zookeys.739.23675" TargetMode="External"/><Relationship Id="rId21776a49241f7b073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efsa.europa.eu/en/supporting/pub/en-1781" TargetMode="External"/><Relationship Id="rId40506a49241f7b163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId17856a49241f793b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17856a49241f793b2.jpg"/><Relationship Id="rId92526a49241f7a035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92526a49241f7a035.jpg"/><Relationship Id="rId23356a49241f7b23d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23356a49241f7b23d.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>