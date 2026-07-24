--- v11 (2026-07-04)
+++ v12 (2026-07-24)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Cerambycidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Siberian speckled sawyer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86426a49241f78d7a" w:history="1">
+            <w:hyperlink r:id="rId28136a63ae57f043d" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -283,86 +283,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MONCIM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="63387450" name="name65126a49241f793b5" descr="12791.jpg"/>
+                  <wp:docPr id="49826188" name="name45226a63ae57f0bdc" descr="12791.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12791.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId17856a49241f793b2" cstate="print"/>
+                          <a:blip r:embed="rId33326a63ae57f0bda" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId14636a49241f79555" w:history="1">
+            <w:hyperlink r:id="rId46466a63ae57f0d14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -622,63 +622,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus impluviatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is a trans-Siberian species, recorded from the Ural Mountains to the Russian Far East, as well as in Mongolia, Northern China and the Northern part of the Korean peninsula (Pavlovskii &amp; Shtakelberg, 1955; Lindeman, 1979; Izhevskiy et al., 2005; Danilevsky, 2014; Karpiński et al., 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="4404605" name="name35026a49241f7a037" descr="MONCIM_distribution_map.jpg"/>
+            <wp:docPr id="44172411" name="name59046a63ae57f1837" descr="MONCIM_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONCIM_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId92526a49241f7a035" cstate="print"/>
+                    <a:blip r:embed="rId32736a63ae57f1835" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2048,51 +2048,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nauka Publishing House, Novosibirsk (USSR) (in Russian). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Danilevsky ML (2014) A check list of the longicorn beetles (Cerambycoidea) of Russia (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId61316a49241f7ab4f" w:history="1">
+      <w:hyperlink r:id="rId74306a63ae57f23bd" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.zin.ru/animalia/coleoptera/rus/cerru_md.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) (last accessed 16/June/2021) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2328,51 +2328,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Breuning, 1947 (Coleoptera, Cerambycidae). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ZooKeys </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">739, 107–150. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75326a49241f7ad35" w:history="1">
+      <w:hyperlink r:id="rId25966a63ae57f258f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/zookeys.739.23675</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2809,51 +2809,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2020) Pest survey card on non‐European </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp.: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21776a49241f7b073" w:history="1">
+      <w:hyperlink r:id="rId92086a63ae57f28a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.efsa.europa.eu/en/supporting/pub/en-1781</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 16/June/2021) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2928,51 +2928,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus impluviatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40506a49241f7b163" w:history="1">
+      <w:hyperlink r:id="rId64146a63ae57f2965" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3005,63 +3005,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus impluviatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was prepared in 2002 in the framework of the EPPO Project on quarantine pests for forestry. It was revised in 2021 and is now maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="83842902" name="name93026a49241f7b23e" descr="eu_funding_250.png"/>
+            <wp:docPr id="40415785" name="name69816a63ae57f2a31" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId23356a49241f7b23d" cstate="print"/>
+                    <a:blip r:embed="rId73296a63ae57f2a30" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3159,137 +3159,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="27087672">
+  <w:abstractNum w:abstractNumId="42542240">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="91276468">
+    <w:lvl w:ilvl="0" w:tplc="50871619">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="91276468" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="50871619" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="91276468" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="50871619" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="91276468" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="50871619" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="91276468" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="50871619" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="91276468" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="50871619" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="91276468" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="50871619" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="91276468" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="50871619" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="91276468" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="50871619" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27087671">
+  <w:abstractNum w:abstractNumId="42542239">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="63399212">
+    <w:lvl w:ilvl="0" w:tplc="43492823">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4041,55 +4041,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="27087671">
-    <w:abstractNumId w:val="27087671"/>
+  <w:num w:numId="42542239">
+    <w:abstractNumId w:val="42542239"/>
   </w:num>
-  <w:num w:numId="27087672">
-    <w:abstractNumId w:val="27087672"/>
+  <w:num w:numId="42542240">
+    <w:abstractNumId w:val="42542240"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15639,51 +15639,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId845390734" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId652271921" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId86426a49241f78d7a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCIM/" TargetMode="External"/><Relationship Id="rId14636a49241f79555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCIM/photos" TargetMode="External"/><Relationship Id="rId61316a49241f7ab4f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zin.ru/animalia/coleoptera/rus/cerru_md.htm" TargetMode="External"/><Relationship Id="rId75326a49241f7ad35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/zookeys.739.23675" TargetMode="External"/><Relationship Id="rId21776a49241f7b073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efsa.europa.eu/en/supporting/pub/en-1781" TargetMode="External"/><Relationship Id="rId40506a49241f7b163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId17856a49241f793b2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId17856a49241f793b2.jpg"/><Relationship Id="rId92526a49241f7a035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92526a49241f7a035.jpg"/><Relationship Id="rId23356a49241f7b23d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23356a49241f7b23d.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId713777767" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId941216121" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId28136a63ae57f043d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCIM/" TargetMode="External"/><Relationship Id="rId46466a63ae57f0d14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCIM/photos" TargetMode="External"/><Relationship Id="rId74306a63ae57f23bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zin.ru/animalia/coleoptera/rus/cerru_md.htm" TargetMode="External"/><Relationship Id="rId25966a63ae57f258f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/zookeys.739.23675" TargetMode="External"/><Relationship Id="rId92086a63ae57f28a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efsa.europa.eu/en/supporting/pub/en-1781" TargetMode="External"/><Relationship Id="rId64146a63ae57f2965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId33326a63ae57f0bda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33326a63ae57f0bda.jpg"/><Relationship Id="rId32736a63ae57f1835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32736a63ae57f1835.jpg"/><Relationship Id="rId73296a63ae57f2a30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73296a63ae57f2a30.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>