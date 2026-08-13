--- v12 (2026-07-24)
+++ v13 (2026-08-13)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Cerambycidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Siberian speckled sawyer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28136a63ae57f043d" w:history="1">
+            <w:hyperlink r:id="rId22426a7e5986edcea" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -283,86 +283,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MONCIM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="49826188" name="name45226a63ae57f0bdc" descr="12791.jpg"/>
+                  <wp:docPr id="61913809" name="name16136a7e5986ee7b0" descr="12791.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12791.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId33326a63ae57f0bda" cstate="print"/>
+                          <a:blip r:embed="rId20666a7e5986ee7ae" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId46466a63ae57f0d14" w:history="1">
+            <w:hyperlink r:id="rId11836a7e5986ee8fa" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -622,63 +622,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus impluviatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is a trans-Siberian species, recorded from the Ural Mountains to the Russian Far East, as well as in Mongolia, Northern China and the Northern part of the Korean peninsula (Pavlovskii &amp; Shtakelberg, 1955; Lindeman, 1979; Izhevskiy et al., 2005; Danilevsky, 2014; Karpiński et al., 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="44172411" name="name59046a63ae57f1837" descr="MONCIM_distribution_map.jpg"/>
+            <wp:docPr id="60529870" name="name60956a7e5986ef750" descr="MONCIM_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONCIM_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId32736a63ae57f1835" cstate="print"/>
+                    <a:blip r:embed="rId69226a7e5986ef74e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2048,51 +2048,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nauka Publishing House, Novosibirsk (USSR) (in Russian). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Danilevsky ML (2014) A check list of the longicorn beetles (Cerambycoidea) of Russia (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId74306a63ae57f23bd" w:history="1">
+      <w:hyperlink r:id="rId94716a7e5986f023e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.zin.ru/animalia/coleoptera/rus/cerru_md.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) (last accessed 16/June/2021) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2328,51 +2328,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Breuning, 1947 (Coleoptera, Cerambycidae). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ZooKeys </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">739, 107–150. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25966a63ae57f258f" w:history="1">
+      <w:hyperlink r:id="rId26196a7e5986f043c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/zookeys.739.23675</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2809,51 +2809,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2020) Pest survey card on non‐European </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp.: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92086a63ae57f28a4" w:history="1">
+      <w:hyperlink r:id="rId36396a7e5986f075b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.efsa.europa.eu/en/supporting/pub/en-1781</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 16/June/2021) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2928,51 +2928,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus impluviatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64146a63ae57f2965" w:history="1">
+      <w:hyperlink r:id="rId47336a7e5986f081e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3005,63 +3005,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus impluviatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was prepared in 2002 in the framework of the EPPO Project on quarantine pests for forestry. It was revised in 2021 and is now maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="40415785" name="name69816a63ae57f2a31" descr="eu_funding_250.png"/>
+            <wp:docPr id="1037384" name="name94676a7e5986f0909" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId73296a63ae57f2a30" cstate="print"/>
+                    <a:blip r:embed="rId71626a7e5986f0907" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3159,137 +3159,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="42542240">
+  <w:abstractNum w:abstractNumId="29756187">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="50871619">
+    <w:lvl w:ilvl="0" w:tplc="89686209">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="50871619" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="89686209" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="50871619" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="89686209" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="50871619" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="89686209" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="50871619" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="89686209" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="50871619" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="89686209" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="50871619" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="89686209" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="50871619" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="89686209" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="50871619" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="89686209" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42542239">
+  <w:abstractNum w:abstractNumId="29756186">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="43492823">
+    <w:lvl w:ilvl="0" w:tplc="72298143">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4041,55 +4041,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="42542239">
-    <w:abstractNumId w:val="42542239"/>
+  <w:num w:numId="29756186">
+    <w:abstractNumId w:val="29756186"/>
   </w:num>
-  <w:num w:numId="42542240">
-    <w:abstractNumId w:val="42542240"/>
+  <w:num w:numId="29756187">
+    <w:abstractNumId w:val="29756187"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15639,51 +15639,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId713777767" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId941216121" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId28136a63ae57f043d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCIM/" TargetMode="External"/><Relationship Id="rId46466a63ae57f0d14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCIM/photos" TargetMode="External"/><Relationship Id="rId74306a63ae57f23bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zin.ru/animalia/coleoptera/rus/cerru_md.htm" TargetMode="External"/><Relationship Id="rId25966a63ae57f258f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/zookeys.739.23675" TargetMode="External"/><Relationship Id="rId92086a63ae57f28a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efsa.europa.eu/en/supporting/pub/en-1781" TargetMode="External"/><Relationship Id="rId64146a63ae57f2965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId33326a63ae57f0bda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33326a63ae57f0bda.jpg"/><Relationship Id="rId32736a63ae57f1835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId32736a63ae57f1835.jpg"/><Relationship Id="rId73296a63ae57f2a30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId73296a63ae57f2a30.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId283050233" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId286231237" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId22426a7e5986edcea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCIM/" TargetMode="External"/><Relationship Id="rId11836a7e5986ee8fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCIM/photos" TargetMode="External"/><Relationship Id="rId94716a7e5986f023e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zin.ru/animalia/coleoptera/rus/cerru_md.htm" TargetMode="External"/><Relationship Id="rId26196a7e5986f043c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/zookeys.739.23675" TargetMode="External"/><Relationship Id="rId36396a7e5986f075b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efsa.europa.eu/en/supporting/pub/en-1781" TargetMode="External"/><Relationship Id="rId47336a7e5986f081e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId20666a7e5986ee7ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20666a7e5986ee7ae.jpg"/><Relationship Id="rId69226a7e5986ef74e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69226a7e5986ef74e.jpg"/><Relationship Id="rId71626a7e5986f0907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71626a7e5986f0907.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>