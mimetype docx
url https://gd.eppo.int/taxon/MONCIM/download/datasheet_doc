--- v13 (2026-08-13)
+++ v14 (2026-09-03)
@@ -225,51 +225,51 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Cerambycidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Siberian speckled sawyer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22426a7e5986edcea" w:history="1">
+            <w:hyperlink r:id="rId29366a98db2278686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -283,86 +283,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MONCIM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="61913809" name="name16136a7e5986ee7b0" descr="12791.jpg"/>
+                  <wp:docPr id="77742211" name="name64496a98db2278f9d" descr="12791.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="12791.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId20666a7e5986ee7ae" cstate="print"/>
+                          <a:blip r:embed="rId46656a98db2278f9a" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId11836a7e5986ee8fa" w:history="1">
+            <w:hyperlink r:id="rId41016a98db22790ea" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -622,63 +622,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus impluviatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is a trans-Siberian species, recorded from the Ural Mountains to the Russian Far East, as well as in Mongolia, Northern China and the Northern part of the Korean peninsula (Pavlovskii &amp; Shtakelberg, 1955; Lindeman, 1979; Izhevskiy et al., 2005; Danilevsky, 2014; Karpiński et al., 2018).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="60529870" name="name60956a7e5986ef750" descr="MONCIM_distribution_map.jpg"/>
+            <wp:docPr id="16650182" name="name22316a98db227a23b" descr="MONCIM_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONCIM_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId69226a7e5986ef74e" cstate="print"/>
+                    <a:blip r:embed="rId28356a98db227a237" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2048,51 +2048,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nauka Publishing House, Novosibirsk (USSR) (in Russian). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Danilevsky ML (2014) A check list of the longicorn beetles (Cerambycoidea) of Russia (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId94716a7e5986f023e" w:history="1">
+      <w:hyperlink r:id="rId21296a98db227ad80" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.zin.ru/animalia/coleoptera/rus/cerru_md.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) (last accessed 16/June/2021) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2328,51 +2328,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Breuning, 1947 (Coleoptera, Cerambycidae). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ZooKeys </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">739, 107–150. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26196a7e5986f043c" w:history="1">
+      <w:hyperlink r:id="rId97996a98db227af5f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.3897/zookeys.739.23675</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -2809,51 +2809,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (2020) Pest survey card on non‐European </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp.: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36396a7e5986f075b" w:history="1">
+      <w:hyperlink r:id="rId48966a98db227b2c2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.efsa.europa.eu/en/supporting/pub/en-1781</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (last accessed 16/June/2021) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -2928,51 +2928,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus impluviatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47336a7e5986f081e" w:history="1">
+      <w:hyperlink r:id="rId65566a98db227b462" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3005,63 +3005,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus impluviatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> was prepared in 2002 in the framework of the EPPO Project on quarantine pests for forestry. It was revised in 2021 and is now maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="1037384" name="name94676a7e5986f0909" descr="eu_funding_250.png"/>
+            <wp:docPr id="36886548" name="name76186a98db227b565" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId71626a7e5986f0907" cstate="print"/>
+                    <a:blip r:embed="rId99166a98db227b564" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -3159,137 +3159,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="29756187">
+  <w:abstractNum w:abstractNumId="59555994">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="89686209">
+    <w:lvl w:ilvl="0" w:tplc="81184132">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="89686209" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="81184132" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="89686209" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="81184132" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="89686209" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="81184132" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="89686209" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="81184132" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="89686209" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="81184132" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="89686209" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="81184132" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="89686209" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="81184132" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="89686209" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="81184132" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29756186">
+  <w:abstractNum w:abstractNumId="59555993">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="72298143">
+    <w:lvl w:ilvl="0" w:tplc="88582347">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4041,55 +4041,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="29756186">
-    <w:abstractNumId w:val="29756186"/>
+  <w:num w:numId="59555993">
+    <w:abstractNumId w:val="59555993"/>
   </w:num>
-  <w:num w:numId="29756187">
-    <w:abstractNumId w:val="29756187"/>
+  <w:num w:numId="59555994">
+    <w:abstractNumId w:val="59555994"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -15639,51 +15639,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId283050233" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId286231237" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId22426a7e5986edcea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCIM/" TargetMode="External"/><Relationship Id="rId11836a7e5986ee8fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCIM/photos" TargetMode="External"/><Relationship Id="rId94716a7e5986f023e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zin.ru/animalia/coleoptera/rus/cerru_md.htm" TargetMode="External"/><Relationship Id="rId26196a7e5986f043c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/zookeys.739.23675" TargetMode="External"/><Relationship Id="rId36396a7e5986f075b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efsa.europa.eu/en/supporting/pub/en-1781" TargetMode="External"/><Relationship Id="rId47336a7e5986f081e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId20666a7e5986ee7ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId20666a7e5986ee7ae.jpg"/><Relationship Id="rId69226a7e5986ef74e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId69226a7e5986ef74e.jpg"/><Relationship Id="rId71626a7e5986f0907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71626a7e5986f0907.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId380823145" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId723049596" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId29366a98db2278686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCIM/" TargetMode="External"/><Relationship Id="rId41016a98db22790ea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCIM/photos" TargetMode="External"/><Relationship Id="rId21296a98db227ad80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zin.ru/animalia/coleoptera/rus/cerru_md.htm" TargetMode="External"/><Relationship Id="rId97996a98db227af5f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3897/zookeys.739.23675" TargetMode="External"/><Relationship Id="rId48966a98db227b2c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efsa.europa.eu/en/supporting/pub/en-1781" TargetMode="External"/><Relationship Id="rId65566a98db227b462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId46656a98db2278f9a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId46656a98db2278f9a.jpg"/><Relationship Id="rId28356a98db227a237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId28356a98db227a237.jpg"/><Relationship Id="rId99166a98db227b564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99166a98db227b564.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>