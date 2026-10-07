--- v15 (2026-09-16)
+++ v16 (2026-10-07)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Cerambycidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> carolina sawyer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91216aaa8640ac5aa" w:history="1">
+            <w:hyperlink r:id="rId27696ac6695dad8e2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72426aaa8640ac5f0" w:history="1">
+            <w:hyperlink r:id="rId98006ac6695dad928" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -741,63 +741,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus carolinensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is native to North America and occurs from South-Eastern Canada (Ontario, Quebec, and New Brunswick) through the eastern half of the USA, from Texas to Minnesota. There is only one record from Mexico (Durango) by Dillon &amp; Dillon (1941).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="37956822" name="name26076aaa8640ad6f3" descr="MONCCA_distribution_map.jpg"/>
+            <wp:docPr id="22192836" name="name80666ac6695dae9fc" descr="MONCCA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONCCA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId59526aaa8640ad6f0" cstate="print"/>
+                    <a:blip r:embed="rId13586ac6695dae9f9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2654,126 +2654,126 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. (Wilson, 1975, Akbulut &amp; Stamps, 2012):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="84284308"/>
+          <w:numId w:val="154783983"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The presence of slit like or pit like oviposition scars chewed into the bark of pine trees.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="84284308"/>
+          <w:numId w:val="154783983"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The presence of feeding tracks and oval shaped larval entrance holes in the sapwood caused by larval feeding when the bark is removed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="84284308"/>
+          <w:numId w:val="154783983"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Excelsior-like frass around cut logs from holes in the bark or at the base of trees colonized by the beetle.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="84284308"/>
+          <w:numId w:val="154783983"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A round exit hole in the wood and bark created by adults.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
@@ -5161,101 +5161,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">92</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3–11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61996aaa8640af8ab" w:history="1">
+      <w:hyperlink r:id="rId32176ac6695db0f7e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10340-018-0954-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2019) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus carolinensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI Compendium </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70676aaa8640af905" w:history="1">
+      <w:hyperlink r:id="rId12606ac6695db0fd9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.34720</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5629,51 +5629,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Supporting publications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2020-EN-1781. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22636aaa8640afc1b" w:history="1">
+      <w:hyperlink r:id="rId93816ac6695db129c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1781</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5815,149 +5815,149 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bursaphelenchus xylophilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37376aaa8640afda0" w:history="1">
+      <w:hyperlink r:id="rId17776ac6695db13d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/BURSXY/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Evans H, Kulinich O, Magnusson C, Robinet C &amp; Schroeder T (2009) Report of a Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bursaphelenchus xylophilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 09/15450, 1-17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65626aaa8640afe3b" w:history="1">
+      <w:hyperlink r:id="rId75976ac6695db1425" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/BURSXY/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2017) ISPM 39 International movement of wood. IPPC Secretariat, FAO, Rome, 20 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, Rome, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80956aaa8640afeda" w:history="1">
+      <w:hyperlink r:id="rId52106ac6695db147b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/640/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6119,51 +6119,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2029-2034.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gibson K (2010) Management guide for sawyer beetles. Forest Health Protection and State Forewsy Organisations. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77556aaa8640b00c7" w:history="1">
+      <w:hyperlink r:id="rId99446ac6695db15ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7139,51 +7139,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Osada Y, Yamakita T, Shoda-Kagaya E, Liebhold AM &amp; Yamanaka T (2018) Disentangling the drivers of invasion spread in a vector-borne tree disease</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Journal of Animal Ecology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1–13. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74276aaa8640b08d0" w:history="1">
+      <w:hyperlink r:id="rId92086ac6695db1c75" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/1365-2656. 12884</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7891,51 +7891,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Shimazu M (2009) Use of Microbes for Control of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus alternatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Vector of the Invasive Pinewood Nematode. In: Hajek, A.E., Glare, T.R., O’Callaghan, M. (eds) Use of Microbes for Control and Eradication of Invasive Arthropods. Progress in Biological Control, vol 6. Springer, Dordrecht. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72966aaa8640b0e0d" w:history="1">
+      <w:hyperlink r:id="rId16166ac6695db215f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-1-4020-8560-4_9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8654,51 +8654,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus carolinensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44106aaa8640b13bf" w:history="1">
+      <w:hyperlink r:id="rId67486ac6695db2644" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8711,63 +8711,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2023. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="34698497" name="name32226aaa8640b1490" descr="eu_funding_250.png"/>
+            <wp:docPr id="26925273" name="name97916ac6695db2725" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId47276aaa8640b148f" cstate="print"/>
+                    <a:blip r:embed="rId94306ac6695db2724" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8865,221 +8865,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="84284308">
+  <w:abstractNum w:abstractNumId="154783983">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="21798228">
+    <w:lvl w:ilvl="0" w:tplc="10073258">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="21798228" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="10073258" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="21798228" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="10073258" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="21798228" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="10073258" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="21798228" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="10073258" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="21798228" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="10073258" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="21798228" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="10073258" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="21798228" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="10073258" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="21798228" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="10073258" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="65466751">
+  <w:abstractNum w:abstractNumId="97045294">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="35250474">
+    <w:lvl w:ilvl="0" w:tplc="97524348">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="35250474" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="97524348" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="35250474" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="97524348" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="35250474" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="97524348" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="35250474" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="97524348" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="35250474" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="97524348" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="35250474" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="97524348" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="35250474" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="97524348" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="35250474" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="97524348" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="65466750">
+  <w:abstractNum w:abstractNumId="97045293">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="95319359">
+    <w:lvl w:ilvl="0" w:tplc="42471199">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9831,58 +9831,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="65466750">
-    <w:abstractNumId w:val="65466750"/>
+  <w:num w:numId="97045293">
+    <w:abstractNumId w:val="97045293"/>
   </w:num>
-  <w:num w:numId="65466751">
-    <w:abstractNumId w:val="65466751"/>
+  <w:num w:numId="97045294">
+    <w:abstractNumId w:val="97045294"/>
   </w:num>
-  <w:num w:numId="84284308">
-    <w:abstractNumId w:val="84284308"/>
+  <w:num w:numId="154783983">
+    <w:abstractNumId w:val="154783983"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21432,51 +21432,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId756827353" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId473989016" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId91216aaa8640ac5aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCCA/" TargetMode="External"/><Relationship Id="rId72426aaa8640ac5f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCCA/categorization" TargetMode="External"/><Relationship Id="rId61996aaa8640af8ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10340-018-0954-4" TargetMode="External"/><Relationship Id="rId70676aaa8640af905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.34720" TargetMode="External"/><Relationship Id="rId22636aaa8640afc1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1781" TargetMode="External"/><Relationship Id="rId37376aaa8640afda0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/datasheet" TargetMode="External"/><Relationship Id="rId65626aaa8640afe3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/documents" TargetMode="External"/><Relationship Id="rId80956aaa8640afeda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId77556aaa8640b00c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId74276aaa8640b08d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1365-2656.%2012884" TargetMode="External"/><Relationship Id="rId72966aaa8640b0e0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-1-4020-8560-4_9" TargetMode="External"/><Relationship Id="rId44106aaa8640b13bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId59526aaa8640ad6f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59526aaa8640ad6f0.jpg"/><Relationship Id="rId47276aaa8640b148f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47276aaa8640b148f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId925907271" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId641354503" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId27696ac6695dad8e2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCCA/" TargetMode="External"/><Relationship Id="rId98006ac6695dad928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCCA/categorization" TargetMode="External"/><Relationship Id="rId32176ac6695db0f7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10340-018-0954-4" TargetMode="External"/><Relationship Id="rId12606ac6695db0fd9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.34720" TargetMode="External"/><Relationship Id="rId93816ac6695db129c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1781" TargetMode="External"/><Relationship Id="rId17776ac6695db13d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/datasheet" TargetMode="External"/><Relationship Id="rId75976ac6695db1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/documents" TargetMode="External"/><Relationship Id="rId52106ac6695db147b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId99446ac6695db15ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId92086ac6695db1c75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1365-2656.%2012884" TargetMode="External"/><Relationship Id="rId16166ac6695db215f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-1-4020-8560-4_9" TargetMode="External"/><Relationship Id="rId67486ac6695db2644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId13586ac6695dae9f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13586ac6695dae9f9.jpg"/><Relationship Id="rId94306ac6695db2724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId94306ac6695db2724.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>