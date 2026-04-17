--- v7 (2026-03-28)
+++ v8 (2026-04-17)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Cerambycidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> carolina sawyer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519469c72f8b0829b" w:history="1">
+            <w:hyperlink r:id="rId495069e1b286027bf" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId792969c72f8b082e0" w:history="1">
+            <w:hyperlink r:id="rId346769e1b28602804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -741,63 +741,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus carolinensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is native to North America and occurs from South-Eastern Canada (Ontario, Quebec, and New Brunswick) through the eastern half of the USA, from Texas to Minnesota. There is only one record from Mexico (Durango) by Dillon &amp; Dillon (1941).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="1540623" name="name289369c72f8b09618" descr="MONCCA_distribution_map.jpg"/>
+            <wp:docPr id="61698437" name="name149469e1b28603927" descr="MONCCA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONCCA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId194869c72f8b09614" cstate="print"/>
+                    <a:blip r:embed="rId378169e1b28603924" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2654,126 +2654,126 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. (Wilson, 1975, Akbulut &amp; Stamps, 2012):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="481620648"/>
+          <w:numId w:val="929290848"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The presence of slit like or pit like oviposition scars chewed into the bark of pine trees.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="481620648"/>
+          <w:numId w:val="929290848"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The presence of feeding tracks and oval shaped larval entrance holes in the sapwood caused by larval feeding when the bark is removed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="481620648"/>
+          <w:numId w:val="929290848"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Excelsior-like frass around cut logs from holes in the bark or at the base of trees colonized by the beetle.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="481620648"/>
+          <w:numId w:val="929290848"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A round exit hole in the wood and bark created by adults.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
@@ -5161,101 +5161,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">92</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3–11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId913969c72f8b0b5ff" w:history="1">
+      <w:hyperlink r:id="rId114369e1b286058ef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10340-018-0954-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2019) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus carolinensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI Compendium </w:t>
       </w:r>
-      <w:hyperlink r:id="rId136369c72f8b0b658" w:history="1">
+      <w:hyperlink r:id="rId862269e1b28605966" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.34720</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5629,51 +5629,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Supporting publications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2020-EN-1781. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId427169c72f8b0b8f8" w:history="1">
+      <w:hyperlink r:id="rId836169e1b28605c05" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1781</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5815,149 +5815,149 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bursaphelenchus xylophilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId222069c72f8b0ba31" w:history="1">
+      <w:hyperlink r:id="rId701269e1b28605d2f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/BURSXY/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Evans H, Kulinich O, Magnusson C, Robinet C &amp; Schroeder T (2009) Report of a Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bursaphelenchus xylophilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 09/15450, 1-17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId102369c72f8b0ba87" w:history="1">
+      <w:hyperlink r:id="rId477469e1b28605d92" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/BURSXY/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2017) ISPM 39 International movement of wood. IPPC Secretariat, FAO, Rome, 20 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, Rome, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId598669c72f8b0bad9" w:history="1">
+      <w:hyperlink r:id="rId648369e1b28605de6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/640/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6119,51 +6119,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2029-2034.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gibson K (2010) Management guide for sawyer beetles. Forest Health Protection and State Forewsy Organisations. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId239769c72f8b0bc38" w:history="1">
+      <w:hyperlink r:id="rId386469e1b28605f2e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7139,51 +7139,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Osada Y, Yamakita T, Shoda-Kagaya E, Liebhold AM &amp; Yamanaka T (2018) Disentangling the drivers of invasion spread in a vector-borne tree disease</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Journal of Animal Ecology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1–13. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId760969c72f8b0c2fe" w:history="1">
+      <w:hyperlink r:id="rId926269e1b2860658a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/1365-2656. 12884</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7891,51 +7891,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Shimazu M (2009) Use of Microbes for Control of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus alternatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Vector of the Invasive Pinewood Nematode. In: Hajek, A.E., Glare, T.R., O’Callaghan, M. (eds) Use of Microbes for Control and Eradication of Invasive Arthropods. Progress in Biological Control, vol 6. Springer, Dordrecht. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId984469c72f8b0c7c6" w:history="1">
+      <w:hyperlink r:id="rId146969e1b28606a26" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-1-4020-8560-4_9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8654,51 +8654,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus carolinensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId443569c72f8b0cca2" w:history="1">
+      <w:hyperlink r:id="rId548769e1b28606ef9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8711,63 +8711,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2023. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="8169671" name="name233669c72f8b0cd77" descr="eu_funding_250.png"/>
+            <wp:docPr id="41827548" name="name535869e1b286070c7" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId725769c72f8b0cd75" cstate="print"/>
+                    <a:blip r:embed="rId428069e1b286070c6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8865,221 +8865,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="481620648">
+  <w:abstractNum w:abstractNumId="929290848">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="59546328">
+    <w:lvl w:ilvl="0" w:tplc="76166022">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="59546328" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="76166022" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="59546328" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="76166022" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="59546328" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="76166022" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="59546328" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="76166022" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="59546328" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="76166022" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="59546328" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="76166022" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="59546328" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="76166022" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="59546328" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="76166022" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="54891022">
+  <w:abstractNum w:abstractNumId="89842149">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="70480949">
+    <w:lvl w:ilvl="0" w:tplc="83511469">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="70480949" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="83511469" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="70480949" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="83511469" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="70480949" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="83511469" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="70480949" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="83511469" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="70480949" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="83511469" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="70480949" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="83511469" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="70480949" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="83511469" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="70480949" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="83511469" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="54891021">
+  <w:abstractNum w:abstractNumId="89842148">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="27868994">
+    <w:lvl w:ilvl="0" w:tplc="47657933">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9831,58 +9831,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="54891021">
-    <w:abstractNumId w:val="54891021"/>
+  <w:num w:numId="89842148">
+    <w:abstractNumId w:val="89842148"/>
   </w:num>
-  <w:num w:numId="54891022">
-    <w:abstractNumId w:val="54891022"/>
+  <w:num w:numId="89842149">
+    <w:abstractNumId w:val="89842149"/>
   </w:num>
-  <w:num w:numId="481620648">
-    <w:abstractNumId w:val="481620648"/>
+  <w:num w:numId="929290848">
+    <w:abstractNumId w:val="929290848"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21432,51 +21432,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId899664879" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId639020428" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId519469c72f8b0829b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCCA/" TargetMode="External"/><Relationship Id="rId792969c72f8b082e0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCCA/categorization" TargetMode="External"/><Relationship Id="rId913969c72f8b0b5ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10340-018-0954-4" TargetMode="External"/><Relationship Id="rId136369c72f8b0b658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.34720" TargetMode="External"/><Relationship Id="rId427169c72f8b0b8f8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1781" TargetMode="External"/><Relationship Id="rId222069c72f8b0ba31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/datasheet" TargetMode="External"/><Relationship Id="rId102369c72f8b0ba87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/documents" TargetMode="External"/><Relationship Id="rId598669c72f8b0bad9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId239769c72f8b0bc38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId760969c72f8b0c2fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1365-2656.%2012884" TargetMode="External"/><Relationship Id="rId984469c72f8b0c7c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-1-4020-8560-4_9" TargetMode="External"/><Relationship Id="rId443569c72f8b0cca2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId194869c72f8b09614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId194869c72f8b09614.jpg"/><Relationship Id="rId725769c72f8b0cd75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId725769c72f8b0cd75.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId450866795" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId698819216" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId495069e1b286027bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCCA/" TargetMode="External"/><Relationship Id="rId346769e1b28602804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCCA/categorization" TargetMode="External"/><Relationship Id="rId114369e1b286058ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10340-018-0954-4" TargetMode="External"/><Relationship Id="rId862269e1b28605966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.34720" TargetMode="External"/><Relationship Id="rId836169e1b28605c05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1781" TargetMode="External"/><Relationship Id="rId701269e1b28605d2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/datasheet" TargetMode="External"/><Relationship Id="rId477469e1b28605d92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/documents" TargetMode="External"/><Relationship Id="rId648369e1b28605de6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId386469e1b28605f2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId926269e1b2860658a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1365-2656.%2012884" TargetMode="External"/><Relationship Id="rId146969e1b28606a26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-1-4020-8560-4_9" TargetMode="External"/><Relationship Id="rId548769e1b28606ef9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId378169e1b28603924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId378169e1b28603924.jpg"/><Relationship Id="rId428069e1b286070c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId428069e1b286070c6.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>