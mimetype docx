--- v8 (2026-04-17)
+++ v9 (2026-05-07)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Cerambycidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> carolina sawyer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495069e1b286027bf" w:history="1">
+            <w:hyperlink r:id="rId976069fcb75f921ed" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346769e1b28602804" w:history="1">
+            <w:hyperlink r:id="rId226769fcb75f9221f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -741,63 +741,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus carolinensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is native to North America and occurs from South-Eastern Canada (Ontario, Quebec, and New Brunswick) through the eastern half of the USA, from Texas to Minnesota. There is only one record from Mexico (Durango) by Dillon &amp; Dillon (1941).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="61698437" name="name149469e1b28603927" descr="MONCCA_distribution_map.jpg"/>
+            <wp:docPr id="76496463" name="name114969fcb75f92ffb" descr="MONCCA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONCCA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId378169e1b28603924" cstate="print"/>
+                    <a:blip r:embed="rId646969fcb75f92ffa" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2654,126 +2654,126 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. (Wilson, 1975, Akbulut &amp; Stamps, 2012):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="929290848"/>
+          <w:numId w:val="630032218"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The presence of slit like or pit like oviposition scars chewed into the bark of pine trees.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="929290848"/>
+          <w:numId w:val="630032218"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The presence of feeding tracks and oval shaped larval entrance holes in the sapwood caused by larval feeding when the bark is removed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="929290848"/>
+          <w:numId w:val="630032218"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Excelsior-like frass around cut logs from holes in the bark or at the base of trees colonized by the beetle.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="929290848"/>
+          <w:numId w:val="630032218"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A round exit hole in the wood and bark created by adults.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
@@ -5161,101 +5161,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">92</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3–11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId114369e1b286058ef" w:history="1">
+      <w:hyperlink r:id="rId896969fcb75f945b6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10340-018-0954-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2019) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus carolinensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI Compendium </w:t>
       </w:r>
-      <w:hyperlink r:id="rId862269e1b28605966" w:history="1">
+      <w:hyperlink r:id="rId292169fcb75f945f4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.34720</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5629,51 +5629,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Supporting publications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2020-EN-1781. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId836169e1b28605c05" w:history="1">
+      <w:hyperlink r:id="rId381269fcb75f947f1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1781</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5815,149 +5815,149 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bursaphelenchus xylophilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId701269e1b28605d2f" w:history="1">
+      <w:hyperlink r:id="rId518269fcb75f948c9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/BURSXY/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Evans H, Kulinich O, Magnusson C, Robinet C &amp; Schroeder T (2009) Report of a Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bursaphelenchus xylophilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 09/15450, 1-17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId477469e1b28605d92" w:history="1">
+      <w:hyperlink r:id="rId349669fcb75f94904" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/BURSXY/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2017) ISPM 39 International movement of wood. IPPC Secretariat, FAO, Rome, 20 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, Rome, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId648369e1b28605de6" w:history="1">
+      <w:hyperlink r:id="rId700669fcb75f9493f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/640/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6119,51 +6119,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2029-2034.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gibson K (2010) Management guide for sawyer beetles. Forest Health Protection and State Forewsy Organisations. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId386469e1b28605f2e" w:history="1">
+      <w:hyperlink r:id="rId821969fcb75f94a2f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7139,51 +7139,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Osada Y, Yamakita T, Shoda-Kagaya E, Liebhold AM &amp; Yamanaka T (2018) Disentangling the drivers of invasion spread in a vector-borne tree disease</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Journal of Animal Ecology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1–13. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId926269e1b2860658a" w:history="1">
+      <w:hyperlink r:id="rId960369fcb75f94ec0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/1365-2656. 12884</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7891,51 +7891,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Shimazu M (2009) Use of Microbes for Control of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus alternatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Vector of the Invasive Pinewood Nematode. In: Hajek, A.E., Glare, T.R., O’Callaghan, M. (eds) Use of Microbes for Control and Eradication of Invasive Arthropods. Progress in Biological Control, vol 6. Springer, Dordrecht. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId146969e1b28606a26" w:history="1">
+      <w:hyperlink r:id="rId763269fcb75f9521a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-1-4020-8560-4_9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8654,51 +8654,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus carolinensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId548769e1b28606ef9" w:history="1">
+      <w:hyperlink r:id="rId308569fcb75f955a1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8711,63 +8711,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2023. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="41827548" name="name535869e1b286070c7" descr="eu_funding_250.png"/>
+            <wp:docPr id="73958561" name="name190869fcb75f9563f" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId428069e1b286070c6" cstate="print"/>
+                    <a:blip r:embed="rId354169fcb75f9563e" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8865,221 +8865,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="929290848">
+  <w:abstractNum w:abstractNumId="630032218">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="76166022">
+    <w:lvl w:ilvl="0" w:tplc="18899357">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="76166022" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="18899357" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="76166022" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="18899357" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="76166022" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="18899357" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="76166022" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="18899357" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="76166022" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="18899357" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="76166022" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="18899357" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="76166022" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="18899357" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="76166022" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="18899357" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="89842149">
+  <w:abstractNum w:abstractNumId="12859951">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="83511469">
+    <w:lvl w:ilvl="0" w:tplc="88847219">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="83511469" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="88847219" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="83511469" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="88847219" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="83511469" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="88847219" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="83511469" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="88847219" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="83511469" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="88847219" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="83511469" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="88847219" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="83511469" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="88847219" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="83511469" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="88847219" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="89842148">
+  <w:abstractNum w:abstractNumId="12859950">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="47657933">
+    <w:lvl w:ilvl="0" w:tplc="56320388">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9831,58 +9831,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="89842148">
-    <w:abstractNumId w:val="89842148"/>
+  <w:num w:numId="12859950">
+    <w:abstractNumId w:val="12859950"/>
   </w:num>
-  <w:num w:numId="89842149">
-    <w:abstractNumId w:val="89842149"/>
+  <w:num w:numId="12859951">
+    <w:abstractNumId w:val="12859951"/>
   </w:num>
-  <w:num w:numId="929290848">
-    <w:abstractNumId w:val="929290848"/>
+  <w:num w:numId="630032218">
+    <w:abstractNumId w:val="630032218"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21432,51 +21432,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId450866795" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId698819216" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId495069e1b286027bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCCA/" TargetMode="External"/><Relationship Id="rId346769e1b28602804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCCA/categorization" TargetMode="External"/><Relationship Id="rId114369e1b286058ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10340-018-0954-4" TargetMode="External"/><Relationship Id="rId862269e1b28605966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.34720" TargetMode="External"/><Relationship Id="rId836169e1b28605c05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1781" TargetMode="External"/><Relationship Id="rId701269e1b28605d2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/datasheet" TargetMode="External"/><Relationship Id="rId477469e1b28605d92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/documents" TargetMode="External"/><Relationship Id="rId648369e1b28605de6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId386469e1b28605f2e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId926269e1b2860658a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1365-2656.%2012884" TargetMode="External"/><Relationship Id="rId146969e1b28606a26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-1-4020-8560-4_9" TargetMode="External"/><Relationship Id="rId548769e1b28606ef9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId378169e1b28603924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId378169e1b28603924.jpg"/><Relationship Id="rId428069e1b286070c6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId428069e1b286070c6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId480116445" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId493204060" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId976069fcb75f921ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCCA/" TargetMode="External"/><Relationship Id="rId226769fcb75f9221f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCCA/categorization" TargetMode="External"/><Relationship Id="rId896969fcb75f945b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10340-018-0954-4" TargetMode="External"/><Relationship Id="rId292169fcb75f945f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.34720" TargetMode="External"/><Relationship Id="rId381269fcb75f947f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1781" TargetMode="External"/><Relationship Id="rId518269fcb75f948c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/datasheet" TargetMode="External"/><Relationship Id="rId349669fcb75f94904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/documents" TargetMode="External"/><Relationship Id="rId700669fcb75f9493f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId821969fcb75f94a2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId960369fcb75f94ec0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1365-2656.%2012884" TargetMode="External"/><Relationship Id="rId763269fcb75f9521a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-1-4020-8560-4_9" TargetMode="External"/><Relationship Id="rId308569fcb75f955a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId646969fcb75f92ffa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId646969fcb75f92ffa.jpg"/><Relationship Id="rId354169fcb75f9563e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId354169fcb75f9563e.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>