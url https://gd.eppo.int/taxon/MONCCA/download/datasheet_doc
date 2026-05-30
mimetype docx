--- v9 (2026-05-07)
+++ v10 (2026-05-30)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Cerambycidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> carolina sawyer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId976069fcb75f921ed" w:history="1">
+            <w:hyperlink r:id="rId58006a1ac17f35140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226769fcb75f9221f" w:history="1">
+            <w:hyperlink r:id="rId50056a1ac17f35192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -741,63 +741,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus carolinensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is native to North America and occurs from South-Eastern Canada (Ontario, Quebec, and New Brunswick) through the eastern half of the USA, from Texas to Minnesota. There is only one record from Mexico (Durango) by Dillon &amp; Dillon (1941).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="76496463" name="name114969fcb75f92ffb" descr="MONCCA_distribution_map.jpg"/>
+            <wp:docPr id="3542575" name="name36916a1ac17f36578" descr="MONCCA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONCCA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId646969fcb75f92ffa" cstate="print"/>
+                    <a:blip r:embed="rId12956a1ac17f36575" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2654,126 +2654,126 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. (Wilson, 1975, Akbulut &amp; Stamps, 2012):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="630032218"/>
+          <w:numId w:val="993804998"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The presence of slit like or pit like oviposition scars chewed into the bark of pine trees.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="630032218"/>
+          <w:numId w:val="993804998"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The presence of feeding tracks and oval shaped larval entrance holes in the sapwood caused by larval feeding when the bark is removed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="630032218"/>
+          <w:numId w:val="993804998"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Excelsior-like frass around cut logs from holes in the bark or at the base of trees colonized by the beetle.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="630032218"/>
+          <w:numId w:val="993804998"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A round exit hole in the wood and bark created by adults.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
@@ -5161,101 +5161,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">92</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3–11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId896969fcb75f945b6" w:history="1">
+      <w:hyperlink r:id="rId98006a1ac17f388a6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10340-018-0954-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2019) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus carolinensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI Compendium </w:t>
       </w:r>
-      <w:hyperlink r:id="rId292169fcb75f945f4" w:history="1">
+      <w:hyperlink r:id="rId65596a1ac17f38943" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.34720</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5629,51 +5629,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Supporting publications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2020-EN-1781. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId381269fcb75f947f1" w:history="1">
+      <w:hyperlink r:id="rId45616a1ac17f38d68" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1781</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5815,149 +5815,149 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bursaphelenchus xylophilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId518269fcb75f948c9" w:history="1">
+      <w:hyperlink r:id="rId18646a1ac17f38eab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/BURSXY/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Evans H, Kulinich O, Magnusson C, Robinet C &amp; Schroeder T (2009) Report of a Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bursaphelenchus xylophilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 09/15450, 1-17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId349669fcb75f94904" w:history="1">
+      <w:hyperlink r:id="rId55456a1ac17f38f27" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/BURSXY/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2017) ISPM 39 International movement of wood. IPPC Secretariat, FAO, Rome, 20 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, Rome, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId700669fcb75f9493f" w:history="1">
+      <w:hyperlink r:id="rId47346a1ac17f38f7d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/640/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6119,51 +6119,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2029-2034.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gibson K (2010) Management guide for sawyer beetles. Forest Health Protection and State Forewsy Organisations. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId821969fcb75f94a2f" w:history="1">
+      <w:hyperlink r:id="rId43026a1ac17f39118" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7139,51 +7139,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Osada Y, Yamakita T, Shoda-Kagaya E, Liebhold AM &amp; Yamanaka T (2018) Disentangling the drivers of invasion spread in a vector-borne tree disease</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Journal of Animal Ecology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1–13. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId960369fcb75f94ec0" w:history="1">
+      <w:hyperlink r:id="rId52096a1ac17f39869" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/1365-2656. 12884</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7891,51 +7891,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Shimazu M (2009) Use of Microbes for Control of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus alternatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Vector of the Invasive Pinewood Nematode. In: Hajek, A.E., Glare, T.R., O’Callaghan, M. (eds) Use of Microbes for Control and Eradication of Invasive Arthropods. Progress in Biological Control, vol 6. Springer, Dordrecht. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId763269fcb75f9521a" w:history="1">
+      <w:hyperlink r:id="rId83606a1ac17f3a0ff" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-1-4020-8560-4_9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8654,51 +8654,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus carolinensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId308569fcb75f955a1" w:history="1">
+      <w:hyperlink r:id="rId75476a1ac17f3a81f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8711,63 +8711,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2023. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="73958561" name="name190869fcb75f9563f" descr="eu_funding_250.png"/>
+            <wp:docPr id="83446069" name="name66126a1ac17f3ac0d" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId354169fcb75f9563e" cstate="print"/>
+                    <a:blip r:embed="rId15816a1ac17f3ac0b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8865,221 +8865,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="630032218">
+  <w:abstractNum w:abstractNumId="993804998">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="18899357">
+    <w:lvl w:ilvl="0" w:tplc="30006853">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="18899357" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="30006853" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="18899357" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="30006853" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="18899357" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="30006853" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="18899357" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="30006853" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="18899357" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="30006853" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="18899357" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="30006853" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="18899357" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="30006853" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="18899357" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="30006853" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12859951">
+  <w:abstractNum w:abstractNumId="10918951">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="88847219">
+    <w:lvl w:ilvl="0" w:tplc="91976201">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="88847219" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="91976201" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="88847219" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="91976201" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="88847219" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="91976201" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="88847219" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="91976201" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="88847219" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="91976201" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="88847219" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="91976201" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="88847219" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="91976201" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="88847219" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="91976201" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12859950">
+  <w:abstractNum w:abstractNumId="10918950">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="56320388">
+    <w:lvl w:ilvl="0" w:tplc="54653504">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9831,58 +9831,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="12859950">
-    <w:abstractNumId w:val="12859950"/>
+  <w:num w:numId="10918950">
+    <w:abstractNumId w:val="10918950"/>
   </w:num>
-  <w:num w:numId="12859951">
-    <w:abstractNumId w:val="12859951"/>
+  <w:num w:numId="10918951">
+    <w:abstractNumId w:val="10918951"/>
   </w:num>
-  <w:num w:numId="630032218">
-    <w:abstractNumId w:val="630032218"/>
+  <w:num w:numId="993804998">
+    <w:abstractNumId w:val="993804998"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21432,51 +21432,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId480116445" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId493204060" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId976069fcb75f921ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCCA/" TargetMode="External"/><Relationship Id="rId226769fcb75f9221f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCCA/categorization" TargetMode="External"/><Relationship Id="rId896969fcb75f945b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10340-018-0954-4" TargetMode="External"/><Relationship Id="rId292169fcb75f945f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.34720" TargetMode="External"/><Relationship Id="rId381269fcb75f947f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1781" TargetMode="External"/><Relationship Id="rId518269fcb75f948c9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/datasheet" TargetMode="External"/><Relationship Id="rId349669fcb75f94904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/documents" TargetMode="External"/><Relationship Id="rId700669fcb75f9493f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId821969fcb75f94a2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId960369fcb75f94ec0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1365-2656.%2012884" TargetMode="External"/><Relationship Id="rId763269fcb75f9521a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-1-4020-8560-4_9" TargetMode="External"/><Relationship Id="rId308569fcb75f955a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId646969fcb75f92ffa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId646969fcb75f92ffa.jpg"/><Relationship Id="rId354169fcb75f9563e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId354169fcb75f9563e.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId848358557" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId579722785" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId58006a1ac17f35140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCCA/" TargetMode="External"/><Relationship Id="rId50056a1ac17f35192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCCA/categorization" TargetMode="External"/><Relationship Id="rId98006a1ac17f388a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10340-018-0954-4" TargetMode="External"/><Relationship Id="rId65596a1ac17f38943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.34720" TargetMode="External"/><Relationship Id="rId45616a1ac17f38d68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1781" TargetMode="External"/><Relationship Id="rId18646a1ac17f38eab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/datasheet" TargetMode="External"/><Relationship Id="rId55456a1ac17f38f27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/documents" TargetMode="External"/><Relationship Id="rId47346a1ac17f38f7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId43026a1ac17f39118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId52096a1ac17f39869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1365-2656.%2012884" TargetMode="External"/><Relationship Id="rId83606a1ac17f3a0ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-1-4020-8560-4_9" TargetMode="External"/><Relationship Id="rId75476a1ac17f3a81f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId12956a1ac17f36575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12956a1ac17f36575.jpg"/><Relationship Id="rId15816a1ac17f3ac0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15816a1ac17f3ac0b.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>