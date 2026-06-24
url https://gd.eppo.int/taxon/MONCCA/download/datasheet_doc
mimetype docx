--- v10 (2026-05-30)
+++ v11 (2026-06-24)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Cerambycidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> carolina sawyer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58006a1ac17f35140" w:history="1">
+            <w:hyperlink r:id="rId23656a3bc13e6e0af" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50056a1ac17f35192" w:history="1">
+            <w:hyperlink r:id="rId57116a3bc13e6e0f4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -741,63 +741,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus carolinensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is native to North America and occurs from South-Eastern Canada (Ontario, Quebec, and New Brunswick) through the eastern half of the USA, from Texas to Minnesota. There is only one record from Mexico (Durango) by Dillon &amp; Dillon (1941).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="3542575" name="name36916a1ac17f36578" descr="MONCCA_distribution_map.jpg"/>
+            <wp:docPr id="47743710" name="name92656a3bc13e6f208" descr="MONCCA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONCCA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12956a1ac17f36575" cstate="print"/>
+                    <a:blip r:embed="rId56356a3bc13e6f206" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2654,126 +2654,126 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. (Wilson, 1975, Akbulut &amp; Stamps, 2012):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="993804998"/>
+          <w:numId w:val="452980119"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The presence of slit like or pit like oviposition scars chewed into the bark of pine trees.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="993804998"/>
+          <w:numId w:val="452980119"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The presence of feeding tracks and oval shaped larval entrance holes in the sapwood caused by larval feeding when the bark is removed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="993804998"/>
+          <w:numId w:val="452980119"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Excelsior-like frass around cut logs from holes in the bark or at the base of trees colonized by the beetle.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="993804998"/>
+          <w:numId w:val="452980119"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A round exit hole in the wood and bark created by adults.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
@@ -5161,101 +5161,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">92</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3–11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98006a1ac17f388a6" w:history="1">
+      <w:hyperlink r:id="rId89876a3bc13e7115d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10340-018-0954-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2019) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus carolinensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI Compendium </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65596a1ac17f38943" w:history="1">
+      <w:hyperlink r:id="rId64386a3bc13e711b5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.34720</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5629,51 +5629,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Supporting publications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2020-EN-1781. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45616a1ac17f38d68" w:history="1">
+      <w:hyperlink r:id="rId63486a3bc13e7146c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1781</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5815,149 +5815,149 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bursaphelenchus xylophilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18646a1ac17f38eab" w:history="1">
+      <w:hyperlink r:id="rId52616a3bc13e715aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/BURSXY/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Evans H, Kulinich O, Magnusson C, Robinet C &amp; Schroeder T (2009) Report of a Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bursaphelenchus xylophilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 09/15450, 1-17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55456a1ac17f38f27" w:history="1">
+      <w:hyperlink r:id="rId38476a3bc13e715fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/BURSXY/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2017) ISPM 39 International movement of wood. IPPC Secretariat, FAO, Rome, 20 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, Rome, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47346a1ac17f38f7d" w:history="1">
+      <w:hyperlink r:id="rId13656a3bc13e7164f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/640/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6119,51 +6119,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2029-2034.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gibson K (2010) Management guide for sawyer beetles. Forest Health Protection and State Forewsy Organisations. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43026a1ac17f39118" w:history="1">
+      <w:hyperlink r:id="rId35016a3bc13e717a9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7139,51 +7139,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Osada Y, Yamakita T, Shoda-Kagaya E, Liebhold AM &amp; Yamanaka T (2018) Disentangling the drivers of invasion spread in a vector-borne tree disease</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Journal of Animal Ecology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1–13. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52096a1ac17f39869" w:history="1">
+      <w:hyperlink r:id="rId68526a3bc13e71e37" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/1365-2656. 12884</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7891,51 +7891,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Shimazu M (2009) Use of Microbes for Control of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus alternatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Vector of the Invasive Pinewood Nematode. In: Hajek, A.E., Glare, T.R., O’Callaghan, M. (eds) Use of Microbes for Control and Eradication of Invasive Arthropods. Progress in Biological Control, vol 6. Springer, Dordrecht. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId83606a1ac17f3a0ff" w:history="1">
+      <w:hyperlink r:id="rId31336a3bc13e722e8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-1-4020-8560-4_9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8654,51 +8654,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus carolinensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75476a1ac17f3a81f" w:history="1">
+      <w:hyperlink r:id="rId58156a3bc13e727ca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8711,63 +8711,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2023. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="83446069" name="name66126a1ac17f3ac0d" descr="eu_funding_250.png"/>
+            <wp:docPr id="63365148" name="name66296a3bc13e72c88" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15816a1ac17f3ac0b" cstate="print"/>
+                    <a:blip r:embed="rId54886a3bc13e72c87" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8865,221 +8865,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="993804998">
+  <w:abstractNum w:abstractNumId="452980119">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="30006853">
+    <w:lvl w:ilvl="0" w:tplc="32874259">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="30006853" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="32874259" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="30006853" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="32874259" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="30006853" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="32874259" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="30006853" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="32874259" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="30006853" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="32874259" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="30006853" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="32874259" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="30006853" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="32874259" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="30006853" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="32874259" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10918951">
+  <w:abstractNum w:abstractNumId="87950332">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="91976201">
+    <w:lvl w:ilvl="0" w:tplc="48780324">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="91976201" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="48780324" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="91976201" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="48780324" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="91976201" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="48780324" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="91976201" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="48780324" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="91976201" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="48780324" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="91976201" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="48780324" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="91976201" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="48780324" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="91976201" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="48780324" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10918950">
+  <w:abstractNum w:abstractNumId="87950331">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="54653504">
+    <w:lvl w:ilvl="0" w:tplc="86517697">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9831,58 +9831,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="10918950">
-    <w:abstractNumId w:val="10918950"/>
+  <w:num w:numId="87950331">
+    <w:abstractNumId w:val="87950331"/>
   </w:num>
-  <w:num w:numId="10918951">
-    <w:abstractNumId w:val="10918951"/>
+  <w:num w:numId="87950332">
+    <w:abstractNumId w:val="87950332"/>
   </w:num>
-  <w:num w:numId="993804998">
-    <w:abstractNumId w:val="993804998"/>
+  <w:num w:numId="452980119">
+    <w:abstractNumId w:val="452980119"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21432,51 +21432,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId848358557" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId579722785" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId58006a1ac17f35140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCCA/" TargetMode="External"/><Relationship Id="rId50056a1ac17f35192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCCA/categorization" TargetMode="External"/><Relationship Id="rId98006a1ac17f388a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10340-018-0954-4" TargetMode="External"/><Relationship Id="rId65596a1ac17f38943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.34720" TargetMode="External"/><Relationship Id="rId45616a1ac17f38d68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1781" TargetMode="External"/><Relationship Id="rId18646a1ac17f38eab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/datasheet" TargetMode="External"/><Relationship Id="rId55456a1ac17f38f27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/documents" TargetMode="External"/><Relationship Id="rId47346a1ac17f38f7d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId43026a1ac17f39118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId52096a1ac17f39869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1365-2656.%2012884" TargetMode="External"/><Relationship Id="rId83606a1ac17f3a0ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-1-4020-8560-4_9" TargetMode="External"/><Relationship Id="rId75476a1ac17f3a81f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId12956a1ac17f36575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12956a1ac17f36575.jpg"/><Relationship Id="rId15816a1ac17f3ac0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15816a1ac17f3ac0b.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId633098380" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId660205928" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId23656a3bc13e6e0af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCCA/" TargetMode="External"/><Relationship Id="rId57116a3bc13e6e0f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCCA/categorization" TargetMode="External"/><Relationship Id="rId89876a3bc13e7115d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10340-018-0954-4" TargetMode="External"/><Relationship Id="rId64386a3bc13e711b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.34720" TargetMode="External"/><Relationship Id="rId63486a3bc13e7146c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1781" TargetMode="External"/><Relationship Id="rId52616a3bc13e715aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/datasheet" TargetMode="External"/><Relationship Id="rId38476a3bc13e715fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/documents" TargetMode="External"/><Relationship Id="rId13656a3bc13e7164f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId35016a3bc13e717a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId68526a3bc13e71e37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1365-2656.%2012884" TargetMode="External"/><Relationship Id="rId31336a3bc13e722e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-1-4020-8560-4_9" TargetMode="External"/><Relationship Id="rId58156a3bc13e727ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId56356a3bc13e6f206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56356a3bc13e6f206.jpg"/><Relationship Id="rId54886a3bc13e72c87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54886a3bc13e72c87.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>