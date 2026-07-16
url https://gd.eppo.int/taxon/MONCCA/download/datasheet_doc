--- v11 (2026-06-24)
+++ v12 (2026-07-16)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Cerambycidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> carolina sawyer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23656a3bc13e6e0af" w:history="1">
+            <w:hyperlink r:id="rId25326a596cbbeea8e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57116a3bc13e6e0f4" w:history="1">
+            <w:hyperlink r:id="rId52006a596cbbeeadc" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -741,63 +741,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus carolinensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is native to North America and occurs from South-Eastern Canada (Ontario, Quebec, and New Brunswick) through the eastern half of the USA, from Texas to Minnesota. There is only one record from Mexico (Durango) by Dillon &amp; Dillon (1941).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="47743710" name="name92656a3bc13e6f208" descr="MONCCA_distribution_map.jpg"/>
+            <wp:docPr id="44000879" name="name54416a596cbbefe22" descr="MONCCA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONCCA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId56356a3bc13e6f206" cstate="print"/>
+                    <a:blip r:embed="rId22976a596cbbefe20" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2654,126 +2654,126 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. (Wilson, 1975, Akbulut &amp; Stamps, 2012):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="452980119"/>
+          <w:numId w:val="463854089"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The presence of slit like or pit like oviposition scars chewed into the bark of pine trees.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="452980119"/>
+          <w:numId w:val="463854089"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The presence of feeding tracks and oval shaped larval entrance holes in the sapwood caused by larval feeding when the bark is removed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="452980119"/>
+          <w:numId w:val="463854089"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Excelsior-like frass around cut logs from holes in the bark or at the base of trees colonized by the beetle.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="452980119"/>
+          <w:numId w:val="463854089"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A round exit hole in the wood and bark created by adults.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
@@ -5161,101 +5161,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">92</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3–11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89876a3bc13e7115d" w:history="1">
+      <w:hyperlink r:id="rId30766a596cbbf1db4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10340-018-0954-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2019) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus carolinensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI Compendium </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64386a3bc13e711b5" w:history="1">
+      <w:hyperlink r:id="rId52156a596cbbf1e0c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.34720</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5629,51 +5629,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Supporting publications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2020-EN-1781. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63486a3bc13e7146c" w:history="1">
+      <w:hyperlink r:id="rId46446a596cbbf20ef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1781</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5815,149 +5815,149 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bursaphelenchus xylophilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52616a3bc13e715aa" w:history="1">
+      <w:hyperlink r:id="rId93116a596cbbf2228" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/BURSXY/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Evans H, Kulinich O, Magnusson C, Robinet C &amp; Schroeder T (2009) Report of a Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bursaphelenchus xylophilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 09/15450, 1-17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38476a3bc13e715fc" w:history="1">
+      <w:hyperlink r:id="rId39466a596cbbf227b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/BURSXY/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2017) ISPM 39 International movement of wood. IPPC Secretariat, FAO, Rome, 20 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, Rome, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13656a3bc13e7164f" w:history="1">
+      <w:hyperlink r:id="rId90706a596cbbf22d8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/640/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6119,51 +6119,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2029-2034.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gibson K (2010) Management guide for sawyer beetles. Forest Health Protection and State Forewsy Organisations. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35016a3bc13e717a9" w:history="1">
+      <w:hyperlink r:id="rId80576a596cbbf243e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7139,51 +7139,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Osada Y, Yamakita T, Shoda-Kagaya E, Liebhold AM &amp; Yamanaka T (2018) Disentangling the drivers of invasion spread in a vector-borne tree disease</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Journal of Animal Ecology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1–13. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68526a3bc13e71e37" w:history="1">
+      <w:hyperlink r:id="rId64566a596cbbf2b3a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/1365-2656. 12884</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7891,51 +7891,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Shimazu M (2009) Use of Microbes for Control of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus alternatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Vector of the Invasive Pinewood Nematode. In: Hajek, A.E., Glare, T.R., O’Callaghan, M. (eds) Use of Microbes for Control and Eradication of Invasive Arthropods. Progress in Biological Control, vol 6. Springer, Dordrecht. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31336a3bc13e722e8" w:history="1">
+      <w:hyperlink r:id="rId21706a596cbbf2ffa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-1-4020-8560-4_9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8654,51 +8654,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus carolinensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58156a3bc13e727ca" w:history="1">
+      <w:hyperlink r:id="rId25296a596cbbf34f2" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8711,63 +8711,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2023. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="63365148" name="name66296a3bc13e72c88" descr="eu_funding_250.png"/>
+            <wp:docPr id="45466654" name="name78926a596cbbf35ad" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId54886a3bc13e72c87" cstate="print"/>
+                    <a:blip r:embed="rId23036a596cbbf35ac" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8865,221 +8865,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="452980119">
+  <w:abstractNum w:abstractNumId="463854089">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="32874259">
+    <w:lvl w:ilvl="0" w:tplc="89957214">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="32874259" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="89957214" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="32874259" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="89957214" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="32874259" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="89957214" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="32874259" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="89957214" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="32874259" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="89957214" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="32874259" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="89957214" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="32874259" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="89957214" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="32874259" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="89957214" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="87950332">
+  <w:abstractNum w:abstractNumId="44964366">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="48780324">
+    <w:lvl w:ilvl="0" w:tplc="58146957">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="48780324" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="58146957" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="48780324" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="58146957" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="48780324" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="58146957" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="48780324" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="58146957" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="48780324" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="58146957" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="48780324" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="58146957" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="48780324" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="58146957" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="48780324" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="58146957" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="87950331">
+  <w:abstractNum w:abstractNumId="44964365">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="86517697">
+    <w:lvl w:ilvl="0" w:tplc="19142930">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9831,58 +9831,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="87950331">
-    <w:abstractNumId w:val="87950331"/>
+  <w:num w:numId="44964365">
+    <w:abstractNumId w:val="44964365"/>
   </w:num>
-  <w:num w:numId="87950332">
-    <w:abstractNumId w:val="87950332"/>
+  <w:num w:numId="44964366">
+    <w:abstractNumId w:val="44964366"/>
   </w:num>
-  <w:num w:numId="452980119">
-    <w:abstractNumId w:val="452980119"/>
+  <w:num w:numId="463854089">
+    <w:abstractNumId w:val="463854089"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21432,51 +21432,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId633098380" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId660205928" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId23656a3bc13e6e0af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCCA/" TargetMode="External"/><Relationship Id="rId57116a3bc13e6e0f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCCA/categorization" TargetMode="External"/><Relationship Id="rId89876a3bc13e7115d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10340-018-0954-4" TargetMode="External"/><Relationship Id="rId64386a3bc13e711b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.34720" TargetMode="External"/><Relationship Id="rId63486a3bc13e7146c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1781" TargetMode="External"/><Relationship Id="rId52616a3bc13e715aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/datasheet" TargetMode="External"/><Relationship Id="rId38476a3bc13e715fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/documents" TargetMode="External"/><Relationship Id="rId13656a3bc13e7164f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId35016a3bc13e717a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId68526a3bc13e71e37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1365-2656.%2012884" TargetMode="External"/><Relationship Id="rId31336a3bc13e722e8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-1-4020-8560-4_9" TargetMode="External"/><Relationship Id="rId58156a3bc13e727ca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId56356a3bc13e6f206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId56356a3bc13e6f206.jpg"/><Relationship Id="rId54886a3bc13e72c87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId54886a3bc13e72c87.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId985477839" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId994755034" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId25326a596cbbeea8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCCA/" TargetMode="External"/><Relationship Id="rId52006a596cbbeeadc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCCA/categorization" TargetMode="External"/><Relationship Id="rId30766a596cbbf1db4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10340-018-0954-4" TargetMode="External"/><Relationship Id="rId52156a596cbbf1e0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.34720" TargetMode="External"/><Relationship Id="rId46446a596cbbf20ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1781" TargetMode="External"/><Relationship Id="rId93116a596cbbf2228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/datasheet" TargetMode="External"/><Relationship Id="rId39466a596cbbf227b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/documents" TargetMode="External"/><Relationship Id="rId90706a596cbbf22d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId80576a596cbbf243e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId64566a596cbbf2b3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1365-2656.%2012884" TargetMode="External"/><Relationship Id="rId21706a596cbbf2ffa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-1-4020-8560-4_9" TargetMode="External"/><Relationship Id="rId25296a596cbbf34f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId22976a596cbbefe20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22976a596cbbefe20.jpg"/><Relationship Id="rId23036a596cbbf35ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23036a596cbbf35ac.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>