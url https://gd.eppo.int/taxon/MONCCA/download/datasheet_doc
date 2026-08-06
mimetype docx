--- v12 (2026-07-16)
+++ v13 (2026-08-06)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Cerambycidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> carolina sawyer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25326a596cbbeea8e" w:history="1">
+            <w:hyperlink r:id="rId36076a73e28ac6f30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52006a596cbbeeadc" w:history="1">
+            <w:hyperlink r:id="rId47536a73e28ac6f75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -741,63 +741,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus carolinensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is native to North America and occurs from South-Eastern Canada (Ontario, Quebec, and New Brunswick) through the eastern half of the USA, from Texas to Minnesota. There is only one record from Mexico (Durango) by Dillon &amp; Dillon (1941).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="44000879" name="name54416a596cbbefe22" descr="MONCCA_distribution_map.jpg"/>
+            <wp:docPr id="69546380" name="name34976a73e28ac815b" descr="MONCCA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONCCA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId22976a596cbbefe20" cstate="print"/>
+                    <a:blip r:embed="rId15396a73e28ac8151" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2654,126 +2654,126 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. (Wilson, 1975, Akbulut &amp; Stamps, 2012):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="463854089"/>
+          <w:numId w:val="110264632"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The presence of slit like or pit like oviposition scars chewed into the bark of pine trees.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="463854089"/>
+          <w:numId w:val="110264632"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The presence of feeding tracks and oval shaped larval entrance holes in the sapwood caused by larval feeding when the bark is removed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="463854089"/>
+          <w:numId w:val="110264632"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Excelsior-like frass around cut logs from holes in the bark or at the base of trees colonized by the beetle.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="463854089"/>
+          <w:numId w:val="110264632"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A round exit hole in the wood and bark created by adults.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
@@ -5161,101 +5161,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">92</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3–11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30766a596cbbf1db4" w:history="1">
+      <w:hyperlink r:id="rId77626a73e28acacb1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10340-018-0954-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2019) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus carolinensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI Compendium </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52156a596cbbf1e0c" w:history="1">
+      <w:hyperlink r:id="rId19076a73e28acad0b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.34720</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5629,51 +5629,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Supporting publications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2020-EN-1781. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46446a596cbbf20ef" w:history="1">
+      <w:hyperlink r:id="rId64096a73e28acafaf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1781</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5815,149 +5815,149 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bursaphelenchus xylophilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93116a596cbbf2228" w:history="1">
+      <w:hyperlink r:id="rId19476a73e28acb0da" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/BURSXY/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Evans H, Kulinich O, Magnusson C, Robinet C &amp; Schroeder T (2009) Report of a Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bursaphelenchus xylophilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 09/15450, 1-17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39466a596cbbf227b" w:history="1">
+      <w:hyperlink r:id="rId97026a73e28acb12c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/BURSXY/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2017) ISPM 39 International movement of wood. IPPC Secretariat, FAO, Rome, 20 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, Rome, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90706a596cbbf22d8" w:history="1">
+      <w:hyperlink r:id="rId51406a73e28acb190" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/640/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6119,51 +6119,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2029-2034.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gibson K (2010) Management guide for sawyer beetles. Forest Health Protection and State Forewsy Organisations. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80576a596cbbf243e" w:history="1">
+      <w:hyperlink r:id="rId62246a73e28acb2df" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7139,51 +7139,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Osada Y, Yamakita T, Shoda-Kagaya E, Liebhold AM &amp; Yamanaka T (2018) Disentangling the drivers of invasion spread in a vector-borne tree disease</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Journal of Animal Ecology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1–13. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64566a596cbbf2b3a" w:history="1">
+      <w:hyperlink r:id="rId74826a73e28acb957" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/1365-2656. 12884</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7891,51 +7891,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Shimazu M (2009) Use of Microbes for Control of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus alternatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Vector of the Invasive Pinewood Nematode. In: Hajek, A.E., Glare, T.R., O’Callaghan, M. (eds) Use of Microbes for Control and Eradication of Invasive Arthropods. Progress in Biological Control, vol 6. Springer, Dordrecht. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21706a596cbbf2ffa" w:history="1">
+      <w:hyperlink r:id="rId40246a73e28acbe0d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-1-4020-8560-4_9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8654,51 +8654,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus carolinensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25296a596cbbf34f2" w:history="1">
+      <w:hyperlink r:id="rId51316a73e28acc302" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8711,63 +8711,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2023. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="45466654" name="name78926a596cbbf35ad" descr="eu_funding_250.png"/>
+            <wp:docPr id="25261438" name="name99956a73e28acc3bc" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId23036a596cbbf35ac" cstate="print"/>
+                    <a:blip r:embed="rId66646a73e28acc3ba" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8865,221 +8865,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="463854089">
+  <w:abstractNum w:abstractNumId="110264632">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="89957214">
+    <w:lvl w:ilvl="0" w:tplc="91786889">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="89957214" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="91786889" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="89957214" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="91786889" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="89957214" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="91786889" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="89957214" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="91786889" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="89957214" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="91786889" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="89957214" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="91786889" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="89957214" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="91786889" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="89957214" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="91786889" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44964366">
+  <w:abstractNum w:abstractNumId="56479227">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="58146957">
+    <w:lvl w:ilvl="0" w:tplc="49478574">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="58146957" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="49478574" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="58146957" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="49478574" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="58146957" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="49478574" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="58146957" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="49478574" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="58146957" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="49478574" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="58146957" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="49478574" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="58146957" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="49478574" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="58146957" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="49478574" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44964365">
+  <w:abstractNum w:abstractNumId="56479226">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="19142930">
+    <w:lvl w:ilvl="0" w:tplc="16640324">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9831,58 +9831,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="44964365">
-    <w:abstractNumId w:val="44964365"/>
+  <w:num w:numId="56479226">
+    <w:abstractNumId w:val="56479226"/>
   </w:num>
-  <w:num w:numId="44964366">
-    <w:abstractNumId w:val="44964366"/>
+  <w:num w:numId="56479227">
+    <w:abstractNumId w:val="56479227"/>
   </w:num>
-  <w:num w:numId="463854089">
-    <w:abstractNumId w:val="463854089"/>
+  <w:num w:numId="110264632">
+    <w:abstractNumId w:val="110264632"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21432,51 +21432,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId985477839" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId994755034" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId25326a596cbbeea8e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCCA/" TargetMode="External"/><Relationship Id="rId52006a596cbbeeadc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCCA/categorization" TargetMode="External"/><Relationship Id="rId30766a596cbbf1db4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10340-018-0954-4" TargetMode="External"/><Relationship Id="rId52156a596cbbf1e0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.34720" TargetMode="External"/><Relationship Id="rId46446a596cbbf20ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1781" TargetMode="External"/><Relationship Id="rId93116a596cbbf2228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/datasheet" TargetMode="External"/><Relationship Id="rId39466a596cbbf227b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/documents" TargetMode="External"/><Relationship Id="rId90706a596cbbf22d8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId80576a596cbbf243e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId64566a596cbbf2b3a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1365-2656.%2012884" TargetMode="External"/><Relationship Id="rId21706a596cbbf2ffa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-1-4020-8560-4_9" TargetMode="External"/><Relationship Id="rId25296a596cbbf34f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId22976a596cbbefe20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId22976a596cbbefe20.jpg"/><Relationship Id="rId23036a596cbbf35ac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23036a596cbbf35ac.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId541823857" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId669740050" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId36076a73e28ac6f30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCCA/" TargetMode="External"/><Relationship Id="rId47536a73e28ac6f75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCCA/categorization" TargetMode="External"/><Relationship Id="rId77626a73e28acacb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10340-018-0954-4" TargetMode="External"/><Relationship Id="rId19076a73e28acad0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.34720" TargetMode="External"/><Relationship Id="rId64096a73e28acafaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1781" TargetMode="External"/><Relationship Id="rId19476a73e28acb0da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/datasheet" TargetMode="External"/><Relationship Id="rId97026a73e28acb12c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/documents" TargetMode="External"/><Relationship Id="rId51406a73e28acb190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId62246a73e28acb2df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId74826a73e28acb957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1365-2656.%2012884" TargetMode="External"/><Relationship Id="rId40246a73e28acbe0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-1-4020-8560-4_9" TargetMode="External"/><Relationship Id="rId51316a73e28acc302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId15396a73e28ac8151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15396a73e28ac8151.jpg"/><Relationship Id="rId66646a73e28acc3ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66646a73e28acc3ba.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>