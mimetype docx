--- v13 (2026-08-06)
+++ v14 (2026-08-26)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Cerambycidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> carolina sawyer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36076a73e28ac6f30" w:history="1">
+            <w:hyperlink r:id="rId70976a8ea86b6153c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47536a73e28ac6f75" w:history="1">
+            <w:hyperlink r:id="rId26526a8ea86b61583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -741,63 +741,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus carolinensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is native to North America and occurs from South-Eastern Canada (Ontario, Quebec, and New Brunswick) through the eastern half of the USA, from Texas to Minnesota. There is only one record from Mexico (Durango) by Dillon &amp; Dillon (1941).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="69546380" name="name34976a73e28ac815b" descr="MONCCA_distribution_map.jpg"/>
+            <wp:docPr id="94872280" name="name91806a8ea86b623cf" descr="MONCCA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONCCA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15396a73e28ac8151" cstate="print"/>
+                    <a:blip r:embed="rId40796a8ea86b623cc" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2654,126 +2654,126 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. (Wilson, 1975, Akbulut &amp; Stamps, 2012):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="110264632"/>
+          <w:numId w:val="447354618"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The presence of slit like or pit like oviposition scars chewed into the bark of pine trees.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="110264632"/>
+          <w:numId w:val="447354618"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The presence of feeding tracks and oval shaped larval entrance holes in the sapwood caused by larval feeding when the bark is removed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="110264632"/>
+          <w:numId w:val="447354618"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Excelsior-like frass around cut logs from holes in the bark or at the base of trees colonized by the beetle.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="110264632"/>
+          <w:numId w:val="447354618"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A round exit hole in the wood and bark created by adults.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
@@ -5161,101 +5161,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">92</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3–11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77626a73e28acacb1" w:history="1">
+      <w:hyperlink r:id="rId85606a8ea86b64481" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10340-018-0954-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2019) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus carolinensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI Compendium </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19076a73e28acad0b" w:history="1">
+      <w:hyperlink r:id="rId85846a8ea86b644de" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.34720</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5629,51 +5629,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Supporting publications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2020-EN-1781. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64096a73e28acafaf" w:history="1">
+      <w:hyperlink r:id="rId54096a8ea86b64794" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1781</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5815,149 +5815,149 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bursaphelenchus xylophilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19476a73e28acb0da" w:history="1">
+      <w:hyperlink r:id="rId99636a8ea86b648f3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/BURSXY/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Evans H, Kulinich O, Magnusson C, Robinet C &amp; Schroeder T (2009) Report of a Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bursaphelenchus xylophilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 09/15450, 1-17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97026a73e28acb12c" w:history="1">
+      <w:hyperlink r:id="rId91066a8ea86b6494b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/BURSXY/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2017) ISPM 39 International movement of wood. IPPC Secretariat, FAO, Rome, 20 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, Rome, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51406a73e28acb190" w:history="1">
+      <w:hyperlink r:id="rId72696a8ea86b649a1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/640/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6119,51 +6119,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2029-2034.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gibson K (2010) Management guide for sawyer beetles. Forest Health Protection and State Forewsy Organisations. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62246a73e28acb2df" w:history="1">
+      <w:hyperlink r:id="rId53206a8ea86b64b03" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7139,51 +7139,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Osada Y, Yamakita T, Shoda-Kagaya E, Liebhold AM &amp; Yamanaka T (2018) Disentangling the drivers of invasion spread in a vector-borne tree disease</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Journal of Animal Ecology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1–13. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74826a73e28acb957" w:history="1">
+      <w:hyperlink r:id="rId70506a8ea86b6519f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/1365-2656. 12884</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7891,51 +7891,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Shimazu M (2009) Use of Microbes for Control of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus alternatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Vector of the Invasive Pinewood Nematode. In: Hajek, A.E., Glare, T.R., O’Callaghan, M. (eds) Use of Microbes for Control and Eradication of Invasive Arthropods. Progress in Biological Control, vol 6. Springer, Dordrecht. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40246a73e28acbe0d" w:history="1">
+      <w:hyperlink r:id="rId45326a8ea86b6568f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-1-4020-8560-4_9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8654,51 +8654,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus carolinensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51316a73e28acc302" w:history="1">
+      <w:hyperlink r:id="rId98696a8ea86b65b99" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8711,63 +8711,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2023. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="25261438" name="name99956a73e28acc3bc" descr="eu_funding_250.png"/>
+            <wp:docPr id="7804830" name="name28436a8ea86b65deb" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId66646a73e28acc3ba" cstate="print"/>
+                    <a:blip r:embed="rId26506a8ea86b65de9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8865,221 +8865,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="110264632">
+  <w:abstractNum w:abstractNumId="447354618">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="91786889">
+    <w:lvl w:ilvl="0" w:tplc="65798347">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="91786889" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="65798347" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="91786889" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="65798347" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="91786889" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="65798347" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="91786889" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="65798347" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="91786889" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="65798347" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="91786889" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="65798347" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="91786889" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="65798347" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="91786889" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="65798347" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="56479227">
+  <w:abstractNum w:abstractNumId="43894960">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="49478574">
+    <w:lvl w:ilvl="0" w:tplc="18033419">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="49478574" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="18033419" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="49478574" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="18033419" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="49478574" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="18033419" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="49478574" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="18033419" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="49478574" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="18033419" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="49478574" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="18033419" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="49478574" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="18033419" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="49478574" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="18033419" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="56479226">
+  <w:abstractNum w:abstractNumId="43894959">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="16640324">
+    <w:lvl w:ilvl="0" w:tplc="20326953">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9831,58 +9831,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="56479226">
-    <w:abstractNumId w:val="56479226"/>
+  <w:num w:numId="43894959">
+    <w:abstractNumId w:val="43894959"/>
   </w:num>
-  <w:num w:numId="56479227">
-    <w:abstractNumId w:val="56479227"/>
+  <w:num w:numId="43894960">
+    <w:abstractNumId w:val="43894960"/>
   </w:num>
-  <w:num w:numId="110264632">
-    <w:abstractNumId w:val="110264632"/>
+  <w:num w:numId="447354618">
+    <w:abstractNumId w:val="447354618"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21432,51 +21432,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId541823857" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId669740050" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId36076a73e28ac6f30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCCA/" TargetMode="External"/><Relationship Id="rId47536a73e28ac6f75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCCA/categorization" TargetMode="External"/><Relationship Id="rId77626a73e28acacb1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10340-018-0954-4" TargetMode="External"/><Relationship Id="rId19076a73e28acad0b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.34720" TargetMode="External"/><Relationship Id="rId64096a73e28acafaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1781" TargetMode="External"/><Relationship Id="rId19476a73e28acb0da" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/datasheet" TargetMode="External"/><Relationship Id="rId97026a73e28acb12c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/documents" TargetMode="External"/><Relationship Id="rId51406a73e28acb190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId62246a73e28acb2df" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId74826a73e28acb957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1365-2656.%2012884" TargetMode="External"/><Relationship Id="rId40246a73e28acbe0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-1-4020-8560-4_9" TargetMode="External"/><Relationship Id="rId51316a73e28acc302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId15396a73e28ac8151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId15396a73e28ac8151.jpg"/><Relationship Id="rId66646a73e28acc3ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId66646a73e28acc3ba.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId442178611" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId272874193" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId70976a8ea86b6153c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCCA/" TargetMode="External"/><Relationship Id="rId26526a8ea86b61583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCCA/categorization" TargetMode="External"/><Relationship Id="rId85606a8ea86b64481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10340-018-0954-4" TargetMode="External"/><Relationship Id="rId85846a8ea86b644de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.34720" TargetMode="External"/><Relationship Id="rId54096a8ea86b64794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1781" TargetMode="External"/><Relationship Id="rId99636a8ea86b648f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/datasheet" TargetMode="External"/><Relationship Id="rId91066a8ea86b6494b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/documents" TargetMode="External"/><Relationship Id="rId72696a8ea86b649a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId53206a8ea86b64b03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId70506a8ea86b6519f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1365-2656.%2012884" TargetMode="External"/><Relationship Id="rId45326a8ea86b6568f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-1-4020-8560-4_9" TargetMode="External"/><Relationship Id="rId98696a8ea86b65b99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId40796a8ea86b623cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40796a8ea86b623cc.jpg"/><Relationship Id="rId26506a8ea86b65de9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26506a8ea86b65de9.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>