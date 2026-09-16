--- v14 (2026-08-26)
+++ v15 (2026-09-16)
@@ -225,88 +225,88 @@
               <w:t xml:space="preserve"> Animalia: Arthropoda: Hexapoda: Insecta: Coleoptera: Cerambycidae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> carolina sawyer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70976a8ea86b6153c" w:history="1">
+            <w:hyperlink r:id="rId91216aaa8640ac5aa" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26526a8ea86b61583" w:history="1">
+            <w:hyperlink r:id="rId72426aaa8640ac5f0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -741,63 +741,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus carolinensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is native to North America and occurs from South-Eastern Canada (Ontario, Quebec, and New Brunswick) through the eastern half of the USA, from Texas to Minnesota. There is only one record from Mexico (Durango) by Dillon &amp; Dillon (1941).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="94872280" name="name91806a8ea86b623cf" descr="MONCCA_distribution_map.jpg"/>
+            <wp:docPr id="37956822" name="name26076aaa8640ad6f3" descr="MONCCA_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONCCA_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId40796a8ea86b623cc" cstate="print"/>
+                    <a:blip r:embed="rId59526aaa8640ad6f0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -2654,126 +2654,126 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. (Wilson, 1975, Akbulut &amp; Stamps, 2012):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="447354618"/>
+          <w:numId w:val="84284308"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The presence of slit like or pit like oviposition scars chewed into the bark of pine trees.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="447354618"/>
+          <w:numId w:val="84284308"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The presence of feeding tracks and oval shaped larval entrance holes in the sapwood caused by larval feeding when the bark is removed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="447354618"/>
+          <w:numId w:val="84284308"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Excelsior-like frass around cut logs from holes in the bark or at the base of trees colonized by the beetle.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="447354618"/>
+          <w:numId w:val="84284308"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A round exit hole in the wood and bark created by adults.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="293" w:after="293" w:line="240" w:lineRule="auto"/>
@@ -5161,101 +5161,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">92</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 3–11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85606a8ea86b64481" w:history="1">
+      <w:hyperlink r:id="rId61996aaa8640af8ab" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10340-018-0954-4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI (2019) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus carolinensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> CABI Compendium </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85846a8ea86b644de" w:history="1">
+      <w:hyperlink r:id="rId70676aaa8640af905" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1079/cabicompendium.34720</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5629,51 +5629,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> spp. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA Supporting publications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2020-EN-1781. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54096a8ea86b64794" w:history="1">
+      <w:hyperlink r:id="rId22636aaa8640afc1b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1781</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5815,149 +5815,149 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bursaphelenchus xylophilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99636a8ea86b648f3" w:history="1">
+      <w:hyperlink r:id="rId37376aaa8640afda0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/BURSXY/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Evans H, Kulinich O, Magnusson C, Robinet C &amp; Schroeder T (2009) Report of a Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bursaphelenchus xylophilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 09/15450, 1-17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91066a8ea86b6494b" w:history="1">
+      <w:hyperlink r:id="rId65626aaa8640afe3b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/BURSXY/documents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2017) ISPM 39 International movement of wood. IPPC Secretariat, FAO, Rome, 20 pp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, Rome, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72696a8ea86b649a1" w:history="1">
+      <w:hyperlink r:id="rId80956aaa8640afeda" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/640/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -6119,51 +6119,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2029-2034.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gibson K (2010) Management guide for sawyer beetles. Forest Health Protection and State Forewsy Organisations. Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53206a8ea86b64b03" w:history="1">
+      <w:hyperlink r:id="rId77556aaa8640b00c7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7139,51 +7139,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Osada Y, Yamakita T, Shoda-Kagaya E, Liebhold AM &amp; Yamanaka T (2018) Disentangling the drivers of invasion spread in a vector-borne tree disease</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Journal of Animal Ecology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1–13. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70506a8ea86b6519f" w:history="1">
+      <w:hyperlink r:id="rId74276aaa8640b08d0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1111/1365-2656. 12884</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -7891,51 +7891,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Shimazu M (2009) Use of Microbes for Control of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus alternatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Vector of the Invasive Pinewood Nematode. In: Hajek, A.E., Glare, T.R., O’Callaghan, M. (eds) Use of Microbes for Control and Eradication of Invasive Arthropods. Progress in Biological Control, vol 6. Springer, Dordrecht. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45326a8ea86b6568f" w:history="1">
+      <w:hyperlink r:id="rId72966aaa8640b0e0d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/978-1-4020-8560-4_9</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -8654,51 +8654,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus carolinensis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98696a8ea86b65b99" w:history="1">
+      <w:hyperlink r:id="rId44106aaa8640b13bf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -8711,63 +8711,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2023. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="7804830" name="name28436a8ea86b65deb" descr="eu_funding_250.png"/>
+            <wp:docPr id="34698497" name="name32226aaa8640b1490" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId26506a8ea86b65de9" cstate="print"/>
+                    <a:blip r:embed="rId47276aaa8640b148f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -8865,221 +8865,221 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="447354618">
+  <w:abstractNum w:abstractNumId="84284308">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="65798347">
+    <w:lvl w:ilvl="0" w:tplc="21798228">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="65798347" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="21798228" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="65798347" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="21798228" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="65798347" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="21798228" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="65798347" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="21798228" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="65798347" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="21798228" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="65798347" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="21798228" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="65798347" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="21798228" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="65798347" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="21798228" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43894960">
+  <w:abstractNum w:abstractNumId="65466751">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="18033419">
+    <w:lvl w:ilvl="0" w:tplc="35250474">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="18033419" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="35250474" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="18033419" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="35250474" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="18033419" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="35250474" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="18033419" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="35250474" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="18033419" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="35250474" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="18033419" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="35250474" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="18033419" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="35250474" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="18033419" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="35250474" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43894959">
+  <w:abstractNum w:abstractNumId="65466750">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="20326953">
+    <w:lvl w:ilvl="0" w:tplc="95319359">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -9831,58 +9831,58 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="43894959">
-    <w:abstractNumId w:val="43894959"/>
+  <w:num w:numId="65466750">
+    <w:abstractNumId w:val="65466750"/>
   </w:num>
-  <w:num w:numId="43894960">
-    <w:abstractNumId w:val="43894960"/>
+  <w:num w:numId="65466751">
+    <w:abstractNumId w:val="65466751"/>
   </w:num>
-  <w:num w:numId="447354618">
-    <w:abstractNumId w:val="447354618"/>
+  <w:num w:numId="84284308">
+    <w:abstractNumId w:val="84284308"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -21432,51 +21432,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId442178611" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId272874193" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId70976a8ea86b6153c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCCA/" TargetMode="External"/><Relationship Id="rId26526a8ea86b61583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCCA/categorization" TargetMode="External"/><Relationship Id="rId85606a8ea86b64481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10340-018-0954-4" TargetMode="External"/><Relationship Id="rId85846a8ea86b644de" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.34720" TargetMode="External"/><Relationship Id="rId54096a8ea86b64794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1781" TargetMode="External"/><Relationship Id="rId99636a8ea86b648f3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/datasheet" TargetMode="External"/><Relationship Id="rId91066a8ea86b6494b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/documents" TargetMode="External"/><Relationship Id="rId72696a8ea86b649a1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId53206a8ea86b64b03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId70506a8ea86b6519f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1365-2656.%2012884" TargetMode="External"/><Relationship Id="rId45326a8ea86b6568f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-1-4020-8560-4_9" TargetMode="External"/><Relationship Id="rId98696a8ea86b65b99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId40796a8ea86b623cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId40796a8ea86b623cc.jpg"/><Relationship Id="rId26506a8ea86b65de9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId26506a8ea86b65de9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId756827353" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId473989016" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId91216aaa8640ac5aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCCA/" TargetMode="External"/><Relationship Id="rId72426aaa8640ac5f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCCA/categorization" TargetMode="External"/><Relationship Id="rId61996aaa8640af8ab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10340-018-0954-4" TargetMode="External"/><Relationship Id="rId70676aaa8640af905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1079/cabicompendium.34720" TargetMode="External"/><Relationship Id="rId22636aaa8640afc1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1781" TargetMode="External"/><Relationship Id="rId37376aaa8640afda0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/datasheet" TargetMode="External"/><Relationship Id="rId65626aaa8640afe3b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/documents" TargetMode="External"/><Relationship Id="rId80956aaa8640afeda" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId77556aaa8640b00c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/stelprdb5187547.pdf" TargetMode="External"/><Relationship Id="rId74276aaa8640b08d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1111/1365-2656.%2012884" TargetMode="External"/><Relationship Id="rId72966aaa8640b0e0d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-1-4020-8560-4_9" TargetMode="External"/><Relationship Id="rId44106aaa8640b13bf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId59526aaa8640ad6f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId59526aaa8640ad6f0.jpg"/><Relationship Id="rId47276aaa8640b148f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47276aaa8640b148f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>