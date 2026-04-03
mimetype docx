--- v8 (2026-03-14)
+++ v9 (2026-04-03)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> White</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Japanese pine sawyer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId768269b4b0548981b" w:history="1">
+            <w:hyperlink r:id="rId723369cf9dcd24ad0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId831569b4b05489862" w:history="1">
+            <w:hyperlink r:id="rId954969cf9dcd24b23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MONCAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="56757293" name="name197669b4b0548a067" descr="13343.jpg"/>
+                  <wp:docPr id="82328949" name="name560269cf9dcd251a6" descr="13343.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13343.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId125969b4b0548a065" cstate="print"/>
+                          <a:blip r:embed="rId799969cf9dcd251a4" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId288069b4b0548a1b9" w:history="1">
+            <w:hyperlink r:id="rId826469cf9dcd252e6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1702,63 +1702,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">M. alternatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is common in several southern Asian countries. This species has been detected many times in wood packaging material imported to Europe (Estonia, Germany, United Kingdom, Denmark, Norway) with cargos from China, but there are no cases of its establishment in the natural environment (Kvamme &amp; Magnusson, 2006; EPPO, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="39433273" name="name675869b4b0548b3fe" descr="MONCAL_distribution_map.jpg"/>
+            <wp:docPr id="87157031" name="name152069cf9dcd269c7" descr="MONCAL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONCAL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId855469b4b0548b3fa" cstate="print"/>
+                    <a:blip r:embed="rId978869cf9dcd269c4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3795,101 +3795,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2016) Exotic Wood Borer/Bark Beetle</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Monochamus alternatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Hope). Coleoptera: Cerambycidae. Japanese Pine Sawyer, Survey Reference (Last updated: July 29, 2016). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId597069b4b0548c3a3" w:history="1">
+      <w:hyperlink r:id="rId376069cf9dcd2792c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://download.ceris.purdue.edu/file/3059</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI online. Invasive Species Compendium, online. Datasheet report for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus alternatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Japanese pine sawyer). Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId306369b4b0548c3fe" w:history="1">
+      <w:hyperlink r:id="rId149269cf9dcd27985" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/34719#tocontributors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 14 January 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3922,51 +3922,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Davis EE, Albrecht EM, Venette RC (2008) Exotic pine pests: survey reference. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus alternatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. CAPS, cooperative agriculture pest survey, 63-74. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId957969b4b0548c47e" w:history="1">
+      <w:hyperlink r:id="rId649869cf9dcd27a04" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/fsbdev2_026444.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3990,51 +3990,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (European Food Safety Authority) Schenk M, Loomans A, Kinkar M, Vos S (2020) Pest survey card on non-European </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. EFSA supporting publication EN-1781. 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId263969b4b0548c4f1" w:history="1">
+      <w:hyperlink r:id="rId726069cf9dcd27a75" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1781</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4302,101 +4302,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bursaphelenchus xylophilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId202969b4b0548c6f0" w:history="1">
+      <w:hyperlink r:id="rId985469cf9dcd27c6a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/BURSXY/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Evans H, Kulinich O, Magnusson C, Robinet C, Schroeder T (2009) Report of a Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bursaphelenchus xylophilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 09/15450, 1-17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId909669b4b0548c742" w:history="1">
+      <w:hyperlink r:id="rId166269cf9dcd27cbb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://studylib.net/doc/7541927/09-15450</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4536,51 +4536,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2017) ISPM 39 International movement of wood Produced by the Secretariat of the International Plant Protection Convention Adopted 2017; published 2017, FAO, Rome, 20 pp</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, Rome, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId250769b4b0548c86e" w:history="1">
+      <w:hyperlink r:id="rId470669cf9dcd27de5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/640/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5425,51 +5425,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, N 9. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId778769b4b0548ce43" w:history="1">
+      <w:hyperlink r:id="rId733869cf9dcd283f9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0045505</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5950,51 +5950,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 35–40. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId347569b4b0548d199" w:history="1">
+      <w:hyperlink r:id="rId675169cf9dcd2876c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10310-005-0184-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -6020,51 +6020,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Invasive Species Compendium (online) Datasheet report for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus alternatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Japanese pine sawyer). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId864169b4b0548d21b" w:history="1">
+      <w:hyperlink r:id="rId180669cf9dcd287fb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/34719#tocontributors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 14 January 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6079,51 +6079,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (European Food Safety Authority) (2020) Schenk M, Loomans A, Kinkar M, Vos S (2020) Pest survey card on non-European </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. EFSA supporting publication EN-1781, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId522869b4b0548d27d" w:history="1">
+      <w:hyperlink r:id="rId584269cf9dcd2885c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1781</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6189,51 +6189,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus alternatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId159769b4b0548d330" w:history="1">
+      <w:hyperlink r:id="rId141769cf9dcd28910" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6246,63 +6246,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="17287861" name="name229869b4b0548d76c" descr="eu_funding_250.png"/>
+            <wp:docPr id="76766583" name="name718569cf9dcd28c53" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId848269b4b0548d76a" cstate="print"/>
+                    <a:blip r:embed="rId614369cf9dcd28c52" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6400,137 +6400,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="68832068">
+  <w:abstractNum w:abstractNumId="37179957">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="76240595">
+    <w:lvl w:ilvl="0" w:tplc="43688497">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="76240595" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="43688497" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="76240595" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="43688497" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="76240595" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="43688497" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="76240595" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="43688497" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="76240595" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="43688497" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="76240595" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="43688497" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="76240595" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="43688497" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="76240595" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="43688497" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="68832067">
+  <w:abstractNum w:abstractNumId="37179956">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="13991255">
+    <w:lvl w:ilvl="0" w:tplc="46012213">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7282,55 +7282,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="68832067">
-    <w:abstractNumId w:val="68832067"/>
+  <w:num w:numId="37179956">
+    <w:abstractNumId w:val="37179956"/>
   </w:num>
-  <w:num w:numId="68832068">
-    <w:abstractNumId w:val="68832068"/>
+  <w:num w:numId="37179957">
+    <w:abstractNumId w:val="37179957"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18880,51 +18880,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId595227397" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId747192077" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId768269b4b0548981b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCAL/" TargetMode="External"/><Relationship Id="rId831569b4b05489862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCAL/categorization" TargetMode="External"/><Relationship Id="rId288069b4b0548a1b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCAL/photos" TargetMode="External"/><Relationship Id="rId597069b4b0548c3a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.ceris.purdue.edu/file/3059" TargetMode="External"/><Relationship Id="rId306369b4b0548c3fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/34719#tocontributors" TargetMode="External"/><Relationship Id="rId957969b4b0548c47e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/fsbdev2_026444.pdf" TargetMode="External"/><Relationship Id="rId263969b4b0548c4f1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1781" TargetMode="External"/><Relationship Id="rId202969b4b0548c6f0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/datasheet" TargetMode="External"/><Relationship Id="rId909669b4b0548c742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studylib.net/doc/7541927/09-15450" TargetMode="External"/><Relationship Id="rId250769b4b0548c86e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId778769b4b0548ce43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0045505" TargetMode="External"/><Relationship Id="rId347569b4b0548d199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10310-005-0184-5" TargetMode="External"/><Relationship Id="rId864169b4b0548d21b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/34719#tocontributors" TargetMode="External"/><Relationship Id="rId522869b4b0548d27d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1781" TargetMode="External"/><Relationship Id="rId159769b4b0548d330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId125969b4b0548a065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId125969b4b0548a065.jpg"/><Relationship Id="rId855469b4b0548b3fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId855469b4b0548b3fa.jpg"/><Relationship Id="rId848269b4b0548d76a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId848269b4b0548d76a.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId110691443" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId116386993" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId723369cf9dcd24ad0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCAL/" TargetMode="External"/><Relationship Id="rId954969cf9dcd24b23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCAL/categorization" TargetMode="External"/><Relationship Id="rId826469cf9dcd252e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCAL/photos" TargetMode="External"/><Relationship Id="rId376069cf9dcd2792c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.ceris.purdue.edu/file/3059" TargetMode="External"/><Relationship Id="rId149269cf9dcd27985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/34719#tocontributors" TargetMode="External"/><Relationship Id="rId649869cf9dcd27a04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/fsbdev2_026444.pdf" TargetMode="External"/><Relationship Id="rId726069cf9dcd27a75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1781" TargetMode="External"/><Relationship Id="rId985469cf9dcd27c6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/datasheet" TargetMode="External"/><Relationship Id="rId166269cf9dcd27cbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studylib.net/doc/7541927/09-15450" TargetMode="External"/><Relationship Id="rId470669cf9dcd27de5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId733869cf9dcd283f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0045505" TargetMode="External"/><Relationship Id="rId675169cf9dcd2876c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10310-005-0184-5" TargetMode="External"/><Relationship Id="rId180669cf9dcd287fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/34719#tocontributors" TargetMode="External"/><Relationship Id="rId584269cf9dcd2885c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1781" TargetMode="External"/><Relationship Id="rId141769cf9dcd28910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId799969cf9dcd251a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId799969cf9dcd251a4.jpg"/><Relationship Id="rId978869cf9dcd269c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId978869cf9dcd269c4.jpg"/><Relationship Id="rId614369cf9dcd28c52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId614369cf9dcd28c52.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>