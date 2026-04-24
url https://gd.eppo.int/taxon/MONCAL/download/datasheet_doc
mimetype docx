--- v9 (2026-04-03)
+++ v10 (2026-04-24)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> White</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Japanese pine sawyer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId723369cf9dcd24ad0" w:history="1">
+            <w:hyperlink r:id="rId134669ebceb42346f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId954969cf9dcd24b23" w:history="1">
+            <w:hyperlink r:id="rId276269ebceb4234b6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MONCAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="82328949" name="name560269cf9dcd251a6" descr="13343.jpg"/>
+                  <wp:docPr id="79973692" name="name575469ebceb423bce" descr="13343.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13343.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId799969cf9dcd251a4" cstate="print"/>
+                          <a:blip r:embed="rId371969ebceb423bcd" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId826469cf9dcd252e6" w:history="1">
+            <w:hyperlink r:id="rId393969ebceb423d2c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1702,63 +1702,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">M. alternatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is common in several southern Asian countries. This species has been detected many times in wood packaging material imported to Europe (Estonia, Germany, United Kingdom, Denmark, Norway) with cargos from China, but there are no cases of its establishment in the natural environment (Kvamme &amp; Magnusson, 2006; EPPO, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="87157031" name="name152069cf9dcd269c7" descr="MONCAL_distribution_map.jpg"/>
+            <wp:docPr id="65411385" name="name766569ebceb42532f" descr="MONCAL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONCAL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId978869cf9dcd269c4" cstate="print"/>
+                    <a:blip r:embed="rId658569ebceb42532b" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3795,101 +3795,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2016) Exotic Wood Borer/Bark Beetle</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Monochamus alternatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Hope). Coleoptera: Cerambycidae. Japanese Pine Sawyer, Survey Reference (Last updated: July 29, 2016). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId376069cf9dcd2792c" w:history="1">
+      <w:hyperlink r:id="rId622169ebceb4262ce" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://download.ceris.purdue.edu/file/3059</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI online. Invasive Species Compendium, online. Datasheet report for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus alternatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Japanese pine sawyer). Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId149269cf9dcd27985" w:history="1">
+      <w:hyperlink r:id="rId502469ebceb42632a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/34719#tocontributors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 14 January 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3922,51 +3922,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Davis EE, Albrecht EM, Venette RC (2008) Exotic pine pests: survey reference. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus alternatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. CAPS, cooperative agriculture pest survey, 63-74. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId649869cf9dcd27a04" w:history="1">
+      <w:hyperlink r:id="rId997869ebceb4263ad" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/fsbdev2_026444.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3990,51 +3990,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (European Food Safety Authority) Schenk M, Loomans A, Kinkar M, Vos S (2020) Pest survey card on non-European </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. EFSA supporting publication EN-1781. 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId726069cf9dcd27a75" w:history="1">
+      <w:hyperlink r:id="rId487269ebceb426422" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1781</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4302,101 +4302,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bursaphelenchus xylophilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId985469cf9dcd27c6a" w:history="1">
+      <w:hyperlink r:id="rId290369ebceb426624" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/BURSXY/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Evans H, Kulinich O, Magnusson C, Robinet C, Schroeder T (2009) Report of a Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bursaphelenchus xylophilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 09/15450, 1-17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId166269cf9dcd27cbb" w:history="1">
+      <w:hyperlink r:id="rId602669ebceb426676" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://studylib.net/doc/7541927/09-15450</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4536,51 +4536,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2017) ISPM 39 International movement of wood Produced by the Secretariat of the International Plant Protection Convention Adopted 2017; published 2017, FAO, Rome, 20 pp</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, Rome, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId470669cf9dcd27de5" w:history="1">
+      <w:hyperlink r:id="rId549869ebceb4267a4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/640/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5425,51 +5425,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, N 9. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId733869cf9dcd283f9" w:history="1">
+      <w:hyperlink r:id="rId329569ebceb426d5c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0045505</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5950,51 +5950,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 35–40. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId675169cf9dcd2876c" w:history="1">
+      <w:hyperlink r:id="rId503169ebceb4270aa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10310-005-0184-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -6020,51 +6020,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Invasive Species Compendium (online) Datasheet report for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus alternatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Japanese pine sawyer). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId180669cf9dcd287fb" w:history="1">
+      <w:hyperlink r:id="rId133169ebceb427136" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/34719#tocontributors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 14 January 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6079,51 +6079,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (European Food Safety Authority) (2020) Schenk M, Loomans A, Kinkar M, Vos S (2020) Pest survey card on non-European </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. EFSA supporting publication EN-1781, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId584269cf9dcd2885c" w:history="1">
+      <w:hyperlink r:id="rId804569ebceb427199" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1781</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6189,51 +6189,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus alternatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId141769cf9dcd28910" w:history="1">
+      <w:hyperlink r:id="rId584369ebceb42724e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6246,63 +6246,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="76766583" name="name718569cf9dcd28c53" descr="eu_funding_250.png"/>
+            <wp:docPr id="98510152" name="name804769ebceb4274fe" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId614369cf9dcd28c52" cstate="print"/>
+                    <a:blip r:embed="rId837769ebceb4274fc" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6400,137 +6400,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="37179957">
+  <w:abstractNum w:abstractNumId="71101350">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="43688497">
+    <w:lvl w:ilvl="0" w:tplc="87720955">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="43688497" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="87720955" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="43688497" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="87720955" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="43688497" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="87720955" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="43688497" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="87720955" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="43688497" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="87720955" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="43688497" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="87720955" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="43688497" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="87720955" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="43688497" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="87720955" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37179956">
+  <w:abstractNum w:abstractNumId="71101349">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="46012213">
+    <w:lvl w:ilvl="0" w:tplc="86710316">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7282,55 +7282,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="37179956">
-    <w:abstractNumId w:val="37179956"/>
+  <w:num w:numId="71101349">
+    <w:abstractNumId w:val="71101349"/>
   </w:num>
-  <w:num w:numId="37179957">
-    <w:abstractNumId w:val="37179957"/>
+  <w:num w:numId="71101350">
+    <w:abstractNumId w:val="71101350"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18880,51 +18880,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId110691443" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId116386993" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId723369cf9dcd24ad0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCAL/" TargetMode="External"/><Relationship Id="rId954969cf9dcd24b23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCAL/categorization" TargetMode="External"/><Relationship Id="rId826469cf9dcd252e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCAL/photos" TargetMode="External"/><Relationship Id="rId376069cf9dcd2792c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.ceris.purdue.edu/file/3059" TargetMode="External"/><Relationship Id="rId149269cf9dcd27985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/34719#tocontributors" TargetMode="External"/><Relationship Id="rId649869cf9dcd27a04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/fsbdev2_026444.pdf" TargetMode="External"/><Relationship Id="rId726069cf9dcd27a75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1781" TargetMode="External"/><Relationship Id="rId985469cf9dcd27c6a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/datasheet" TargetMode="External"/><Relationship Id="rId166269cf9dcd27cbb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studylib.net/doc/7541927/09-15450" TargetMode="External"/><Relationship Id="rId470669cf9dcd27de5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId733869cf9dcd283f9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0045505" TargetMode="External"/><Relationship Id="rId675169cf9dcd2876c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10310-005-0184-5" TargetMode="External"/><Relationship Id="rId180669cf9dcd287fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/34719#tocontributors" TargetMode="External"/><Relationship Id="rId584269cf9dcd2885c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1781" TargetMode="External"/><Relationship Id="rId141769cf9dcd28910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId799969cf9dcd251a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId799969cf9dcd251a4.jpg"/><Relationship Id="rId978869cf9dcd269c4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId978869cf9dcd269c4.jpg"/><Relationship Id="rId614369cf9dcd28c52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId614369cf9dcd28c52.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId403715979" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId797212070" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId134669ebceb42346f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCAL/" TargetMode="External"/><Relationship Id="rId276269ebceb4234b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCAL/categorization" TargetMode="External"/><Relationship Id="rId393969ebceb423d2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCAL/photos" TargetMode="External"/><Relationship Id="rId622169ebceb4262ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.ceris.purdue.edu/file/3059" TargetMode="External"/><Relationship Id="rId502469ebceb42632a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/34719#tocontributors" TargetMode="External"/><Relationship Id="rId997869ebceb4263ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/fsbdev2_026444.pdf" TargetMode="External"/><Relationship Id="rId487269ebceb426422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1781" TargetMode="External"/><Relationship Id="rId290369ebceb426624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/datasheet" TargetMode="External"/><Relationship Id="rId602669ebceb426676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studylib.net/doc/7541927/09-15450" TargetMode="External"/><Relationship Id="rId549869ebceb4267a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId329569ebceb426d5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0045505" TargetMode="External"/><Relationship Id="rId503169ebceb4270aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10310-005-0184-5" TargetMode="External"/><Relationship Id="rId133169ebceb427136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/34719#tocontributors" TargetMode="External"/><Relationship Id="rId804569ebceb427199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1781" TargetMode="External"/><Relationship Id="rId584369ebceb42724e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId371969ebceb423bcd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId371969ebceb423bcd.jpg"/><Relationship Id="rId658569ebceb42532b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId658569ebceb42532b.jpg"/><Relationship Id="rId837769ebceb4274fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId837769ebceb4274fc.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>