--- v10 (2026-04-24)
+++ v11 (2026-05-15)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> White</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Japanese pine sawyer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134669ebceb42346f" w:history="1">
+            <w:hyperlink r:id="rId49406a0691b994221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276269ebceb4234b6" w:history="1">
+            <w:hyperlink r:id="rId42186a0691b994288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MONCAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="79973692" name="name575469ebceb423bce" descr="13343.jpg"/>
+                  <wp:docPr id="65041431" name="name71516a0691b9947f0" descr="13343.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13343.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId371969ebceb423bcd" cstate="print"/>
+                          <a:blip r:embed="rId37706a0691b9947ed" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId393969ebceb423d2c" w:history="1">
+            <w:hyperlink r:id="rId44476a0691b99492c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1702,63 +1702,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">M. alternatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is common in several southern Asian countries. This species has been detected many times in wood packaging material imported to Europe (Estonia, Germany, United Kingdom, Denmark, Norway) with cargos from China, but there are no cases of its establishment in the natural environment (Kvamme &amp; Magnusson, 2006; EPPO, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="65411385" name="name766569ebceb42532f" descr="MONCAL_distribution_map.jpg"/>
+            <wp:docPr id="32749612" name="name40976a0691b9962dc" descr="MONCAL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONCAL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId658569ebceb42532b" cstate="print"/>
+                    <a:blip r:embed="rId99056a0691b9962d3" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3795,101 +3795,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2016) Exotic Wood Borer/Bark Beetle</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Monochamus alternatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Hope). Coleoptera: Cerambycidae. Japanese Pine Sawyer, Survey Reference (Last updated: July 29, 2016). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId622169ebceb4262ce" w:history="1">
+      <w:hyperlink r:id="rId67626a0691b997aca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://download.ceris.purdue.edu/file/3059</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI online. Invasive Species Compendium, online. Datasheet report for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus alternatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Japanese pine sawyer). Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId502469ebceb42632a" w:history="1">
+      <w:hyperlink r:id="rId57476a0691b997b22" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/34719#tocontributors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 14 January 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3922,51 +3922,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Davis EE, Albrecht EM, Venette RC (2008) Exotic pine pests: survey reference. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus alternatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. CAPS, cooperative agriculture pest survey, 63-74. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId997869ebceb4263ad" w:history="1">
+      <w:hyperlink r:id="rId75406a0691b997ba1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/fsbdev2_026444.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3990,51 +3990,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (European Food Safety Authority) Schenk M, Loomans A, Kinkar M, Vos S (2020) Pest survey card on non-European </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. EFSA supporting publication EN-1781. 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId487269ebceb426422" w:history="1">
+      <w:hyperlink r:id="rId58306a0691b997c12" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1781</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4302,101 +4302,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bursaphelenchus xylophilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId290369ebceb426624" w:history="1">
+      <w:hyperlink r:id="rId46056a0691b997e05" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/BURSXY/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Evans H, Kulinich O, Magnusson C, Robinet C, Schroeder T (2009) Report of a Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bursaphelenchus xylophilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 09/15450, 1-17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId602669ebceb426676" w:history="1">
+      <w:hyperlink r:id="rId77976a0691b997e57" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://studylib.net/doc/7541927/09-15450</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4536,51 +4536,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2017) ISPM 39 International movement of wood Produced by the Secretariat of the International Plant Protection Convention Adopted 2017; published 2017, FAO, Rome, 20 pp</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, Rome, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId549869ebceb4267a4" w:history="1">
+      <w:hyperlink r:id="rId39246a0691b997f7f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/640/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5425,51 +5425,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, N 9. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId329569ebceb426d5c" w:history="1">
+      <w:hyperlink r:id="rId30616a0691b998514" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0045505</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5950,51 +5950,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 35–40. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId503169ebceb4270aa" w:history="1">
+      <w:hyperlink r:id="rId73106a0691b998872" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10310-005-0184-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -6020,51 +6020,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Invasive Species Compendium (online) Datasheet report for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus alternatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Japanese pine sawyer). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId133169ebceb427136" w:history="1">
+      <w:hyperlink r:id="rId28646a0691b9988e9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/34719#tocontributors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 14 January 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6079,51 +6079,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (European Food Safety Authority) (2020) Schenk M, Loomans A, Kinkar M, Vos S (2020) Pest survey card on non-European </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. EFSA supporting publication EN-1781, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId804569ebceb427199" w:history="1">
+      <w:hyperlink r:id="rId57026a0691b998947" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1781</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6189,51 +6189,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus alternatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId584369ebceb42724e" w:history="1">
+      <w:hyperlink r:id="rId13166a0691b9989fc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6246,63 +6246,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="98510152" name="name804769ebceb4274fe" descr="eu_funding_250.png"/>
+            <wp:docPr id="30045133" name="name36256a0691b998d49" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId837769ebceb4274fc" cstate="print"/>
+                    <a:blip r:embed="rId16966a0691b998d48" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6400,137 +6400,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="71101350">
+  <w:abstractNum w:abstractNumId="53776662">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="87720955">
+    <w:lvl w:ilvl="0" w:tplc="26639607">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="87720955" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="26639607" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="87720955" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="26639607" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="87720955" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="26639607" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="87720955" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="26639607" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="87720955" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="26639607" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="87720955" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="26639607" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="87720955" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="26639607" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="87720955" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="26639607" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="71101349">
+  <w:abstractNum w:abstractNumId="53776661">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="86710316">
+    <w:lvl w:ilvl="0" w:tplc="12556381">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7282,55 +7282,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="71101349">
-    <w:abstractNumId w:val="71101349"/>
+  <w:num w:numId="53776661">
+    <w:abstractNumId w:val="53776661"/>
   </w:num>
-  <w:num w:numId="71101350">
-    <w:abstractNumId w:val="71101350"/>
+  <w:num w:numId="53776662">
+    <w:abstractNumId w:val="53776662"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18880,51 +18880,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId403715979" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId797212070" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId134669ebceb42346f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCAL/" TargetMode="External"/><Relationship Id="rId276269ebceb4234b6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCAL/categorization" TargetMode="External"/><Relationship Id="rId393969ebceb423d2c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCAL/photos" TargetMode="External"/><Relationship Id="rId622169ebceb4262ce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.ceris.purdue.edu/file/3059" TargetMode="External"/><Relationship Id="rId502469ebceb42632a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/34719#tocontributors" TargetMode="External"/><Relationship Id="rId997869ebceb4263ad" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/fsbdev2_026444.pdf" TargetMode="External"/><Relationship Id="rId487269ebceb426422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1781" TargetMode="External"/><Relationship Id="rId290369ebceb426624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/datasheet" TargetMode="External"/><Relationship Id="rId602669ebceb426676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studylib.net/doc/7541927/09-15450" TargetMode="External"/><Relationship Id="rId549869ebceb4267a4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId329569ebceb426d5c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0045505" TargetMode="External"/><Relationship Id="rId503169ebceb4270aa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10310-005-0184-5" TargetMode="External"/><Relationship Id="rId133169ebceb427136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/34719#tocontributors" TargetMode="External"/><Relationship Id="rId804569ebceb427199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1781" TargetMode="External"/><Relationship Id="rId584369ebceb42724e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId371969ebceb423bcd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId371969ebceb423bcd.jpg"/><Relationship Id="rId658569ebceb42532b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId658569ebceb42532b.jpg"/><Relationship Id="rId837769ebceb4274fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId837769ebceb4274fc.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId969939163" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId819925190" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId49406a0691b994221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCAL/" TargetMode="External"/><Relationship Id="rId42186a0691b994288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCAL/categorization" TargetMode="External"/><Relationship Id="rId44476a0691b99492c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCAL/photos" TargetMode="External"/><Relationship Id="rId67626a0691b997aca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.ceris.purdue.edu/file/3059" TargetMode="External"/><Relationship Id="rId57476a0691b997b22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/34719#tocontributors" TargetMode="External"/><Relationship Id="rId75406a0691b997ba1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/fsbdev2_026444.pdf" TargetMode="External"/><Relationship Id="rId58306a0691b997c12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1781" TargetMode="External"/><Relationship Id="rId46056a0691b997e05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/datasheet" TargetMode="External"/><Relationship Id="rId77976a0691b997e57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studylib.net/doc/7541927/09-15450" TargetMode="External"/><Relationship Id="rId39246a0691b997f7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId30616a0691b998514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0045505" TargetMode="External"/><Relationship Id="rId73106a0691b998872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10310-005-0184-5" TargetMode="External"/><Relationship Id="rId28646a0691b9988e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/34719#tocontributors" TargetMode="External"/><Relationship Id="rId57026a0691b998947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1781" TargetMode="External"/><Relationship Id="rId13166a0691b9989fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId37706a0691b9947ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37706a0691b9947ed.jpg"/><Relationship Id="rId99056a0691b9962d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99056a0691b9962d3.jpg"/><Relationship Id="rId16966a0691b998d48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16966a0691b998d48.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>