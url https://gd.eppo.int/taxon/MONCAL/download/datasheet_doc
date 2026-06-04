--- v11 (2026-05-15)
+++ v12 (2026-06-04)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> White</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Japanese pine sawyer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49406a0691b994221" w:history="1">
+            <w:hyperlink r:id="rId11886a211fbbc0b10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42186a0691b994288" w:history="1">
+            <w:hyperlink r:id="rId78626a211fbbc0b54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MONCAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="65041431" name="name71516a0691b9947f0" descr="13343.jpg"/>
+                  <wp:docPr id="24264284" name="name91706a211fbbc138f" descr="13343.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13343.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId37706a0691b9947ed" cstate="print"/>
+                          <a:blip r:embed="rId71236a211fbbc138d" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId44476a0691b99492c" w:history="1">
+            <w:hyperlink r:id="rId98666a211fbbc14d0" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1702,63 +1702,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">M. alternatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is common in several southern Asian countries. This species has been detected many times in wood packaging material imported to Europe (Estonia, Germany, United Kingdom, Denmark, Norway) with cargos from China, but there are no cases of its establishment in the natural environment (Kvamme &amp; Magnusson, 2006; EPPO, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="32749612" name="name40976a0691b9962dc" descr="MONCAL_distribution_map.jpg"/>
+            <wp:docPr id="11401296" name="name33006a211fbbc28c4" descr="MONCAL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONCAL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId99056a0691b9962d3" cstate="print"/>
+                    <a:blip r:embed="rId95836a211fbbc28c0" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3795,101 +3795,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2016) Exotic Wood Borer/Bark Beetle</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Monochamus alternatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Hope). Coleoptera: Cerambycidae. Japanese Pine Sawyer, Survey Reference (Last updated: July 29, 2016). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67626a0691b997aca" w:history="1">
+      <w:hyperlink r:id="rId28126a211fbbc38cf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://download.ceris.purdue.edu/file/3059</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI online. Invasive Species Compendium, online. Datasheet report for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus alternatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Japanese pine sawyer). Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57476a0691b997b22" w:history="1">
+      <w:hyperlink r:id="rId38546a211fbbc3929" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/34719#tocontributors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 14 January 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3922,51 +3922,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Davis EE, Albrecht EM, Venette RC (2008) Exotic pine pests: survey reference. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus alternatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. CAPS, cooperative agriculture pest survey, 63-74. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75406a0691b997ba1" w:history="1">
+      <w:hyperlink r:id="rId28876a211fbbc39a9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/fsbdev2_026444.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3990,51 +3990,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (European Food Safety Authority) Schenk M, Loomans A, Kinkar M, Vos S (2020) Pest survey card on non-European </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. EFSA supporting publication EN-1781. 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58306a0691b997c12" w:history="1">
+      <w:hyperlink r:id="rId88656a211fbbc3a1a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1781</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4302,101 +4302,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bursaphelenchus xylophilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46056a0691b997e05" w:history="1">
+      <w:hyperlink r:id="rId27486a211fbbc3c21" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/BURSXY/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Evans H, Kulinich O, Magnusson C, Robinet C, Schroeder T (2009) Report of a Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bursaphelenchus xylophilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 09/15450, 1-17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77976a0691b997e57" w:history="1">
+      <w:hyperlink r:id="rId61766a211fbbc3c74" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://studylib.net/doc/7541927/09-15450</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4536,51 +4536,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2017) ISPM 39 International movement of wood Produced by the Secretariat of the International Plant Protection Convention Adopted 2017; published 2017, FAO, Rome, 20 pp</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, Rome, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39246a0691b997f7f" w:history="1">
+      <w:hyperlink r:id="rId87146a211fbbc3da0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/640/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5425,51 +5425,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, N 9. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30616a0691b998514" w:history="1">
+      <w:hyperlink r:id="rId19726a211fbbc45e5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0045505</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5950,51 +5950,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 35–40. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId73106a0691b998872" w:history="1">
+      <w:hyperlink r:id="rId70606a211fbbc4932" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10310-005-0184-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -6020,51 +6020,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Invasive Species Compendium (online) Datasheet report for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus alternatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Japanese pine sawyer). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28646a0691b9988e9" w:history="1">
+      <w:hyperlink r:id="rId48896a211fbbc49a9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/34719#tocontributors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 14 January 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6079,51 +6079,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (European Food Safety Authority) (2020) Schenk M, Loomans A, Kinkar M, Vos S (2020) Pest survey card on non-European </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. EFSA supporting publication EN-1781, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57026a0691b998947" w:history="1">
+      <w:hyperlink r:id="rId71486a211fbbc4a07" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1781</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6189,51 +6189,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus alternatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13166a0691b9989fc" w:history="1">
+      <w:hyperlink r:id="rId56246a211fbbc4acb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6246,63 +6246,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="30045133" name="name36256a0691b998d49" descr="eu_funding_250.png"/>
+            <wp:docPr id="72476009" name="name64546a211fbbc4bae" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16966a0691b998d48" cstate="print"/>
+                    <a:blip r:embed="rId13776a211fbbc4bac" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6400,137 +6400,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="53776662">
+  <w:abstractNum w:abstractNumId="39419894">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="26639607">
+    <w:lvl w:ilvl="0" w:tplc="90764923">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="26639607" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="90764923" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="26639607" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="90764923" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="26639607" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="90764923" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="26639607" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="90764923" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="26639607" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="90764923" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="26639607" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="90764923" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="26639607" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="90764923" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="26639607" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="90764923" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="53776661">
+  <w:abstractNum w:abstractNumId="39419893">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="12556381">
+    <w:lvl w:ilvl="0" w:tplc="23083932">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7282,55 +7282,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="53776661">
-    <w:abstractNumId w:val="53776661"/>
+  <w:num w:numId="39419893">
+    <w:abstractNumId w:val="39419893"/>
   </w:num>
-  <w:num w:numId="53776662">
-    <w:abstractNumId w:val="53776662"/>
+  <w:num w:numId="39419894">
+    <w:abstractNumId w:val="39419894"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18880,51 +18880,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId969939163" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId819925190" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId49406a0691b994221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCAL/" TargetMode="External"/><Relationship Id="rId42186a0691b994288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCAL/categorization" TargetMode="External"/><Relationship Id="rId44476a0691b99492c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCAL/photos" TargetMode="External"/><Relationship Id="rId67626a0691b997aca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.ceris.purdue.edu/file/3059" TargetMode="External"/><Relationship Id="rId57476a0691b997b22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/34719#tocontributors" TargetMode="External"/><Relationship Id="rId75406a0691b997ba1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/fsbdev2_026444.pdf" TargetMode="External"/><Relationship Id="rId58306a0691b997c12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1781" TargetMode="External"/><Relationship Id="rId46056a0691b997e05" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/datasheet" TargetMode="External"/><Relationship Id="rId77976a0691b997e57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studylib.net/doc/7541927/09-15450" TargetMode="External"/><Relationship Id="rId39246a0691b997f7f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId30616a0691b998514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0045505" TargetMode="External"/><Relationship Id="rId73106a0691b998872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10310-005-0184-5" TargetMode="External"/><Relationship Id="rId28646a0691b9988e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/34719#tocontributors" TargetMode="External"/><Relationship Id="rId57026a0691b998947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1781" TargetMode="External"/><Relationship Id="rId13166a0691b9989fc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId37706a0691b9947ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37706a0691b9947ed.jpg"/><Relationship Id="rId99056a0691b9962d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99056a0691b9962d3.jpg"/><Relationship Id="rId16966a0691b998d48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16966a0691b998d48.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId235891782" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId380320323" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId11886a211fbbc0b10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCAL/" TargetMode="External"/><Relationship Id="rId78626a211fbbc0b54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCAL/categorization" TargetMode="External"/><Relationship Id="rId98666a211fbbc14d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCAL/photos" TargetMode="External"/><Relationship Id="rId28126a211fbbc38cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.ceris.purdue.edu/file/3059" TargetMode="External"/><Relationship Id="rId38546a211fbbc3929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/34719#tocontributors" TargetMode="External"/><Relationship Id="rId28876a211fbbc39a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/fsbdev2_026444.pdf" TargetMode="External"/><Relationship Id="rId88656a211fbbc3a1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1781" TargetMode="External"/><Relationship Id="rId27486a211fbbc3c21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/datasheet" TargetMode="External"/><Relationship Id="rId61766a211fbbc3c74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studylib.net/doc/7541927/09-15450" TargetMode="External"/><Relationship Id="rId87146a211fbbc3da0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId19726a211fbbc45e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0045505" TargetMode="External"/><Relationship Id="rId70606a211fbbc4932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10310-005-0184-5" TargetMode="External"/><Relationship Id="rId48896a211fbbc49a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/34719#tocontributors" TargetMode="External"/><Relationship Id="rId71486a211fbbc4a07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1781" TargetMode="External"/><Relationship Id="rId56246a211fbbc4acb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId71236a211fbbc138d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71236a211fbbc138d.jpg"/><Relationship Id="rId95836a211fbbc28c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95836a211fbbc28c0.jpg"/><Relationship Id="rId13776a211fbbc4bac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13776a211fbbc4bac.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>