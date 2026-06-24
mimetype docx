--- v12 (2026-06-04)
+++ v13 (2026-06-24)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> White</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Japanese pine sawyer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11886a211fbbc0b10" w:history="1">
+            <w:hyperlink r:id="rId29806a3bd034a5336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78626a211fbbc0b54" w:history="1">
+            <w:hyperlink r:id="rId48036a3bd034a5388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MONCAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="24264284" name="name91706a211fbbc138f" descr="13343.jpg"/>
+                  <wp:docPr id="16463999" name="name98266a3bd034a5cd1" descr="13343.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13343.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId71236a211fbbc138d" cstate="print"/>
+                          <a:blip r:embed="rId37836a3bd034a5ccf" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId98666a211fbbc14d0" w:history="1">
+            <w:hyperlink r:id="rId41886a3bd034a5f50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1702,63 +1702,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">M. alternatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is common in several southern Asian countries. This species has been detected many times in wood packaging material imported to Europe (Estonia, Germany, United Kingdom, Denmark, Norway) with cargos from China, but there are no cases of its establishment in the natural environment (Kvamme &amp; Magnusson, 2006; EPPO, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="11401296" name="name33006a211fbbc28c4" descr="MONCAL_distribution_map.jpg"/>
+            <wp:docPr id="50771800" name="name88616a3bd034a8087" descr="MONCAL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONCAL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId95836a211fbbc28c0" cstate="print"/>
+                    <a:blip r:embed="rId91006a3bd034a8084" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3795,101 +3795,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2016) Exotic Wood Borer/Bark Beetle</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Monochamus alternatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Hope). Coleoptera: Cerambycidae. Japanese Pine Sawyer, Survey Reference (Last updated: July 29, 2016). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28126a211fbbc38cf" w:history="1">
+      <w:hyperlink r:id="rId19526a3bd034a920b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://download.ceris.purdue.edu/file/3059</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI online. Invasive Species Compendium, online. Datasheet report for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus alternatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Japanese pine sawyer). Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38546a211fbbc3929" w:history="1">
+      <w:hyperlink r:id="rId41476a3bd034a9265" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/34719#tocontributors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 14 January 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3922,51 +3922,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Davis EE, Albrecht EM, Venette RC (2008) Exotic pine pests: survey reference. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus alternatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. CAPS, cooperative agriculture pest survey, 63-74. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28876a211fbbc39a9" w:history="1">
+      <w:hyperlink r:id="rId71236a3bd034a92e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/fsbdev2_026444.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3990,51 +3990,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (European Food Safety Authority) Schenk M, Loomans A, Kinkar M, Vos S (2020) Pest survey card on non-European </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. EFSA supporting publication EN-1781. 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId88656a211fbbc3a1a" w:history="1">
+      <w:hyperlink r:id="rId80156a3bd034a9359" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1781</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4302,101 +4302,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bursaphelenchus xylophilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27486a211fbbc3c21" w:history="1">
+      <w:hyperlink r:id="rId13096a3bd034a9555" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/BURSXY/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Evans H, Kulinich O, Magnusson C, Robinet C, Schroeder T (2009) Report of a Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bursaphelenchus xylophilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 09/15450, 1-17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61766a211fbbc3c74" w:history="1">
+      <w:hyperlink r:id="rId70896a3bd034a95a8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://studylib.net/doc/7541927/09-15450</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4536,51 +4536,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2017) ISPM 39 International movement of wood Produced by the Secretariat of the International Plant Protection Convention Adopted 2017; published 2017, FAO, Rome, 20 pp</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, Rome, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId87146a211fbbc3da0" w:history="1">
+      <w:hyperlink r:id="rId30466a3bd034a96e7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/640/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5425,51 +5425,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, N 9. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19726a211fbbc45e5" w:history="1">
+      <w:hyperlink r:id="rId82536a3bd034aa344" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0045505</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5950,51 +5950,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 35–40. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70606a211fbbc4932" w:history="1">
+      <w:hyperlink r:id="rId56126a3bd034aaa8f" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10310-005-0184-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -6020,51 +6020,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Invasive Species Compendium (online) Datasheet report for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus alternatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Japanese pine sawyer). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48896a211fbbc49a9" w:history="1">
+      <w:hyperlink r:id="rId92106a3bd034aab11" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/34719#tocontributors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 14 January 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6079,51 +6079,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (European Food Safety Authority) (2020) Schenk M, Loomans A, Kinkar M, Vos S (2020) Pest survey card on non-European </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. EFSA supporting publication EN-1781, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71486a211fbbc4a07" w:history="1">
+      <w:hyperlink r:id="rId12986a3bd034aab74" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1781</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6189,51 +6189,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus alternatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56246a211fbbc4acb" w:history="1">
+      <w:hyperlink r:id="rId36666a3bd034aac35" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6246,63 +6246,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="72476009" name="name64546a211fbbc4bae" descr="eu_funding_250.png"/>
+            <wp:docPr id="23950402" name="name32426a3bd034aace5" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13776a211fbbc4bac" cstate="print"/>
+                    <a:blip r:embed="rId77296a3bd034aace4" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6400,137 +6400,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="39419894">
+  <w:abstractNum w:abstractNumId="77080849">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="90764923">
+    <w:lvl w:ilvl="0" w:tplc="45229884">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="90764923" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="45229884" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="90764923" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="45229884" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="90764923" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="45229884" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="90764923" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="45229884" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="90764923" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="45229884" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="90764923" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="45229884" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="90764923" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="45229884" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="90764923" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="45229884" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39419893">
+  <w:abstractNum w:abstractNumId="77080848">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="23083932">
+    <w:lvl w:ilvl="0" w:tplc="78919528">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7282,55 +7282,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="39419893">
-    <w:abstractNumId w:val="39419893"/>
+  <w:num w:numId="77080848">
+    <w:abstractNumId w:val="77080848"/>
   </w:num>
-  <w:num w:numId="39419894">
-    <w:abstractNumId w:val="39419894"/>
+  <w:num w:numId="77080849">
+    <w:abstractNumId w:val="77080849"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18880,51 +18880,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId235891782" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId380320323" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId11886a211fbbc0b10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCAL/" TargetMode="External"/><Relationship Id="rId78626a211fbbc0b54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCAL/categorization" TargetMode="External"/><Relationship Id="rId98666a211fbbc14d0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCAL/photos" TargetMode="External"/><Relationship Id="rId28126a211fbbc38cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.ceris.purdue.edu/file/3059" TargetMode="External"/><Relationship Id="rId38546a211fbbc3929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/34719#tocontributors" TargetMode="External"/><Relationship Id="rId28876a211fbbc39a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/fsbdev2_026444.pdf" TargetMode="External"/><Relationship Id="rId88656a211fbbc3a1a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1781" TargetMode="External"/><Relationship Id="rId27486a211fbbc3c21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/datasheet" TargetMode="External"/><Relationship Id="rId61766a211fbbc3c74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studylib.net/doc/7541927/09-15450" TargetMode="External"/><Relationship Id="rId87146a211fbbc3da0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId19726a211fbbc45e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0045505" TargetMode="External"/><Relationship Id="rId70606a211fbbc4932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10310-005-0184-5" TargetMode="External"/><Relationship Id="rId48896a211fbbc49a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/34719#tocontributors" TargetMode="External"/><Relationship Id="rId71486a211fbbc4a07" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1781" TargetMode="External"/><Relationship Id="rId56246a211fbbc4acb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId71236a211fbbc138d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId71236a211fbbc138d.jpg"/><Relationship Id="rId95836a211fbbc28c0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId95836a211fbbc28c0.jpg"/><Relationship Id="rId13776a211fbbc4bac" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId13776a211fbbc4bac.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId656405559" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId469166692" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId29806a3bd034a5336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCAL/" TargetMode="External"/><Relationship Id="rId48036a3bd034a5388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCAL/categorization" TargetMode="External"/><Relationship Id="rId41886a3bd034a5f50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCAL/photos" TargetMode="External"/><Relationship Id="rId19526a3bd034a920b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.ceris.purdue.edu/file/3059" TargetMode="External"/><Relationship Id="rId41476a3bd034a9265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/34719#tocontributors" TargetMode="External"/><Relationship Id="rId71236a3bd034a92e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/fsbdev2_026444.pdf" TargetMode="External"/><Relationship Id="rId80156a3bd034a9359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1781" TargetMode="External"/><Relationship Id="rId13096a3bd034a9555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/datasheet" TargetMode="External"/><Relationship Id="rId70896a3bd034a95a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studylib.net/doc/7541927/09-15450" TargetMode="External"/><Relationship Id="rId30466a3bd034a96e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId82536a3bd034aa344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0045505" TargetMode="External"/><Relationship Id="rId56126a3bd034aaa8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10310-005-0184-5" TargetMode="External"/><Relationship Id="rId92106a3bd034aab11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/34719#tocontributors" TargetMode="External"/><Relationship Id="rId12986a3bd034aab74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1781" TargetMode="External"/><Relationship Id="rId36666a3bd034aac35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId37836a3bd034a5ccf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37836a3bd034a5ccf.jpg"/><Relationship Id="rId91006a3bd034a8084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91006a3bd034a8084.jpg"/><Relationship Id="rId77296a3bd034aace4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77296a3bd034aace4.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>