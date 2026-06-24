--- v13 (2026-06-24)
+++ v14 (2026-06-24)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> White</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Japanese pine sawyer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29806a3bd034a5336" w:history="1">
+            <w:hyperlink r:id="rId57056a3bdd5f3385f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48036a3bd034a5388" w:history="1">
+            <w:hyperlink r:id="rId37116a3bdd5f338a6" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MONCAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="16463999" name="name98266a3bd034a5cd1" descr="13343.jpg"/>
+                  <wp:docPr id="43717823" name="name67356a3bdd5f33e6e" descr="13343.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13343.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId37836a3bd034a5ccf" cstate="print"/>
+                          <a:blip r:embed="rId82036a3bdd5f33e6c" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId41886a3bd034a5f50" w:history="1">
+            <w:hyperlink r:id="rId97346a3bdd5f33fd5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1702,63 +1702,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">M. alternatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is common in several southern Asian countries. This species has been detected many times in wood packaging material imported to Europe (Estonia, Germany, United Kingdom, Denmark, Norway) with cargos from China, but there are no cases of its establishment in the natural environment (Kvamme &amp; Magnusson, 2006; EPPO, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="50771800" name="name88616a3bd034a8087" descr="MONCAL_distribution_map.jpg"/>
+            <wp:docPr id="74964580" name="name94896a3bdd5f3515f" descr="MONCAL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONCAL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId91006a3bd034a8084" cstate="print"/>
+                    <a:blip r:embed="rId85196a3bdd5f3515c" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3795,101 +3795,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2016) Exotic Wood Borer/Bark Beetle</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Monochamus alternatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Hope). Coleoptera: Cerambycidae. Japanese Pine Sawyer, Survey Reference (Last updated: July 29, 2016). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19526a3bd034a920b" w:history="1">
+      <w:hyperlink r:id="rId23666a3bdd5f36348" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://download.ceris.purdue.edu/file/3059</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI online. Invasive Species Compendium, online. Datasheet report for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus alternatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Japanese pine sawyer). Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41476a3bd034a9265" w:history="1">
+      <w:hyperlink r:id="rId45776a3bdd5f363d1" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/34719#tocontributors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 14 January 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3922,51 +3922,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Davis EE, Albrecht EM, Venette RC (2008) Exotic pine pests: survey reference. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus alternatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. CAPS, cooperative agriculture pest survey, 63-74. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId71236a3bd034a92e6" w:history="1">
+      <w:hyperlink r:id="rId90756a3bdd5f36457" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/fsbdev2_026444.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3990,51 +3990,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (European Food Safety Authority) Schenk M, Loomans A, Kinkar M, Vos S (2020) Pest survey card on non-European </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. EFSA supporting publication EN-1781. 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80156a3bd034a9359" w:history="1">
+      <w:hyperlink r:id="rId89976a3bdd5f364ed" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1781</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4302,101 +4302,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bursaphelenchus xylophilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13096a3bd034a9555" w:history="1">
+      <w:hyperlink r:id="rId57956a3bdd5f36712" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/BURSXY/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Evans H, Kulinich O, Magnusson C, Robinet C, Schroeder T (2009) Report of a Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bursaphelenchus xylophilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 09/15450, 1-17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70896a3bd034a95a8" w:history="1">
+      <w:hyperlink r:id="rId77816a3bdd5f3676c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://studylib.net/doc/7541927/09-15450</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4536,51 +4536,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2017) ISPM 39 International movement of wood Produced by the Secretariat of the International Plant Protection Convention Adopted 2017; published 2017, FAO, Rome, 20 pp</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, Rome, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30466a3bd034a96e7" w:history="1">
+      <w:hyperlink r:id="rId18956a3bdd5f3689d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/640/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5425,51 +5425,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, N 9. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId82536a3bd034aa344" w:history="1">
+      <w:hyperlink r:id="rId64636a3bdd5f37255" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0045505</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5950,51 +5950,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 35–40. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56126a3bd034aaa8f" w:history="1">
+      <w:hyperlink r:id="rId59026a3bdd5f37693" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10310-005-0184-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -6020,51 +6020,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Invasive Species Compendium (online) Datasheet report for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus alternatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Japanese pine sawyer). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92106a3bd034aab11" w:history="1">
+      <w:hyperlink r:id="rId53316a3bdd5f37711" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/34719#tocontributors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 14 January 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6079,51 +6079,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (European Food Safety Authority) (2020) Schenk M, Loomans A, Kinkar M, Vos S (2020) Pest survey card on non-European </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. EFSA supporting publication EN-1781, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12986a3bd034aab74" w:history="1">
+      <w:hyperlink r:id="rId72696a3bdd5f37780" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1781</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6189,51 +6189,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus alternatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36666a3bd034aac35" w:history="1">
+      <w:hyperlink r:id="rId13266a3bdd5f37846" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6246,63 +6246,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="23950402" name="name32426a3bd034aace5" descr="eu_funding_250.png"/>
+            <wp:docPr id="17216252" name="name66516a3bdd5f37932" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId77296a3bd034aace4" cstate="print"/>
+                    <a:blip r:embed="rId74136a3bdd5f37931" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6400,137 +6400,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="77080849">
+  <w:abstractNum w:abstractNumId="45295532">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="45229884">
+    <w:lvl w:ilvl="0" w:tplc="58501120">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="45229884" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="58501120" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="45229884" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="58501120" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="45229884" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="58501120" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="45229884" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="58501120" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="45229884" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="58501120" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="45229884" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="58501120" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="45229884" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="58501120" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="45229884" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="58501120" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="77080848">
+  <w:abstractNum w:abstractNumId="45295531">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="78919528">
+    <w:lvl w:ilvl="0" w:tplc="50878025">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7282,55 +7282,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="77080848">
-    <w:abstractNumId w:val="77080848"/>
+  <w:num w:numId="45295531">
+    <w:abstractNumId w:val="45295531"/>
   </w:num>
-  <w:num w:numId="77080849">
-    <w:abstractNumId w:val="77080849"/>
+  <w:num w:numId="45295532">
+    <w:abstractNumId w:val="45295532"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18880,51 +18880,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId656405559" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId469166692" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId29806a3bd034a5336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCAL/" TargetMode="External"/><Relationship Id="rId48036a3bd034a5388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCAL/categorization" TargetMode="External"/><Relationship Id="rId41886a3bd034a5f50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCAL/photos" TargetMode="External"/><Relationship Id="rId19526a3bd034a920b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.ceris.purdue.edu/file/3059" TargetMode="External"/><Relationship Id="rId41476a3bd034a9265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/34719#tocontributors" TargetMode="External"/><Relationship Id="rId71236a3bd034a92e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/fsbdev2_026444.pdf" TargetMode="External"/><Relationship Id="rId80156a3bd034a9359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1781" TargetMode="External"/><Relationship Id="rId13096a3bd034a9555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/datasheet" TargetMode="External"/><Relationship Id="rId70896a3bd034a95a8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studylib.net/doc/7541927/09-15450" TargetMode="External"/><Relationship Id="rId30466a3bd034a96e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId82536a3bd034aa344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0045505" TargetMode="External"/><Relationship Id="rId56126a3bd034aaa8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10310-005-0184-5" TargetMode="External"/><Relationship Id="rId92106a3bd034aab11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/34719#tocontributors" TargetMode="External"/><Relationship Id="rId12986a3bd034aab74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1781" TargetMode="External"/><Relationship Id="rId36666a3bd034aac35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId37836a3bd034a5ccf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId37836a3bd034a5ccf.jpg"/><Relationship Id="rId91006a3bd034a8084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId91006a3bd034a8084.jpg"/><Relationship Id="rId77296a3bd034aace4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId77296a3bd034aace4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId499458850" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId122304639" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId57056a3bdd5f3385f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCAL/" TargetMode="External"/><Relationship Id="rId37116a3bdd5f338a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCAL/categorization" TargetMode="External"/><Relationship Id="rId97346a3bdd5f33fd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCAL/photos" TargetMode="External"/><Relationship Id="rId23666a3bdd5f36348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.ceris.purdue.edu/file/3059" TargetMode="External"/><Relationship Id="rId45776a3bdd5f363d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/34719#tocontributors" TargetMode="External"/><Relationship Id="rId90756a3bdd5f36457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/fsbdev2_026444.pdf" TargetMode="External"/><Relationship Id="rId89976a3bdd5f364ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1781" TargetMode="External"/><Relationship Id="rId57956a3bdd5f36712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/datasheet" TargetMode="External"/><Relationship Id="rId77816a3bdd5f3676c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studylib.net/doc/7541927/09-15450" TargetMode="External"/><Relationship Id="rId18956a3bdd5f3689d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId64636a3bdd5f37255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0045505" TargetMode="External"/><Relationship Id="rId59026a3bdd5f37693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10310-005-0184-5" TargetMode="External"/><Relationship Id="rId53316a3bdd5f37711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/34719#tocontributors" TargetMode="External"/><Relationship Id="rId72696a3bdd5f37780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1781" TargetMode="External"/><Relationship Id="rId13266a3bdd5f37846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId82036a3bdd5f33e6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82036a3bdd5f33e6c.jpg"/><Relationship Id="rId85196a3bdd5f3515c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85196a3bdd5f3515c.jpg"/><Relationship Id="rId74136a3bdd5f37931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74136a3bdd5f37931.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>