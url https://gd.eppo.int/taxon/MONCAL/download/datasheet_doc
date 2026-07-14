--- v14 (2026-06-24)
+++ v15 (2026-07-14)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> White</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Japanese pine sawyer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57056a3bdd5f3385f" w:history="1">
+            <w:hyperlink r:id="rId83876a5664353f35c" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37116a3bdd5f338a6" w:history="1">
+            <w:hyperlink r:id="rId79336a5664353f3a3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MONCAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="43717823" name="name67356a3bdd5f33e6e" descr="13343.jpg"/>
+                  <wp:docPr id="3629071" name="name77496a5664353f9c4" descr="13343.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13343.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId82036a3bdd5f33e6c" cstate="print"/>
+                          <a:blip r:embed="rId99496a5664353f9c2" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId97346a3bdd5f33fd5" w:history="1">
+            <w:hyperlink r:id="rId15236a5664353fb20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1702,63 +1702,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">M. alternatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is common in several southern Asian countries. This species has been detected many times in wood packaging material imported to Europe (Estonia, Germany, United Kingdom, Denmark, Norway) with cargos from China, but there are no cases of its establishment in the natural environment (Kvamme &amp; Magnusson, 2006; EPPO, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="74964580" name="name94896a3bdd5f3515f" descr="MONCAL_distribution_map.jpg"/>
+            <wp:docPr id="18002038" name="name26946a56643540e07" descr="MONCAL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONCAL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId85196a3bdd5f3515c" cstate="print"/>
+                    <a:blip r:embed="rId24376a56643540e03" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3795,101 +3795,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2016) Exotic Wood Borer/Bark Beetle</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Monochamus alternatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Hope). Coleoptera: Cerambycidae. Japanese Pine Sawyer, Survey Reference (Last updated: July 29, 2016). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23666a3bdd5f36348" w:history="1">
+      <w:hyperlink r:id="rId37036a56643541dd6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://download.ceris.purdue.edu/file/3059</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI online. Invasive Species Compendium, online. Datasheet report for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus alternatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Japanese pine sawyer). Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45776a3bdd5f363d1" w:history="1">
+      <w:hyperlink r:id="rId79186a56643541e30" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/34719#tocontributors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 14 January 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3922,51 +3922,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Davis EE, Albrecht EM, Venette RC (2008) Exotic pine pests: survey reference. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus alternatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. CAPS, cooperative agriculture pest survey, 63-74. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId90756a3bdd5f36457" w:history="1">
+      <w:hyperlink r:id="rId81966a56643541eaf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/fsbdev2_026444.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3990,51 +3990,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (European Food Safety Authority) Schenk M, Loomans A, Kinkar M, Vos S (2020) Pest survey card on non-European </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. EFSA supporting publication EN-1781. 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89976a3bdd5f364ed" w:history="1">
+      <w:hyperlink r:id="rId89176a56643541f22" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1781</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4302,101 +4302,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bursaphelenchus xylophilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57956a3bdd5f36712" w:history="1">
+      <w:hyperlink r:id="rId51616a56643542127" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/BURSXY/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Evans H, Kulinich O, Magnusson C, Robinet C, Schroeder T (2009) Report of a Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bursaphelenchus xylophilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 09/15450, 1-17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId77816a3bdd5f3676c" w:history="1">
+      <w:hyperlink r:id="rId24586a56643542179" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://studylib.net/doc/7541927/09-15450</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4536,51 +4536,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2017) ISPM 39 International movement of wood Produced by the Secretariat of the International Plant Protection Convention Adopted 2017; published 2017, FAO, Rome, 20 pp</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, Rome, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18956a3bdd5f3689d" w:history="1">
+      <w:hyperlink r:id="rId60146a566435422a3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/640/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5425,51 +5425,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, N 9. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64636a3bdd5f37255" w:history="1">
+      <w:hyperlink r:id="rId11806a56643542ad7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0045505</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5950,51 +5950,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 35–40. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59026a3bdd5f37693" w:history="1">
+      <w:hyperlink r:id="rId98796a56643542e33" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10310-005-0184-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -6020,51 +6020,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Invasive Species Compendium (online) Datasheet report for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus alternatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Japanese pine sawyer). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53316a3bdd5f37711" w:history="1">
+      <w:hyperlink r:id="rId46426a56643542eaa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/34719#tocontributors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 14 January 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6079,51 +6079,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (European Food Safety Authority) (2020) Schenk M, Loomans A, Kinkar M, Vos S (2020) Pest survey card on non-European </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. EFSA supporting publication EN-1781, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId72696a3bdd5f37780" w:history="1">
+      <w:hyperlink r:id="rId98656a56643542f08" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1781</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6189,51 +6189,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus alternatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13266a3bdd5f37846" w:history="1">
+      <w:hyperlink r:id="rId69256a56643542fca" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6246,63 +6246,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="17216252" name="name66516a3bdd5f37932" descr="eu_funding_250.png"/>
+            <wp:docPr id="59361240" name="name59436a566435430a8" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId74136a3bdd5f37931" cstate="print"/>
+                    <a:blip r:embed="rId78786a566435430a7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6400,137 +6400,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="45295532">
+  <w:abstractNum w:abstractNumId="14829590">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="58501120">
+    <w:lvl w:ilvl="0" w:tplc="33054465">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="58501120" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="33054465" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="58501120" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="33054465" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="58501120" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="33054465" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="58501120" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="33054465" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="58501120" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="33054465" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="58501120" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="33054465" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="58501120" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="33054465" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="58501120" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="33054465" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45295531">
+  <w:abstractNum w:abstractNumId="14829589">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="50878025">
+    <w:lvl w:ilvl="0" w:tplc="39881016">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7282,55 +7282,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="45295531">
-    <w:abstractNumId w:val="45295531"/>
+  <w:num w:numId="14829589">
+    <w:abstractNumId w:val="14829589"/>
   </w:num>
-  <w:num w:numId="45295532">
-    <w:abstractNumId w:val="45295532"/>
+  <w:num w:numId="14829590">
+    <w:abstractNumId w:val="14829590"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18880,51 +18880,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId499458850" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId122304639" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId57056a3bdd5f3385f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCAL/" TargetMode="External"/><Relationship Id="rId37116a3bdd5f338a6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCAL/categorization" TargetMode="External"/><Relationship Id="rId97346a3bdd5f33fd5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCAL/photos" TargetMode="External"/><Relationship Id="rId23666a3bdd5f36348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.ceris.purdue.edu/file/3059" TargetMode="External"/><Relationship Id="rId45776a3bdd5f363d1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/34719#tocontributors" TargetMode="External"/><Relationship Id="rId90756a3bdd5f36457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/fsbdev2_026444.pdf" TargetMode="External"/><Relationship Id="rId89976a3bdd5f364ed" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1781" TargetMode="External"/><Relationship Id="rId57956a3bdd5f36712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/datasheet" TargetMode="External"/><Relationship Id="rId77816a3bdd5f3676c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studylib.net/doc/7541927/09-15450" TargetMode="External"/><Relationship Id="rId18956a3bdd5f3689d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId64636a3bdd5f37255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0045505" TargetMode="External"/><Relationship Id="rId59026a3bdd5f37693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10310-005-0184-5" TargetMode="External"/><Relationship Id="rId53316a3bdd5f37711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/34719#tocontributors" TargetMode="External"/><Relationship Id="rId72696a3bdd5f37780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1781" TargetMode="External"/><Relationship Id="rId13266a3bdd5f37846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId82036a3bdd5f33e6c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId82036a3bdd5f33e6c.jpg"/><Relationship Id="rId85196a3bdd5f3515c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85196a3bdd5f3515c.jpg"/><Relationship Id="rId74136a3bdd5f37931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId74136a3bdd5f37931.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId380191909" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId430487734" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId83876a5664353f35c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCAL/" TargetMode="External"/><Relationship Id="rId79336a5664353f3a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCAL/categorization" TargetMode="External"/><Relationship Id="rId15236a5664353fb20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCAL/photos" TargetMode="External"/><Relationship Id="rId37036a56643541dd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.ceris.purdue.edu/file/3059" TargetMode="External"/><Relationship Id="rId79186a56643541e30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/34719#tocontributors" TargetMode="External"/><Relationship Id="rId81966a56643541eaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/fsbdev2_026444.pdf" TargetMode="External"/><Relationship Id="rId89176a56643541f22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1781" TargetMode="External"/><Relationship Id="rId51616a56643542127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/datasheet" TargetMode="External"/><Relationship Id="rId24586a56643542179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studylib.net/doc/7541927/09-15450" TargetMode="External"/><Relationship Id="rId60146a566435422a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId11806a56643542ad7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0045505" TargetMode="External"/><Relationship Id="rId98796a56643542e33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10310-005-0184-5" TargetMode="External"/><Relationship Id="rId46426a56643542eaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/34719#tocontributors" TargetMode="External"/><Relationship Id="rId98656a56643542f08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1781" TargetMode="External"/><Relationship Id="rId69256a56643542fca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId99496a5664353f9c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99496a5664353f9c2.jpg"/><Relationship Id="rId24376a56643540e03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24376a56643540e03.jpg"/><Relationship Id="rId78786a566435430a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78786a566435430a7.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>