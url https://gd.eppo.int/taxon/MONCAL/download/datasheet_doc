--- v15 (2026-07-14)
+++ v16 (2026-08-03)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> White</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Japanese pine sawyer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83876a5664353f35c" w:history="1">
+            <w:hyperlink r:id="rId22386a71033936e7e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79336a5664353f3a3" w:history="1">
+            <w:hyperlink r:id="rId82126a71033936ec3" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MONCAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="3629071" name="name77496a5664353f9c4" descr="13343.jpg"/>
+                  <wp:docPr id="89345697" name="name11446a710339376d8" descr="13343.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13343.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId99496a5664353f9c2" cstate="print"/>
+                          <a:blip r:embed="rId45716a710339376d6" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId15236a5664353fb20" w:history="1">
+            <w:hyperlink r:id="rId25436a710339377f4" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1702,63 +1702,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">M. alternatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is common in several southern Asian countries. This species has been detected many times in wood packaging material imported to Europe (Estonia, Germany, United Kingdom, Denmark, Norway) with cargos from China, but there are no cases of its establishment in the natural environment (Kvamme &amp; Magnusson, 2006; EPPO, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="18002038" name="name26946a56643540e07" descr="MONCAL_distribution_map.jpg"/>
+            <wp:docPr id="48290574" name="name12126a71033938a05" descr="MONCAL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONCAL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId24376a56643540e03" cstate="print"/>
+                    <a:blip r:embed="rId58366a71033938a03" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3795,101 +3795,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2016) Exotic Wood Borer/Bark Beetle</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Monochamus alternatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Hope). Coleoptera: Cerambycidae. Japanese Pine Sawyer, Survey Reference (Last updated: July 29, 2016). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37036a56643541dd6" w:history="1">
+      <w:hyperlink r:id="rId84796a71033939993" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://download.ceris.purdue.edu/file/3059</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI online. Invasive Species Compendium, online. Datasheet report for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus alternatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Japanese pine sawyer). Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79186a56643541e30" w:history="1">
+      <w:hyperlink r:id="rId67096a710339399ee" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/34719#tocontributors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 14 January 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3922,51 +3922,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Davis EE, Albrecht EM, Venette RC (2008) Exotic pine pests: survey reference. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus alternatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. CAPS, cooperative agriculture pest survey, 63-74. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81966a56643541eaf" w:history="1">
+      <w:hyperlink r:id="rId92486a71033939a81" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/fsbdev2_026444.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3990,51 +3990,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (European Food Safety Authority) Schenk M, Loomans A, Kinkar M, Vos S (2020) Pest survey card on non-European </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. EFSA supporting publication EN-1781. 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId89176a56643541f22" w:history="1">
+      <w:hyperlink r:id="rId51806a71033939af8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1781</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4302,101 +4302,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bursaphelenchus xylophilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51616a56643542127" w:history="1">
+      <w:hyperlink r:id="rId22526a71033939cfc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/BURSXY/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Evans H, Kulinich O, Magnusson C, Robinet C, Schroeder T (2009) Report of a Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bursaphelenchus xylophilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 09/15450, 1-17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24586a56643542179" w:history="1">
+      <w:hyperlink r:id="rId44926a71033939d50" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://studylib.net/doc/7541927/09-15450</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4536,51 +4536,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2017) ISPM 39 International movement of wood Produced by the Secretariat of the International Plant Protection Convention Adopted 2017; published 2017, FAO, Rome, 20 pp</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, Rome, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60146a566435422a3" w:history="1">
+      <w:hyperlink r:id="rId23306a71033939e81" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/640/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5425,51 +5425,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, N 9. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11806a56643542ad7" w:history="1">
+      <w:hyperlink r:id="rId37006a7103393a69b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0045505</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5950,51 +5950,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 35–40. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98796a56643542e33" w:history="1">
+      <w:hyperlink r:id="rId78636a7103393aa2d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10310-005-0184-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -6020,51 +6020,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Invasive Species Compendium (online) Datasheet report for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus alternatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Japanese pine sawyer). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46426a56643542eaa" w:history="1">
+      <w:hyperlink r:id="rId43326a7103393aaaa" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/34719#tocontributors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 14 January 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6079,51 +6079,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (European Food Safety Authority) (2020) Schenk M, Loomans A, Kinkar M, Vos S (2020) Pest survey card on non-European </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. EFSA supporting publication EN-1781, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98656a56643542f08" w:history="1">
+      <w:hyperlink r:id="rId75126a7103393ab1e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1781</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6189,51 +6189,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus alternatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69256a56643542fca" w:history="1">
+      <w:hyperlink r:id="rId35806a7103393abdc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6246,63 +6246,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="59361240" name="name59436a566435430a8" descr="eu_funding_250.png"/>
+            <wp:docPr id="49260359" name="name51946a7103393ac83" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId78786a566435430a7" cstate="print"/>
+                    <a:blip r:embed="rId61986a7103393ac82" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6400,137 +6400,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="14829590">
+  <w:abstractNum w:abstractNumId="73738143">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="33054465">
+    <w:lvl w:ilvl="0" w:tplc="60297443">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="33054465" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="60297443" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="33054465" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="60297443" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="33054465" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="60297443" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="33054465" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="60297443" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="33054465" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="60297443" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="33054465" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="60297443" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="33054465" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="60297443" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="33054465" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="60297443" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14829589">
+  <w:abstractNum w:abstractNumId="73738142">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="39881016">
+    <w:lvl w:ilvl="0" w:tplc="60660771">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7282,55 +7282,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="14829589">
-    <w:abstractNumId w:val="14829589"/>
+  <w:num w:numId="73738142">
+    <w:abstractNumId w:val="73738142"/>
   </w:num>
-  <w:num w:numId="14829590">
-    <w:abstractNumId w:val="14829590"/>
+  <w:num w:numId="73738143">
+    <w:abstractNumId w:val="73738143"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18880,51 +18880,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId380191909" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId430487734" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId83876a5664353f35c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCAL/" TargetMode="External"/><Relationship Id="rId79336a5664353f3a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCAL/categorization" TargetMode="External"/><Relationship Id="rId15236a5664353fb20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCAL/photos" TargetMode="External"/><Relationship Id="rId37036a56643541dd6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.ceris.purdue.edu/file/3059" TargetMode="External"/><Relationship Id="rId79186a56643541e30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/34719#tocontributors" TargetMode="External"/><Relationship Id="rId81966a56643541eaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/fsbdev2_026444.pdf" TargetMode="External"/><Relationship Id="rId89176a56643541f22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1781" TargetMode="External"/><Relationship Id="rId51616a56643542127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/datasheet" TargetMode="External"/><Relationship Id="rId24586a56643542179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studylib.net/doc/7541927/09-15450" TargetMode="External"/><Relationship Id="rId60146a566435422a3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId11806a56643542ad7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0045505" TargetMode="External"/><Relationship Id="rId98796a56643542e33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10310-005-0184-5" TargetMode="External"/><Relationship Id="rId46426a56643542eaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/34719#tocontributors" TargetMode="External"/><Relationship Id="rId98656a56643542f08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1781" TargetMode="External"/><Relationship Id="rId69256a56643542fca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId99496a5664353f9c2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId99496a5664353f9c2.jpg"/><Relationship Id="rId24376a56643540e03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId24376a56643540e03.jpg"/><Relationship Id="rId78786a566435430a7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78786a566435430a7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId137077511" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId741860766" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId22386a71033936e7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCAL/" TargetMode="External"/><Relationship Id="rId82126a71033936ec3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCAL/categorization" TargetMode="External"/><Relationship Id="rId25436a710339377f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCAL/photos" TargetMode="External"/><Relationship Id="rId84796a71033939993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.ceris.purdue.edu/file/3059" TargetMode="External"/><Relationship Id="rId67096a710339399ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/34719#tocontributors" TargetMode="External"/><Relationship Id="rId92486a71033939a81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/fsbdev2_026444.pdf" TargetMode="External"/><Relationship Id="rId51806a71033939af8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1781" TargetMode="External"/><Relationship Id="rId22526a71033939cfc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/datasheet" TargetMode="External"/><Relationship Id="rId44926a71033939d50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studylib.net/doc/7541927/09-15450" TargetMode="External"/><Relationship Id="rId23306a71033939e81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId37006a7103393a69b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0045505" TargetMode="External"/><Relationship Id="rId78636a7103393aa2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10310-005-0184-5" TargetMode="External"/><Relationship Id="rId43326a7103393aaaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/34719#tocontributors" TargetMode="External"/><Relationship Id="rId75126a7103393ab1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1781" TargetMode="External"/><Relationship Id="rId35806a7103393abdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId45716a710339376d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45716a710339376d6.jpg"/><Relationship Id="rId58366a71033938a03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58366a71033938a03.jpg"/><Relationship Id="rId61986a7103393ac82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61986a7103393ac82.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>