--- v16 (2026-08-03)
+++ v17 (2026-08-24)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> White</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Japanese pine sawyer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22386a71033936e7e" w:history="1">
+            <w:hyperlink r:id="rId92446a8bf7d39f2af" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82126a71033936ec3" w:history="1">
+            <w:hyperlink r:id="rId53546a8bf7d39f2f5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MONCAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="89345697" name="name11446a710339376d8" descr="13343.jpg"/>
+                  <wp:docPr id="36730881" name="name43076a8bf7d39fa91" descr="13343.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13343.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId45716a710339376d6" cstate="print"/>
+                          <a:blip r:embed="rId81676a8bf7d39fa8f" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId25436a710339377f4" w:history="1">
+            <w:hyperlink r:id="rId42366a8bf7d39fbbe" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1702,63 +1702,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">M. alternatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is common in several southern Asian countries. This species has been detected many times in wood packaging material imported to Europe (Estonia, Germany, United Kingdom, Denmark, Norway) with cargos from China, but there are no cases of its establishment in the natural environment (Kvamme &amp; Magnusson, 2006; EPPO, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="48290574" name="name12126a71033938a05" descr="MONCAL_distribution_map.jpg"/>
+            <wp:docPr id="19722394" name="name43846a8bf7d3a1008" descr="MONCAL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONCAL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId58366a71033938a03" cstate="print"/>
+                    <a:blip r:embed="rId16176a8bf7d3a1006" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3795,101 +3795,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2016) Exotic Wood Borer/Bark Beetle</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Monochamus alternatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Hope). Coleoptera: Cerambycidae. Japanese Pine Sawyer, Survey Reference (Last updated: July 29, 2016). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId84796a71033939993" w:history="1">
+      <w:hyperlink r:id="rId11496a8bf7d3a1f82" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://download.ceris.purdue.edu/file/3059</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI online. Invasive Species Compendium, online. Datasheet report for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus alternatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Japanese pine sawyer). Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67096a710339399ee" w:history="1">
+      <w:hyperlink r:id="rId74896a8bf7d3a1fdb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/34719#tocontributors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 14 January 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3922,51 +3922,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Davis EE, Albrecht EM, Venette RC (2008) Exotic pine pests: survey reference. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus alternatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. CAPS, cooperative agriculture pest survey, 63-74. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId92486a71033939a81" w:history="1">
+      <w:hyperlink r:id="rId78046a8bf7d3a205a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/fsbdev2_026444.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3990,51 +3990,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (European Food Safety Authority) Schenk M, Loomans A, Kinkar M, Vos S (2020) Pest survey card on non-European </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. EFSA supporting publication EN-1781. 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51806a71033939af8" w:history="1">
+      <w:hyperlink r:id="rId93096a8bf7d3a20cc" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1781</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4302,101 +4302,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bursaphelenchus xylophilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22526a71033939cfc" w:history="1">
+      <w:hyperlink r:id="rId50486a8bf7d3a22e6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/BURSXY/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Evans H, Kulinich O, Magnusson C, Robinet C, Schroeder T (2009) Report of a Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bursaphelenchus xylophilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 09/15450, 1-17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44926a71033939d50" w:history="1">
+      <w:hyperlink r:id="rId25656a8bf7d3a233a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://studylib.net/doc/7541927/09-15450</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4536,51 +4536,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2017) ISPM 39 International movement of wood Produced by the Secretariat of the International Plant Protection Convention Adopted 2017; published 2017, FAO, Rome, 20 pp</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, Rome, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23306a71033939e81" w:history="1">
+      <w:hyperlink r:id="rId33376a8bf7d3a246b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/640/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5425,51 +5425,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, N 9. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37006a7103393a69b" w:history="1">
+      <w:hyperlink r:id="rId24376a8bf7d3a2c74" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0045505</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5950,51 +5950,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 35–40. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78636a7103393aa2d" w:history="1">
+      <w:hyperlink r:id="rId51176a8bf7d3a2fc4" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10310-005-0184-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -6020,51 +6020,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Invasive Species Compendium (online) Datasheet report for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus alternatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Japanese pine sawyer). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43326a7103393aaaa" w:history="1">
+      <w:hyperlink r:id="rId54676a8bf7d3a303b" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/34719#tocontributors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 14 January 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6079,51 +6079,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (European Food Safety Authority) (2020) Schenk M, Loomans A, Kinkar M, Vos S (2020) Pest survey card on non-European </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. EFSA supporting publication EN-1781, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75126a7103393ab1e" w:history="1">
+      <w:hyperlink r:id="rId32426a8bf7d3a309a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1781</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6189,51 +6189,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus alternatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35806a7103393abdc" w:history="1">
+      <w:hyperlink r:id="rId64876a8bf7d3a3186" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6246,63 +6246,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="49260359" name="name51946a7103393ac83" descr="eu_funding_250.png"/>
+            <wp:docPr id="46051331" name="name21636a8bf7d3a35ea" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId61986a7103393ac82" cstate="print"/>
+                    <a:blip r:embed="rId61556a8bf7d3a35e9" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6400,137 +6400,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="73738143">
+  <w:abstractNum w:abstractNumId="54093101">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="60297443">
+    <w:lvl w:ilvl="0" w:tplc="67297503">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="60297443" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="67297503" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="60297443" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="67297503" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="60297443" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="67297503" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="60297443" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="67297503" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="60297443" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="67297503" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="60297443" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="67297503" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="60297443" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="67297503" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="60297443" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="67297503" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="73738142">
+  <w:abstractNum w:abstractNumId="54093100">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="60660771">
+    <w:lvl w:ilvl="0" w:tplc="10668118">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7282,55 +7282,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="73738142">
-    <w:abstractNumId w:val="73738142"/>
+  <w:num w:numId="54093100">
+    <w:abstractNumId w:val="54093100"/>
   </w:num>
-  <w:num w:numId="73738143">
-    <w:abstractNumId w:val="73738143"/>
+  <w:num w:numId="54093101">
+    <w:abstractNumId w:val="54093101"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18880,51 +18880,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId137077511" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId741860766" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId22386a71033936e7e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCAL/" TargetMode="External"/><Relationship Id="rId82126a71033936ec3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCAL/categorization" TargetMode="External"/><Relationship Id="rId25436a710339377f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCAL/photos" TargetMode="External"/><Relationship Id="rId84796a71033939993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.ceris.purdue.edu/file/3059" TargetMode="External"/><Relationship Id="rId67096a710339399ee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/34719#tocontributors" TargetMode="External"/><Relationship Id="rId92486a71033939a81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/fsbdev2_026444.pdf" TargetMode="External"/><Relationship Id="rId51806a71033939af8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1781" TargetMode="External"/><Relationship Id="rId22526a71033939cfc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/datasheet" TargetMode="External"/><Relationship Id="rId44926a71033939d50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studylib.net/doc/7541927/09-15450" TargetMode="External"/><Relationship Id="rId23306a71033939e81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId37006a7103393a69b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0045505" TargetMode="External"/><Relationship Id="rId78636a7103393aa2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10310-005-0184-5" TargetMode="External"/><Relationship Id="rId43326a7103393aaaa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/34719#tocontributors" TargetMode="External"/><Relationship Id="rId75126a7103393ab1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1781" TargetMode="External"/><Relationship Id="rId35806a7103393abdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId45716a710339376d6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45716a710339376d6.jpg"/><Relationship Id="rId58366a71033938a03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId58366a71033938a03.jpg"/><Relationship Id="rId61986a7103393ac82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61986a7103393ac82.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId335987970" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId928530919" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId92446a8bf7d39f2af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCAL/" TargetMode="External"/><Relationship Id="rId53546a8bf7d39f2f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCAL/categorization" TargetMode="External"/><Relationship Id="rId42366a8bf7d39fbbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCAL/photos" TargetMode="External"/><Relationship Id="rId11496a8bf7d3a1f82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.ceris.purdue.edu/file/3059" TargetMode="External"/><Relationship Id="rId74896a8bf7d3a1fdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/34719#tocontributors" TargetMode="External"/><Relationship Id="rId78046a8bf7d3a205a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/fsbdev2_026444.pdf" TargetMode="External"/><Relationship Id="rId93096a8bf7d3a20cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1781" TargetMode="External"/><Relationship Id="rId50486a8bf7d3a22e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/datasheet" TargetMode="External"/><Relationship Id="rId25656a8bf7d3a233a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studylib.net/doc/7541927/09-15450" TargetMode="External"/><Relationship Id="rId33376a8bf7d3a246b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId24376a8bf7d3a2c74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0045505" TargetMode="External"/><Relationship Id="rId51176a8bf7d3a2fc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10310-005-0184-5" TargetMode="External"/><Relationship Id="rId54676a8bf7d3a303b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/34719#tocontributors" TargetMode="External"/><Relationship Id="rId32426a8bf7d3a309a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1781" TargetMode="External"/><Relationship Id="rId64876a8bf7d3a3186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId81676a8bf7d39fa8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81676a8bf7d39fa8f.jpg"/><Relationship Id="rId16176a8bf7d3a1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16176a8bf7d3a1006.jpg"/><Relationship Id="rId61556a8bf7d3a35e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61556a8bf7d3a35e9.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>