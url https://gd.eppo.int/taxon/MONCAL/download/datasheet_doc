--- v17 (2026-08-24)
+++ v18 (2026-08-24)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> White</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Japanese pine sawyer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92446a8bf7d39f2af" w:history="1">
+            <w:hyperlink r:id="rId62046a8c0a16996fa" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53546a8bf7d39f2f5" w:history="1">
+            <w:hyperlink r:id="rId90396a8c0a169973e" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MONCAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="36730881" name="name43076a8bf7d39fa91" descr="13343.jpg"/>
+                  <wp:docPr id="87429316" name="name55976a8c0a16997f5" descr="13343.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13343.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId81676a8bf7d39fa8f" cstate="print"/>
+                          <a:blip r:embed="rId85666a8c0a16997f4" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId42366a8bf7d39fbbe" w:history="1">
+            <w:hyperlink r:id="rId94866a8c0a169990f" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1702,63 +1702,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">M. alternatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is common in several southern Asian countries. This species has been detected many times in wood packaging material imported to Europe (Estonia, Germany, United Kingdom, Denmark, Norway) with cargos from China, but there are no cases of its establishment in the natural environment (Kvamme &amp; Magnusson, 2006; EPPO, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="19722394" name="name43846a8bf7d3a1008" descr="MONCAL_distribution_map.jpg"/>
+            <wp:docPr id="97142311" name="name67906a8c0a169a87b" descr="MONCAL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONCAL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16176a8bf7d3a1006" cstate="print"/>
+                    <a:blip r:embed="rId78766a8c0a169a879" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3795,101 +3795,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2016) Exotic Wood Borer/Bark Beetle</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Monochamus alternatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Hope). Coleoptera: Cerambycidae. Japanese Pine Sawyer, Survey Reference (Last updated: July 29, 2016). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11496a8bf7d3a1f82" w:history="1">
+      <w:hyperlink r:id="rId10036a8c0a169b83c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://download.ceris.purdue.edu/file/3059</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI online. Invasive Species Compendium, online. Datasheet report for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus alternatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Japanese pine sawyer). Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74896a8bf7d3a1fdb" w:history="1">
+      <w:hyperlink r:id="rId38826a8c0a169b897" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/34719#tocontributors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 14 January 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3922,51 +3922,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Davis EE, Albrecht EM, Venette RC (2008) Exotic pine pests: survey reference. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus alternatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. CAPS, cooperative agriculture pest survey, 63-74. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId78046a8bf7d3a205a" w:history="1">
+      <w:hyperlink r:id="rId93846a8c0a169b919" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/fsbdev2_026444.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3990,51 +3990,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (European Food Safety Authority) Schenk M, Loomans A, Kinkar M, Vos S (2020) Pest survey card on non-European </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. EFSA supporting publication EN-1781. 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93096a8bf7d3a20cc" w:history="1">
+      <w:hyperlink r:id="rId41626a8c0a169b98e" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1781</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4302,101 +4302,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bursaphelenchus xylophilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50486a8bf7d3a22e6" w:history="1">
+      <w:hyperlink r:id="rId20086a8c0a169bb8d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/BURSXY/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Evans H, Kulinich O, Magnusson C, Robinet C, Schroeder T (2009) Report of a Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bursaphelenchus xylophilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 09/15450, 1-17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25656a8bf7d3a233a" w:history="1">
+      <w:hyperlink r:id="rId95276a8c0a169bbe0" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://studylib.net/doc/7541927/09-15450</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4536,51 +4536,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2017) ISPM 39 International movement of wood Produced by the Secretariat of the International Plant Protection Convention Adopted 2017; published 2017, FAO, Rome, 20 pp</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, Rome, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33376a8bf7d3a246b" w:history="1">
+      <w:hyperlink r:id="rId75706a8c0a169bd0c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/640/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5425,51 +5425,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, N 9. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24376a8bf7d3a2c74" w:history="1">
+      <w:hyperlink r:id="rId21146a8c0a169c36a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0045505</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5950,51 +5950,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 35–40. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51176a8bf7d3a2fc4" w:history="1">
+      <w:hyperlink r:id="rId86356a8c0a169c6cf" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10310-005-0184-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -6020,51 +6020,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Invasive Species Compendium (online) Datasheet report for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus alternatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Japanese pine sawyer). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54676a8bf7d3a303b" w:history="1">
+      <w:hyperlink r:id="rId19396a8c0a169c74a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/34719#tocontributors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 14 January 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6079,51 +6079,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (European Food Safety Authority) (2020) Schenk M, Loomans A, Kinkar M, Vos S (2020) Pest survey card on non-European </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. EFSA supporting publication EN-1781, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32426a8bf7d3a309a" w:history="1">
+      <w:hyperlink r:id="rId97386a8c0a169c7ae" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1781</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6189,51 +6189,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus alternatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64876a8bf7d3a3186" w:history="1">
+      <w:hyperlink r:id="rId42906a8c0a169c865" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6246,63 +6246,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="46051331" name="name21636a8bf7d3a35ea" descr="eu_funding_250.png"/>
+            <wp:docPr id="62998291" name="name53116a8c0a169c908" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId61556a8bf7d3a35e9" cstate="print"/>
+                    <a:blip r:embed="rId23476a8c0a169c907" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6400,137 +6400,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="54093101">
+  <w:abstractNum w:abstractNumId="26916280">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="67297503">
+    <w:lvl w:ilvl="0" w:tplc="19149932">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="67297503" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="19149932" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="67297503" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="19149932" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="67297503" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="19149932" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="67297503" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="19149932" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="67297503" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="19149932" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="67297503" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="19149932" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="67297503" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="19149932" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="67297503" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="19149932" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="54093100">
+  <w:abstractNum w:abstractNumId="26916279">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="10668118">
+    <w:lvl w:ilvl="0" w:tplc="40178441">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7282,55 +7282,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="54093100">
-    <w:abstractNumId w:val="54093100"/>
+  <w:num w:numId="26916279">
+    <w:abstractNumId w:val="26916279"/>
   </w:num>
-  <w:num w:numId="54093101">
-    <w:abstractNumId w:val="54093101"/>
+  <w:num w:numId="26916280">
+    <w:abstractNumId w:val="26916280"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18880,51 +18880,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId335987970" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId928530919" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId92446a8bf7d39f2af" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCAL/" TargetMode="External"/><Relationship Id="rId53546a8bf7d39f2f5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCAL/categorization" TargetMode="External"/><Relationship Id="rId42366a8bf7d39fbbe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCAL/photos" TargetMode="External"/><Relationship Id="rId11496a8bf7d3a1f82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.ceris.purdue.edu/file/3059" TargetMode="External"/><Relationship Id="rId74896a8bf7d3a1fdb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/34719#tocontributors" TargetMode="External"/><Relationship Id="rId78046a8bf7d3a205a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/fsbdev2_026444.pdf" TargetMode="External"/><Relationship Id="rId93096a8bf7d3a20cc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1781" TargetMode="External"/><Relationship Id="rId50486a8bf7d3a22e6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/datasheet" TargetMode="External"/><Relationship Id="rId25656a8bf7d3a233a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studylib.net/doc/7541927/09-15450" TargetMode="External"/><Relationship Id="rId33376a8bf7d3a246b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId24376a8bf7d3a2c74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0045505" TargetMode="External"/><Relationship Id="rId51176a8bf7d3a2fc4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10310-005-0184-5" TargetMode="External"/><Relationship Id="rId54676a8bf7d3a303b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/34719#tocontributors" TargetMode="External"/><Relationship Id="rId32426a8bf7d3a309a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1781" TargetMode="External"/><Relationship Id="rId64876a8bf7d3a3186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId81676a8bf7d39fa8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId81676a8bf7d39fa8f.jpg"/><Relationship Id="rId16176a8bf7d3a1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId16176a8bf7d3a1006.jpg"/><Relationship Id="rId61556a8bf7d3a35e9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId61556a8bf7d3a35e9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId657037522" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId481983724" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId62046a8c0a16996fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCAL/" TargetMode="External"/><Relationship Id="rId90396a8c0a169973e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCAL/categorization" TargetMode="External"/><Relationship Id="rId94866a8c0a169990f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCAL/photos" TargetMode="External"/><Relationship Id="rId10036a8c0a169b83c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.ceris.purdue.edu/file/3059" TargetMode="External"/><Relationship Id="rId38826a8c0a169b897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/34719#tocontributors" TargetMode="External"/><Relationship Id="rId93846a8c0a169b919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/fsbdev2_026444.pdf" TargetMode="External"/><Relationship Id="rId41626a8c0a169b98e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1781" TargetMode="External"/><Relationship Id="rId20086a8c0a169bb8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/datasheet" TargetMode="External"/><Relationship Id="rId95276a8c0a169bbe0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studylib.net/doc/7541927/09-15450" TargetMode="External"/><Relationship Id="rId75706a8c0a169bd0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId21146a8c0a169c36a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0045505" TargetMode="External"/><Relationship Id="rId86356a8c0a169c6cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10310-005-0184-5" TargetMode="External"/><Relationship Id="rId19396a8c0a169c74a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/34719#tocontributors" TargetMode="External"/><Relationship Id="rId97386a8c0a169c7ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1781" TargetMode="External"/><Relationship Id="rId42906a8c0a169c865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId85666a8c0a16997f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85666a8c0a16997f4.jpg"/><Relationship Id="rId78766a8c0a169a879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78766a8c0a169a879.jpg"/><Relationship Id="rId23476a8c0a169c907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23476a8c0a169c907.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>