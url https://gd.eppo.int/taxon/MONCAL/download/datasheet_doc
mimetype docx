--- v18 (2026-08-24)
+++ v19 (2026-09-13)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> White</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Japanese pine sawyer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62046a8c0a16996fa" w:history="1">
+            <w:hyperlink r:id="rId86396aa6fa009e2f2" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90396a8c0a169973e" w:history="1">
+            <w:hyperlink r:id="rId56316aa6fa009e33a" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MONCAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="87429316" name="name55976a8c0a16997f5" descr="13343.jpg"/>
+                  <wp:docPr id="74401562" name="name65196aa6fa009ec6c" descr="13343.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13343.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId85666a8c0a16997f4" cstate="print"/>
+                          <a:blip r:embed="rId57386aa6fa009ec6b" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId94866a8c0a169990f" w:history="1">
+            <w:hyperlink r:id="rId96246aa6fa009ede5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1702,63 +1702,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">M. alternatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is common in several southern Asian countries. This species has been detected many times in wood packaging material imported to Europe (Estonia, Germany, United Kingdom, Denmark, Norway) with cargos from China, but there are no cases of its establishment in the natural environment (Kvamme &amp; Magnusson, 2006; EPPO, 2021).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="6120000" cy="3067200"/>
-            <wp:docPr id="97142311" name="name67906a8c0a169a87b" descr="MONCAL_distribution_map.jpg"/>
+            <wp:docPr id="28226917" name="name10346aa6fa00a0496" descr="MONCAL_distribution_map.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="MONCAL_distribution_map.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId78766a8c0a169a879" cstate="print"/>
+                    <a:blip r:embed="rId34956aa6fa00a0493" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120000" cy="3067200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
@@ -3795,101 +3795,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2016) Exotic Wood Borer/Bark Beetle</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Monochamus alternatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Hope). Coleoptera: Cerambycidae. Japanese Pine Sawyer, Survey Reference (Last updated: July 29, 2016). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10036a8c0a169b83c" w:history="1">
+      <w:hyperlink r:id="rId47176aa6fa00a13ef" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://download.ceris.purdue.edu/file/3059</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI online. Invasive Species Compendium, online. Datasheet report for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus alternatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Japanese pine sawyer). Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38826a8c0a169b897" w:history="1">
+      <w:hyperlink r:id="rId25066aa6fa00a16b9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/34719#tocontributors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 14 January 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3922,51 +3922,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Davis EE, Albrecht EM, Venette RC (2008) Exotic pine pests: survey reference. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus alternatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. CAPS, cooperative agriculture pest survey, 63-74. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId93846a8c0a169b919" w:history="1">
+      <w:hyperlink r:id="rId16926aa6fa00a175a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/fsbdev2_026444.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3990,51 +3990,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (European Food Safety Authority) Schenk M, Loomans A, Kinkar M, Vos S (2020) Pest survey card on non-European </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. EFSA supporting publication EN-1781. 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41626a8c0a169b98e" w:history="1">
+      <w:hyperlink r:id="rId91066aa6fa00a17d3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1781</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4302,101 +4302,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bursaphelenchus xylophilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20086a8c0a169bb8d" w:history="1">
+      <w:hyperlink r:id="rId95346aa6fa00a1a76" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/BURSXY/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Evans H, Kulinich O, Magnusson C, Robinet C, Schroeder T (2009) Report of a Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bursaphelenchus xylophilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 09/15450, 1-17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95276a8c0a169bbe0" w:history="1">
+      <w:hyperlink r:id="rId58346aa6fa00a1bd8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://studylib.net/doc/7541927/09-15450</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4536,51 +4536,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2017) ISPM 39 International movement of wood Produced by the Secretariat of the International Plant Protection Convention Adopted 2017; published 2017, FAO, Rome, 20 pp</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, Rome, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75706a8c0a169bd0c" w:history="1">
+      <w:hyperlink r:id="rId79066aa6fa00a1d86" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/640/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5425,51 +5425,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, N 9. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21146a8c0a169c36a" w:history="1">
+      <w:hyperlink r:id="rId31306aa6fa00a316d" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0045505</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5950,51 +5950,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 35–40. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId86356a8c0a169c6cf" w:history="1">
+      <w:hyperlink r:id="rId54526aa6fa00a350a" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10310-005-0184-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -6020,51 +6020,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Invasive Species Compendium (online) Datasheet report for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus alternatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Japanese pine sawyer). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19396a8c0a169c74a" w:history="1">
+      <w:hyperlink r:id="rId57226aa6fa00a3584" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/34719#tocontributors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 14 January 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6079,51 +6079,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (European Food Safety Authority) (2020) Schenk M, Loomans A, Kinkar M, Vos S (2020) Pest survey card on non-European </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. EFSA supporting publication EN-1781, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97386a8c0a169c7ae" w:history="1">
+      <w:hyperlink r:id="rId50666aa6fa00a35e7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1781</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6189,51 +6189,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus alternatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42906a8c0a169c865" w:history="1">
+      <w:hyperlink r:id="rId85756aa6fa00a36a9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6246,63 +6246,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="62998291" name="name53116a8c0a169c908" descr="eu_funding_250.png"/>
+            <wp:docPr id="10280948" name="name48156aa6fa00a3750" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId23476a8c0a169c907" cstate="print"/>
+                    <a:blip r:embed="rId45596aa6fa00a374f" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6400,137 +6400,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="26916280">
+  <w:abstractNum w:abstractNumId="50820037">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="19149932">
+    <w:lvl w:ilvl="0" w:tplc="64370323">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="19149932" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="64370323" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="19149932" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="64370323" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="19149932" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="64370323" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="19149932" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="64370323" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="19149932" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="64370323" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="19149932" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="64370323" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="19149932" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="64370323" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="19149932" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="64370323" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26916279">
+  <w:abstractNum w:abstractNumId="50820036">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="40178441">
+    <w:lvl w:ilvl="0" w:tplc="67546600">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7282,55 +7282,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="26916279">
-    <w:abstractNumId w:val="26916279"/>
+  <w:num w:numId="50820036">
+    <w:abstractNumId w:val="50820036"/>
   </w:num>
-  <w:num w:numId="26916280">
-    <w:abstractNumId w:val="26916280"/>
+  <w:num w:numId="50820037">
+    <w:abstractNumId w:val="50820037"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18880,51 +18880,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId657037522" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId481983724" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId62046a8c0a16996fa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCAL/" TargetMode="External"/><Relationship Id="rId90396a8c0a169973e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCAL/categorization" TargetMode="External"/><Relationship Id="rId94866a8c0a169990f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCAL/photos" TargetMode="External"/><Relationship Id="rId10036a8c0a169b83c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.ceris.purdue.edu/file/3059" TargetMode="External"/><Relationship Id="rId38826a8c0a169b897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/34719#tocontributors" TargetMode="External"/><Relationship Id="rId93846a8c0a169b919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/fsbdev2_026444.pdf" TargetMode="External"/><Relationship Id="rId41626a8c0a169b98e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1781" TargetMode="External"/><Relationship Id="rId20086a8c0a169bb8d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/datasheet" TargetMode="External"/><Relationship Id="rId95276a8c0a169bbe0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studylib.net/doc/7541927/09-15450" TargetMode="External"/><Relationship Id="rId75706a8c0a169bd0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId21146a8c0a169c36a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0045505" TargetMode="External"/><Relationship Id="rId86356a8c0a169c6cf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10310-005-0184-5" TargetMode="External"/><Relationship Id="rId19396a8c0a169c74a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/34719#tocontributors" TargetMode="External"/><Relationship Id="rId97386a8c0a169c7ae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1781" TargetMode="External"/><Relationship Id="rId42906a8c0a169c865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId85666a8c0a16997f4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId85666a8c0a16997f4.jpg"/><Relationship Id="rId78766a8c0a169a879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId78766a8c0a169a879.jpg"/><Relationship Id="rId23476a8c0a169c907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23476a8c0a169c907.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId718331682" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId223549432" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId86396aa6fa009e2f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCAL/" TargetMode="External"/><Relationship Id="rId56316aa6fa009e33a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCAL/categorization" TargetMode="External"/><Relationship Id="rId96246aa6fa009ede5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCAL/photos" TargetMode="External"/><Relationship Id="rId47176aa6fa00a13ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.ceris.purdue.edu/file/3059" TargetMode="External"/><Relationship Id="rId25066aa6fa00a16b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/34719#tocontributors" TargetMode="External"/><Relationship Id="rId16926aa6fa00a175a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/fsbdev2_026444.pdf" TargetMode="External"/><Relationship Id="rId91066aa6fa00a17d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1781" TargetMode="External"/><Relationship Id="rId95346aa6fa00a1a76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/datasheet" TargetMode="External"/><Relationship Id="rId58346aa6fa00a1bd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studylib.net/doc/7541927/09-15450" TargetMode="External"/><Relationship Id="rId79066aa6fa00a1d86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId31306aa6fa00a316d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0045505" TargetMode="External"/><Relationship Id="rId54526aa6fa00a350a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10310-005-0184-5" TargetMode="External"/><Relationship Id="rId57226aa6fa00a3584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/34719#tocontributors" TargetMode="External"/><Relationship Id="rId50666aa6fa00a35e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1781" TargetMode="External"/><Relationship Id="rId85756aa6fa00a36a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId57386aa6fa009ec6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57386aa6fa009ec6b.jpg"/><Relationship Id="rId34956aa6fa00a0493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34956aa6fa00a0493.jpg"/><Relationship Id="rId45596aa6fa00a374f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45596aa6fa00a374f.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>