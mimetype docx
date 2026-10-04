--- v19 (2026-09-13)
+++ v20 (2026-10-04)
@@ -270,88 +270,88 @@
               <w:t xml:space="preserve"> White</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Common names in English:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Japanese pine sawyer</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86396aa6fa009e2f2" w:history="1">
+            <w:hyperlink r:id="rId72606ac2e639153b5" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more common names online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Categorization:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A1 list</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56316aa6fa009e33a" w:history="1">
+            <w:hyperlink r:id="rId33436ac2e639153fe" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">view more categorizations online...</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-3"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">EPPO Code:</w:t>
@@ -365,86 +365,86 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> MONCAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2000" w:type="pct"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:position w:val="-96"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="2160000" cy="1281600"/>
-                  <wp:docPr id="74401562" name="name65196aa6fa009ec6c" descr="13343.jpg"/>
+                  <wp:docPr id="2883747" name="name45306ac2e63915b69" descr="13343.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="13343.jpg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId57386aa6fa009ec6b" cstate="print"/>
+                          <a:blip r:embed="rId92426ac2e63915b67" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2160000" cy="1281600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId96246aa6fa009ede5" w:history="1">
+            <w:hyperlink r:id="rId93176ac2e63915c71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000CC"/>
                   <w:position w:val="-3"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve">more photos...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
@@ -1697,100 +1697,68 @@
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">M. alternatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> is common in several southern Asian countries. This species has been detected many times in wood packaging material imported to Europe (Estonia, Germany, United Kingdom, Denmark, Norway) with cargos from China, but there are no cases of its establishment in the natural environment (Kvamme &amp; Magnusson, 2006; EPPO, 2021).</w:t>
       </w:r>
     </w:p>
+    <w:p/>
     <w:p>
-      <w:r>
-[...37 lines deleted...]
-      </w:r>
+      <w:pPr>
+        <w:widowControl w:val="on"/>
+        <w:pBdr/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:br/>
         <w:t xml:space="preserve">Asia:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> China (Anhui, Aomen (Macau), Chongqing, Fujian, Guangdong, Guangxi, Guizhou, Hebei, Henan, Hubei, Hunan, Jiangsu, Jiangxi, Jilin, Liaoning, Shaanxi, Shandong, Shanxi, Sichuan, Xianggang (Hong Kong), Xinjiang, Xizhang, Yunnan, Zhejiang), Japan (Hokkaido, Honshu, Kyushu, Ryukyu Archipelago, Shikoku), Korea, Republic of, Lao People's Democratic Republic, Taiwan, Vietnam</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -3795,101 +3763,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymous (2016) Exotic Wood Borer/Bark Beetle</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. Monochamus alternatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Hope). Coleoptera: Cerambycidae. Japanese Pine Sawyer, Survey Reference (Last updated: July 29, 2016). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47176aa6fa00a13ef" w:history="1">
+      <w:hyperlink r:id="rId13856ac2e63917688" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://download.ceris.purdue.edu/file/3059</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI online. Invasive Species Compendium, online. Datasheet report for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus alternatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Japanese pine sawyer). Available online: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25066aa6fa00a16b9" w:history="1">
+      <w:hyperlink r:id="rId91726ac2e639176e5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/34719#tocontributors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 14 January 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -3922,51 +3890,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Davis EE, Albrecht EM, Venette RC (2008) Exotic pine pests: survey reference. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus alternatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. CAPS, cooperative agriculture pest survey, 63-74. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16926aa6fa00a175a" w:history="1">
+      <w:hyperlink r:id="rId77546ac2e63917766" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/fsbdev2_026444.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -3990,51 +3958,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (European Food Safety Authority) Schenk M, Loomans A, Kinkar M, Vos S (2020) Pest survey card on non-European </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. EFSA supporting publication EN-1781. 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId91066aa6fa00a17d3" w:history="1">
+      <w:hyperlink r:id="rId50266ac2e639177d9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1781</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4302,101 +4270,101 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2022) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bursaphelenchus xylophilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId95346aa6fa00a1a76" w:history="1">
+      <w:hyperlink r:id="rId33046ac2e639179eb" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int/taxon/BURSXY/datasheet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Evans H, Kulinich O, Magnusson C, Robinet C, Schroeder T (2009) Report of a Pest Risk Analysis for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bursaphelenchus xylophilus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. 09/15450, 1-17. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58346aa6fa00a1bd8" w:history="1">
+      <w:hyperlink r:id="rId13636ac2e63917a59" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://studylib.net/doc/7541927/09-15450</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -4536,51 +4504,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2017) ISPM 39 International movement of wood Produced by the Secretariat of the International Plant Protection Convention Adopted 2017; published 2017, FAO, Rome, 20 pp</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">FAO (2019) ISPM 15. Regulation of wood packaging material in international trade. FAO, Rome, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79066aa6fa00a1d86" w:history="1">
+      <w:hyperlink r:id="rId16176ac2e63917b87" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ippc.int/en/publications/640/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5425,51 +5393,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, N 9. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31306aa6fa00a316d" w:history="1">
+      <w:hyperlink r:id="rId78316ac2e63918140" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1371/journal.pone.0045505</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -5950,51 +5918,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 35–40. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54526aa6fa00a350a" w:history="1">
+      <w:hyperlink r:id="rId58766ac2e639184a9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.1007/s10310-005-0184-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -6020,51 +5988,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">CABI Invasive Species Compendium (online) Datasheet report for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus alternatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Japanese pine sawyer). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57226aa6fa00a3584" w:history="1">
+      <w:hyperlink r:id="rId27146ac2e63918521" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cabi.org/isc/datasheet/34719#tocontributors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Accessed: 14 January 2022]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
@@ -6079,51 +6047,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EFSA (European Food Safety Authority) (2020) Schenk M, Loomans A, Kinkar M, Vos S (2020) Pest survey card on non-European </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">spp. EFSA supporting publication EN-1781, 24 pp. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50666aa6fa00a35e7" w:history="1">
+      <w:hyperlink r:id="rId54066ac2e63918582" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://doi.org/10.2903/sp.efsa.2020.EN-1781</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6189,51 +6157,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPPO (2026) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monochamus alternatus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. EPPO datasheets on pests recommended for regulation. Available online. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId85756aa6fa00a36a9" w:history="1">
+      <w:hyperlink r:id="rId63276ac2e6391864c" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000CC"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://gd.eppo.int</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="300" w:after="150" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -6246,63 +6214,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="220" w:after="220" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This datasheet was first published online in 2022. It is maintained in an electronic format in the EPPO Global Database. The sections on 'Identity', ‘Hosts’, and 'Geographical distribution' are automatically updated from the database. For other sections, the date of last revision is indicated on the right.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1800000" cy="604800"/>
-            <wp:docPr id="10280948" name="name48156aa6fa00a3750" descr="eu_funding_250.png"/>
+            <wp:docPr id="25756448" name="name36176ac2e63918aa5" descr="eu_funding_250.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="eu_funding_250.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId45596aa6fa00a374f" cstate="print"/>
+                    <a:blip r:embed="rId47966ac2e63918aa2" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800000" cy="604800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
@@ -6400,137 +6368,137 @@
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="50820037">
+  <w:abstractNum w:abstractNumId="36056965">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="64370323">
+    <w:lvl w:ilvl="0" w:tplc="58561752">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="64370323" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="58561752" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="64370323" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="58561752" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="64370323" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="58561752" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="64370323" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="58561752" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="64370323" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="58561752" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="64370323" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="58561752" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="64370323" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="58561752" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="64370323" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="58561752" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="50820036">
+  <w:abstractNum w:abstractNumId="36056964">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="67546600">
+    <w:lvl w:ilvl="0" w:tplc="10079755">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -7282,55 +7250,55 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="50820036">
-    <w:abstractNumId w:val="50820036"/>
+  <w:num w:numId="36056964">
+    <w:abstractNumId w:val="36056964"/>
   </w:num>
-  <w:num w:numId="50820037">
-    <w:abstractNumId w:val="50820037"/>
+  <w:num w:numId="36056965">
+    <w:abstractNumId w:val="36056965"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
@@ -18880,51 +18848,51 @@
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId718331682" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId223549432" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId86396aa6fa009e2f2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCAL/" TargetMode="External"/><Relationship Id="rId56316aa6fa009e33a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCAL/categorization" TargetMode="External"/><Relationship Id="rId96246aa6fa009ede5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCAL/photos" TargetMode="External"/><Relationship Id="rId47176aa6fa00a13ef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.ceris.purdue.edu/file/3059" TargetMode="External"/><Relationship Id="rId25066aa6fa00a16b9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/34719#tocontributors" TargetMode="External"/><Relationship Id="rId16926aa6fa00a175a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/fsbdev2_026444.pdf" TargetMode="External"/><Relationship Id="rId91066aa6fa00a17d3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1781" TargetMode="External"/><Relationship Id="rId95346aa6fa00a1a76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/datasheet" TargetMode="External"/><Relationship Id="rId58346aa6fa00a1bd8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studylib.net/doc/7541927/09-15450" TargetMode="External"/><Relationship Id="rId79066aa6fa00a1d86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId31306aa6fa00a316d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0045505" TargetMode="External"/><Relationship Id="rId54526aa6fa00a350a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10310-005-0184-5" TargetMode="External"/><Relationship Id="rId57226aa6fa00a3584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/34719#tocontributors" TargetMode="External"/><Relationship Id="rId50666aa6fa00a35e7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1781" TargetMode="External"/><Relationship Id="rId85756aa6fa00a36a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId57386aa6fa009ec6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId57386aa6fa009ec6b.jpg"/><Relationship Id="rId34956aa6fa00a0493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34956aa6fa00a0493.jpg"/><Relationship Id="rId45596aa6fa00a374f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId45596aa6fa00a374f.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId548719874" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId203871601" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId72606ac2e639153b5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCAL/" TargetMode="External"/><Relationship Id="rId33436ac2e639153fe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCAL/categorization" TargetMode="External"/><Relationship Id="rId93176ac2e63915c71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/MONCAL/photos" TargetMode="External"/><Relationship Id="rId13856ac2e63917688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://download.ceris.purdue.edu/file/3059" TargetMode="External"/><Relationship Id="rId91726ac2e639176e5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/34719#tocontributors" TargetMode="External"/><Relationship Id="rId77546ac2e63917766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fs.usda.gov/Internet/FSE_DOCUMENTS/fsbdev2_026444.pdf" TargetMode="External"/><Relationship Id="rId50266ac2e639177d9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1781" TargetMode="External"/><Relationship Id="rId33046ac2e639179eb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/BURSXY/datasheet" TargetMode="External"/><Relationship Id="rId13636ac2e63917a59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studylib.net/doc/7541927/09-15450" TargetMode="External"/><Relationship Id="rId16176ac2e63917b87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ippc.int/en/publications/640/" TargetMode="External"/><Relationship Id="rId78316ac2e63918140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0045505" TargetMode="External"/><Relationship Id="rId58766ac2e639184a9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10310-005-0184-5" TargetMode="External"/><Relationship Id="rId27146ac2e63918521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/isc/datasheet/34719#tocontributors" TargetMode="External"/><Relationship Id="rId54066ac2e63918582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2903/sp.efsa.2020.EN-1781" TargetMode="External"/><Relationship Id="rId63276ac2e6391864c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int" TargetMode="External"/><Relationship Id="rId92426ac2e63915b67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId92426ac2e63915b67.jpg"/><Relationship Id="rId47966ac2e63918aa2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId47966ac2e63918aa2.png"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>