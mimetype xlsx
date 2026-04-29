--- v0 (2025-10-07)
+++ v1 (2026-04-29)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="MOMTU" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>AVBO00</t>
   </si>
   <si>
     <t>Cheravirus arracaciae oca strain (as Cucurbitaceae)</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
@@ -206,56 +206,50 @@
   </si>
   <si>
     <t>PRATCO</t>
   </si>
   <si>
     <t>Pratylenchus coffeae (as Cucurbitaceae)</t>
   </si>
   <si>
     <t>ROTYRE</t>
   </si>
   <si>
     <t>Rotylenchulus reniformis (as Cucurbitaceae)</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>TOLCND</t>
   </si>
   <si>
     <t>Begomovirus solanumdelhiense</t>
   </si>
   <si>
     <t xml:space="preserve">* Venkataravanappa V, Lakshminarayana Reddy CN, Shankarappa KS and Krishna Reddy M, 2019. Association of Tomato Leaf Curl New Delhi Virus,betasatellite, and alphasatellite with mosaic disease of spine gourd (Momordica dioica Roxb. Willd) in India. Iranian Journal of Biotechology, 17, e2134. https://doi.org/10.21859/ijb.2134
 ------- confirmed host. </t>
-  </si>
-[...4 lines deleted...]
-    <t>Serratia marcescens (as Cucurbitaceae)</t>
   </si>
   <si>
     <t>Wild/Weed</t>
   </si>
   <si>
     <t>DACUCM</t>
   </si>
   <si>
     <t>Zeugodacus cucumis (as Cucurbitaceae)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -568,51 +562,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D29"/>
+  <dimension ref="A1:D28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="61.271" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="384.478" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -920,71 +914,59 @@
       </c>
       <c r="B26" t="s">
         <v>58</v>
       </c>
       <c r="C26" t="s">
         <v>59</v>
       </c>
       <c r="D26"/>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>60</v>
       </c>
       <c r="B27" t="s">
         <v>61</v>
       </c>
       <c r="C27" t="s">
         <v>62</v>
       </c>
       <c r="D27" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="B28" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C28" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D28"/>
-    </row>
-[...10 lines deleted...]
-      <c r="D29"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>