--- v0 (2025-10-14)
+++ v1 (2026-04-13)
@@ -338,51 +338,52 @@
     <t>* Foba CN, Salifu D, Lagat ZP, Gitonga LM, Akutse KS, Fiaboe KKM (2015) Species composition, distribution and seasonal abundance of Liriomyza leafminers (Diptera: Agromyzidae) under different vegetable production systems and agroecological zones in Kenya. Environmental Entomology 44, 223-232.
 ------- Confirmed host. Reared from infested leaves collected in the field.
 * Koch CK, Waterhouse DF (2000) The distribution and importance of arthropods associated with agriculture and forestry in Chile. ACIAR Monograph no. 68, 234 pp.
 * Shindo JI, Kinota M, Inokuchi S, Kimura Y, Fujimura T (2005) Occurrence of pea leafminer, Liromyza huidobrensis (Blanchard) (Diptera: Agromyzidae), in Aomori Prefecture. Annual Report of the Society of Plant Protection of North Japan 56, 145-148.
 * Wei J, Zou L, Kuang R, He L (2000) Influence of leaf tissue structure on host feeding selection by pea leafminer Liriomyza huidobrensis (Diptera: Agromyzidae). Zoological Studies 39, 295-300.</t>
   </si>
   <si>
     <t>LIRISA</t>
   </si>
   <si>
     <t>Liriomyza sativae</t>
   </si>
   <si>
     <t>* Tran DH (2009) Agromyzid leaf miners and their parasitoids on vegetables in Central Vietnam. Journal of the International Society for Southeast Asian Agricultural Sciences 15(2), 21-33.
 ------- confirmed host. Reared from infested leaves collected in commercial vegetable fields</t>
   </si>
   <si>
     <t>MEGTUS</t>
   </si>
   <si>
     <t>Megalurothrips usitatus</t>
   </si>
   <si>
     <t>* Reyes CP (1994) Thysanoptera (Hexapoda) of the Philippine Islands. Raffles Bulletin of Zoology 42(2), 107-507.
 * Sartiami D, Mound LA (2013) Identification of the terebrantian thrips (Insecta, Thysanoptera) associated with cultivated plants in Java, Indonesia. ZooKeys 306, 1–21. https://doi.org/10.3897/zookeys.306.5455
-------- Collected from this plant in Java (Indonesia).</t>
+------- Collected from this plant in Java (Indonesia).
+* Wang H, Huang L, Zheng X, Gong R, Cao X, Yang L (2024) An age-stage, two-sex life table for Megalurothrips usitatus feeding on eight different crop plants. Agronomy 14(10), 2283. https://doi.org/10.3390/agronomy14102283</t>
   </si>
   <si>
     <t>CARYPA</t>
   </si>
   <si>
     <t>Myiopardalis pardalina (as Cucurbitaceae)</t>
   </si>
   <si>
     <t>PHENSO</t>
   </si>
   <si>
     <t>Phenacoccus solenopsis</t>
   </si>
   <si>
     <t>PRATCO</t>
   </si>
   <si>
     <t>Pratylenchus coffeae (as Cucurbitaceae)</t>
   </si>
   <si>
     <t>RALSPS</t>
   </si>
   <si>
     <t>Ralstonia pseudosolanacearum</t>
   </si>