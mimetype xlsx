--- v1 (2026-04-13)
+++ v2 (2026-05-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="MOMCH" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="148">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>AVBO00</t>
   </si>
   <si>
     <t>Cheravirus arracaciae oca strain (as Cucurbitaceae)</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
@@ -446,56 +446,50 @@
   </si>
   <si>
     <t>* Dominiak BC, Worsley P (2018) Review of cucumber fruit fly, Bactrocera cucumis (French) (Diptera: Tephritidae: Dacinae) in Australia: Part 1, host range, surveillance and distribution. Crop Protection 106, 79-85.</t>
   </si>
   <si>
     <t>Major host</t>
   </si>
   <si>
     <t>TOLCND</t>
   </si>
   <si>
     <t>Begomovirus solanumdelhiense</t>
   </si>
   <si>
     <t>* Tahir M, Haider MS (2005) First report of Tomato leaf curl New Delhi virus infecting bitter gourd in Pakistan. Plant Pathology, 54: 807-807. doi:10.1111/j.1365-3059.2005.01215.x
 ----- confirmed host.</t>
   </si>
   <si>
     <t>MYSVV0</t>
   </si>
   <si>
     <t>Orthotospovirus meloflavi</t>
   </si>
   <si>
     <t>* Takeuchi S, Shimomoto Y, Ishikawa K (2009) First report of Melon yellow spot virus infecting balsam pear (Momordica charantia L.) in Japan. Journal of General Plant Pathology 75(2), 154-156.</t>
-  </si>
-[...4 lines deleted...]
-    <t>Serratia marcescens (as Cucurbitaceae)</t>
   </si>
   <si>
     <t>DACUCU</t>
   </si>
   <si>
     <t>Zeugodacus cucurbitae</t>
   </si>
   <si>
     <t>* De Meyer M, Delatte H, Mwatawala M, Quilici S, Vayssières JF, Virgilio M (2015) A review of the current knowledge on Zeugodacus cucurbitae (Coquillett) (Diptera, Tephritidae) in Africa, with a list of species included in Zeugodacus. ZooKeys 540, 539-557. https://doi.org/10.3897/zookeys.540.9672
 * He Y, Xu Y, Chen X (2023) Biology, ecology and management of Tephritid fruit flies in China: A review. Insects 14, 196. https://doi.org/10.3390/insects14020196
 * Leblanc L (2022) The dacine fruit flies (Diptera: Tephritidae: Dacini) of Oceania. Insecta Mundi 0948, 1-167. https://journals.flvc.org/mundi/article/view/131965/135549</t>
   </si>
   <si>
     <t>Wild/Weed</t>
   </si>
   <si>
     <t>SQVYVX</t>
   </si>
   <si>
     <t>Ipomovirus cucurbitavenaflavi</t>
   </si>
   <si>
     <t>* Adkins S, Webb SE, Baker CA, Kousik CS (2008) Squash vein yellowing virus detection using nested polymerase chain reaction demonstrates that the cucurbit weed Momordica charantia is a reservoir host. Plant Disease 92, 1119-1123.</t>
   </si>
   <si>
@@ -825,51 +819,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D58"/>
+  <dimension ref="A1:D57"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="61.271" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="410.471" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1557,91 +1551,79 @@
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
         <v>131</v>
       </c>
       <c r="B54" t="s">
         <v>135</v>
       </c>
       <c r="C54" t="s">
         <v>136</v>
       </c>
       <c r="D54" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
         <v>131</v>
       </c>
       <c r="B55" t="s">
         <v>138</v>
       </c>
       <c r="C55" t="s">
         <v>139</v>
       </c>
-      <c r="D55"/>
+      <c r="D55" t="s">
+        <v>140</v>
+      </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
-        <v>131</v>
+        <v>141</v>
       </c>
       <c r="B56" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="C56" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="D56" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="B57" t="s">
-        <v>144</v>
+        <v>128</v>
       </c>
       <c r="C57" t="s">
         <v>145</v>
       </c>
-      <c r="D57" t="s">
-[...13 lines deleted...]
-      <c r="D58"/>
+      <c r="D57"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>