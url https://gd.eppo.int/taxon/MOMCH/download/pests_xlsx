--- v2 (2026-05-03)
+++ v3 (2026-06-12)
@@ -110,51 +110,52 @@
   <si>
     <t>Anoplophora chinensis</t>
   </si>
   <si>
     <t>* Lim J, Jung S-Y, Lim J-S, Jang J, Kim K-M, Lee Y-M, Lee B-W (2014) A review of host plants of Cerambycidae (Coleoptera: Chrysomeloidea) with new host records for fourteen Cerambycids, including the Asian longhorn beetle (Anoplophora glabripennis Motschulsky), in Korea. Korean Journal of Applied Entomology 53(2), 111-133.</t>
   </si>
   <si>
     <t>AONDCI</t>
   </si>
   <si>
     <t>Aonidiella citrina (as Cucurbitaceae)</t>
   </si>
   <si>
     <t>APOMBI</t>
   </si>
   <si>
     <t>Apomecyna binubila (as Cucurbitaceae)</t>
   </si>
   <si>
     <t>ATHEOR</t>
   </si>
   <si>
     <t>Atherigona orientalis</t>
   </si>
   <si>
-    <t>* Zhou Z, Luo Y, Qin J, Wang X, Ning S, He J, Zhou Q (2025) Occurrence, biological characteristics, and annual dynamics of Atherigona orientalis (Schiner 1968)(Diptera: Muscidae) in China. Insects. 16(9), 931. https://doi.org/10.3390/insects16090931</t>
+    <t>* Suputa S, Trisyono YA, Martono E, Siwi SS (2010) Update on the host range of different species of fruit flies in Indonesia. Jurnal Perlindungan Tanaman Indonesia 16(2), 62-75.
+* Zhou Z, Luo Y, Qin J, Wang X, Ning S, He J, Zhou Q (2025) Occurrence, biological characteristics, and annual dynamics of Atherigona orientalis (Schiner 1968)(Diptera: Muscidae) in China. Insects. 16(9), 931. https://doi.org/10.3390/insects16090931</t>
   </si>
   <si>
     <t>AUACHI</t>
   </si>
   <si>
     <t>Aulacophora hilaris (as Cucurbitaceae)</t>
   </si>
   <si>
     <t>BCTRCO</t>
   </si>
   <si>
     <t>Bactrocera correcta</t>
   </si>
   <si>
     <t>* He Y, Xu Y, Chen X (2023) Biology, ecology and management of Tephritid fruit flies in China: A review. Insects 14, 196. https://doi.org/10.3390/insects14020196</t>
   </si>
   <si>
     <t>DACUDO</t>
   </si>
   <si>
     <t>Bactrocera dorsalis</t>
   </si>
   <si>
     <t>* Allwood AJ, Chinajariyawong A, Kritsaneepaiboon S, Drew RAI, Hamacek EL, Hancock DL, Hengsawad C, Jinapin JC, Jirasurat M, Krong CK, Leong CTS, Vijaysegaran S (1999) Host plant records for fruit flies (Diptera: Tephritidae) in Southeast Asia. The Raffles Bulletin of Zoology 47(7), 1-92.
 * He Y, Xu Y, Chen X (2023) Biology, ecology and management of Tephritid fruit flies in China: A review. Insects 14, 196. https://doi.org/10.3390/insects14020196</t>