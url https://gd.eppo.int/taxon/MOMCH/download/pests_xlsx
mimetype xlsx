--- v3 (2026-06-12)
+++ v4 (2026-09-01)
@@ -12,74 +12,83 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="MOMCH" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>AVBO00</t>
   </si>
   <si>
     <t>Cheravirus arracaciae oca strain (as Cucurbitaceae)</t>
   </si>
   <si>
     <t>Host</t>
+  </si>
+  <si>
+    <t>PSDMAC</t>
+  </si>
+  <si>
+    <t>Acidovorax citrulli</t>
+  </si>
+  <si>
+    <t>* Inoue Y, Nomura K (2026) First report of seed transmission of Acidovorax citrulli in bitter melon. Research Bulletin of the Plant Protection Service, Japan 62, 35–38.</t>
   </si>
   <si>
     <t>AGROSE</t>
   </si>
   <si>
     <t>Agrotis segetum (as Cucurbitaceae)</t>
   </si>
   <si>
     <t>ALEDDI</t>
   </si>
   <si>
     <t>Aleurodicus dispersus</t>
   </si>
   <si>
     <t>* Boopathi T (2022) New host plants, natural enemy complex and newly distributed potential areas of exotic spiralling whitefly (Hemiptera: Aleyrodidae) in India. Phytoparasitica 50(2), 335-357.</t>
   </si>
   <si>
     <t>ALEDDU</t>
   </si>
   <si>
     <t>Aleurodicus dugesii (as Cucurbitaceae)</t>
   </si>
   <si>
     <t>AMV000</t>
   </si>
@@ -347,50 +356,59 @@
   </si>
   <si>
     <t>Liriomyza sativae</t>
   </si>
   <si>
     <t>* Tran DH (2009) Agromyzid leaf miners and their parasitoids on vegetables in Central Vietnam. Journal of the International Society for Southeast Asian Agricultural Sciences 15(2), 21-33.
 ------- confirmed host. Reared from infested leaves collected in commercial vegetable fields</t>
   </si>
   <si>
     <t>MEGTUS</t>
   </si>
   <si>
     <t>Megalurothrips usitatus</t>
   </si>
   <si>
     <t>* Reyes CP (1994) Thysanoptera (Hexapoda) of the Philippine Islands. Raffles Bulletin of Zoology 42(2), 107-507.
 * Sartiami D, Mound LA (2013) Identification of the terebrantian thrips (Insecta, Thysanoptera) associated with cultivated plants in Java, Indonesia. ZooKeys 306, 1–21. https://doi.org/10.3897/zookeys.306.5455
 ------- Collected from this plant in Java (Indonesia).
 * Wang H, Huang L, Zheng X, Gong R, Cao X, Yang L (2024) An age-stage, two-sex life table for Megalurothrips usitatus feeding on eight different crop plants. Agronomy 14(10), 2283. https://doi.org/10.3390/agronomy14102283</t>
   </si>
   <si>
     <t>CARYPA</t>
   </si>
   <si>
     <t>Myiopardalis pardalina (as Cucurbitaceae)</t>
+  </si>
+  <si>
+    <t>WMSMOV</t>
+  </si>
+  <si>
+    <t>Orthotospovirus citrullomaculosi</t>
+  </si>
+  <si>
+    <t>* Chen Z, Li E, Cai L, Xu D, Du W, Zeng X, Gao F, Gao S (2026b) Complete genome sequence of watermelon silver mottle virus infecting Momordica charantia L. in China. Australasian Plant Pathology 55(4), 55-86.</t>
   </si>
   <si>
     <t>PHENSO</t>
   </si>
   <si>
     <t>Phenacoccus solenopsis</t>
   </si>
   <si>
     <t>PRATCO</t>
   </si>
   <si>
     <t>Pratylenchus coffeae (as Cucurbitaceae)</t>
   </si>
   <si>
     <t>RALSPS</t>
   </si>
   <si>
     <t>Ralstonia pseudosolanacearum</t>
   </si>
   <si>
     <t>* Pan ZC, Xu J, Prior P, Xu JS, Zhang H, Chen KY, Tian Q, Zhang LQ, Liu L, He LY, Feng J (2013) Development of a specific molecular tool for the detection of epidemiologically active mulberry causing-disease strains of Ralstonia solanacearum phylotype I (historically race 5-biovar 5) in China. European journal of plant pathology 137(2), 377-391.
 * Xu J, Pan ZC, Prior P, Xu JS, Zhang Z, Zhang H, Zhang LQ, He LY, Feng J (2009) Genetic diversity of Ralstonia solanacearum strains from China. European Journal of Pathology 125(4), 641-653.</t>
   </si>
   <si>
     <t>RALSSO</t>
@@ -820,245 +838,245 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D57"/>
+  <dimension ref="A1:D59"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="61.271" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="410.471" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>7</v>
       </c>
       <c r="B3" t="s">
         <v>8</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
-      <c r="D3"/>
+      <c r="D3" t="s">
+        <v>10</v>
+      </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>7</v>
       </c>
       <c r="B4" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="D4" t="s">
         <v>12</v>
       </c>
+      <c r="D4"/>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" t="s">
         <v>13</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
-      <c r="D5"/>
+      <c r="D5" t="s">
+        <v>15</v>
+      </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>7</v>
       </c>
       <c r="B6" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C6" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D6"/>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C7" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="D7" t="s">
         <v>19</v>
       </c>
+      <c r="D7"/>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>7</v>
       </c>
       <c r="B9" t="s">
         <v>23</v>
       </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>7</v>
       </c>
       <c r="B10" t="s">
         <v>26</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
-      <c r="D10"/>
+      <c r="D10" t="s">
+        <v>28</v>
+      </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>7</v>
       </c>
       <c r="B11" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C11" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D11"/>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>7</v>
       </c>
       <c r="B12" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C12" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="D12" t="s">
         <v>32</v>
       </c>
+      <c r="D12"/>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>7</v>
       </c>
       <c r="B13" t="s">
         <v>33</v>
       </c>
       <c r="C13" t="s">
         <v>34</v>
       </c>
-      <c r="D13"/>
+      <c r="D13" t="s">
+        <v>35</v>
+      </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>7</v>
       </c>
       <c r="B14" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C14" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="D14" t="s">
         <v>37</v>
       </c>
+      <c r="D14"/>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>7</v>
       </c>
       <c r="B15" t="s">
         <v>38</v>
       </c>
       <c r="C15" t="s">
         <v>39</v>
       </c>
       <c r="D15" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>7</v>
       </c>
       <c r="B16" t="s">
         <v>41</v>
       </c>
       <c r="C16" t="s">
         <v>42</v>
       </c>
@@ -1068,563 +1086,591 @@
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>7</v>
       </c>
       <c r="B17" t="s">
         <v>44</v>
       </c>
       <c r="C17" t="s">
         <v>45</v>
       </c>
       <c r="D17" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>7</v>
       </c>
       <c r="B18" t="s">
         <v>47</v>
       </c>
       <c r="C18" t="s">
         <v>48</v>
       </c>
-      <c r="D18"/>
+      <c r="D18" t="s">
+        <v>49</v>
+      </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>7</v>
       </c>
       <c r="B19" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C19" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D19"/>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>7</v>
       </c>
       <c r="B20" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C20" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="D20" t="s">
         <v>53</v>
       </c>
+      <c r="D20"/>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>7</v>
       </c>
       <c r="B21" t="s">
         <v>54</v>
       </c>
       <c r="C21" t="s">
         <v>55</v>
       </c>
-      <c r="D21"/>
+      <c r="D21" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>7</v>
       </c>
       <c r="B22" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C22" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="D22" t="s">
         <v>58</v>
       </c>
+      <c r="D22"/>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>7</v>
       </c>
       <c r="B23" t="s">
         <v>59</v>
       </c>
       <c r="C23" t="s">
         <v>60</v>
       </c>
-      <c r="D23"/>
+      <c r="D23" t="s">
+        <v>61</v>
+      </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>7</v>
       </c>
       <c r="B24" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C24" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D24"/>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>7</v>
       </c>
       <c r="B25" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C25" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D25"/>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>7</v>
       </c>
       <c r="B26" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C26" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="D26" t="s">
         <v>67</v>
       </c>
+      <c r="D26"/>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>7</v>
       </c>
       <c r="B27" t="s">
         <v>68</v>
       </c>
       <c r="C27" t="s">
         <v>69</v>
       </c>
       <c r="D27" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
         <v>7</v>
       </c>
       <c r="B28" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="C28" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D28" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
         <v>7</v>
       </c>
       <c r="B29" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C29" t="s">
+        <v>74</v>
+      </c>
+      <c r="D29" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
         <v>7</v>
       </c>
       <c r="B30" t="s">
         <v>75</v>
       </c>
       <c r="C30" t="s">
         <v>76</v>
       </c>
-      <c r="D30"/>
+      <c r="D30" t="s">
+        <v>77</v>
+      </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
         <v>7</v>
       </c>
       <c r="B31" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C31" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D31"/>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
         <v>7</v>
       </c>
       <c r="B32" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C32" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="D32" t="s">
         <v>81</v>
       </c>
+      <c r="D32"/>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
         <v>7</v>
       </c>
       <c r="B33" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="C33" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D33" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
         <v>7</v>
       </c>
       <c r="B34" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="C34" t="s">
         <v>85</v>
       </c>
-      <c r="D34"/>
+      <c r="D34" t="s">
+        <v>86</v>
+      </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
         <v>7</v>
       </c>
       <c r="B35" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C35" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D35"/>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
         <v>7</v>
       </c>
       <c r="B36" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C36" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D36"/>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
         <v>7</v>
       </c>
       <c r="B37" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C37" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="D37" t="s">
         <v>92</v>
       </c>
+      <c r="D37"/>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
         <v>7</v>
       </c>
       <c r="B38" t="s">
         <v>93</v>
       </c>
       <c r="C38" t="s">
         <v>94</v>
       </c>
-      <c r="D38"/>
+      <c r="D38" t="s">
+        <v>95</v>
+      </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
         <v>7</v>
       </c>
       <c r="B39" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C39" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="D39" t="s">
         <v>97</v>
       </c>
+      <c r="D39"/>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
         <v>7</v>
       </c>
       <c r="B40" t="s">
         <v>98</v>
       </c>
       <c r="C40" t="s">
         <v>99</v>
       </c>
       <c r="D40" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
         <v>7</v>
       </c>
       <c r="B41" t="s">
         <v>101</v>
       </c>
       <c r="C41" t="s">
         <v>102</v>
       </c>
       <c r="D41" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
         <v>7</v>
       </c>
       <c r="B42" t="s">
         <v>104</v>
       </c>
       <c r="C42" t="s">
         <v>105</v>
       </c>
-      <c r="D42"/>
+      <c r="D42" t="s">
+        <v>106</v>
+      </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
         <v>7</v>
       </c>
       <c r="B43" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C43" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D43"/>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
         <v>7</v>
       </c>
       <c r="B44" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C44" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="D44"/>
+        <v>110</v>
+      </c>
+      <c r="D44" t="s">
+        <v>111</v>
+      </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
         <v>7</v>
       </c>
       <c r="B45" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="C45" t="s">
-        <v>111</v>
-[...3 lines deleted...]
-      </c>
+        <v>113</v>
+      </c>
+      <c r="D45"/>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
         <v>7</v>
       </c>
       <c r="B46" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C46" t="s">
-        <v>114</v>
-[...3 lines deleted...]
-      </c>
+        <v>115</v>
+      </c>
+      <c r="D46"/>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
         <v>7</v>
       </c>
       <c r="B47" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C47" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="D47"/>
+        <v>117</v>
+      </c>
+      <c r="D47" t="s">
+        <v>118</v>
+      </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
         <v>7</v>
       </c>
       <c r="B48" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="C48" t="s">
+        <v>120</v>
+      </c>
+      <c r="D48" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
         <v>7</v>
       </c>
       <c r="B49" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C49" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="D49" t="s">
         <v>122</v>
       </c>
+      <c r="D49"/>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
         <v>7</v>
       </c>
       <c r="B50" t="s">
         <v>123</v>
       </c>
       <c r="C50" t="s">
         <v>124</v>
       </c>
       <c r="D50" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
         <v>7</v>
       </c>
       <c r="B51" t="s">
         <v>126</v>
       </c>
       <c r="C51" t="s">
         <v>127</v>
       </c>
-      <c r="D51"/>
+      <c r="D51" t="s">
+        <v>128</v>
+      </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
         <v>7</v>
       </c>
       <c r="B52" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C52" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D52" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
-        <v>131</v>
+        <v>7</v>
       </c>
       <c r="B53" t="s">
         <v>132</v>
       </c>
       <c r="C53" t="s">
         <v>133</v>
       </c>
-      <c r="D53" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D53"/>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
-        <v>131</v>
+        <v>7</v>
       </c>
       <c r="B54" t="s">
+        <v>134</v>
+      </c>
+      <c r="C54" t="s">
         <v>135</v>
       </c>
-      <c r="C54" t="s">
+      <c r="D54" t="s">
         <v>136</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="B55" t="s">
         <v>138</v>
       </c>
       <c r="C55" t="s">
         <v>139</v>
       </c>
       <c r="D55" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
+        <v>137</v>
+      </c>
+      <c r="B56" t="s">
         <v>141</v>
       </c>
-      <c r="B56" t="s">
+      <c r="C56" t="s">
         <v>142</v>
       </c>
-      <c r="C56" t="s">
+      <c r="D56" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="B57" t="s">
-        <v>128</v>
+        <v>144</v>
       </c>
       <c r="C57" t="s">
         <v>145</v>
       </c>
-      <c r="D57"/>
+      <c r="D57" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4">
+      <c r="A58" t="s">
+        <v>147</v>
+      </c>
+      <c r="B58" t="s">
+        <v>148</v>
+      </c>
+      <c r="C58" t="s">
+        <v>149</v>
+      </c>
+      <c r="D58" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4">
+      <c r="A59" t="s">
+        <v>147</v>
+      </c>
+      <c r="B59" t="s">
+        <v>134</v>
+      </c>
+      <c r="C59" t="s">
+        <v>151</v>
+      </c>
+      <c r="D59"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>