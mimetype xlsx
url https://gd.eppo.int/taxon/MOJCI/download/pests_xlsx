--- v1 (2026-02-17)
+++ v2 (2026-09-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="MOJCI" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Host</t>
   </si>
   <si>
     <t>ALEDDI</t>
   </si>
   <si>
     <t>Aleurodicus dispersus</t>
   </si>
   <si>
     <t>* Boopathi T (2022) New host plants, natural enemy complex and newly distributed potential areas of exotic spiralling whitefly (Hemiptera: Aleyrodidae) in India. Phytoparasitica 50(2), 335-357.</t>
   </si>
   <si>
@@ -87,50 +87,59 @@
     <t>* Leblanc L, Vueti ET, Drew AI, Allwood AJ (2012) Host plant records for fruit flies (Diptera: Tephritidae: Dacini) in the Pacific islands. Proceedings of the Hawaiian Society 44, 11-53.</t>
   </si>
   <si>
     <t>CEPOHY</t>
   </si>
   <si>
     <t>Cephonodes hylas (as Rubiaceae)</t>
   </si>
   <si>
     <t>MELGMY</t>
   </si>
   <si>
     <t>Meloidogyne enterolobii</t>
   </si>
   <si>
     <t>* Fang WH, Ying FM, Cai CM (2012) First report of Meloidogyne enterolobii on Noni, Chinese Eaglewood, and Clove in China. Proceedings of the 2012 American Phytopathological Society Annual Meeting, Providence, August 04-08, 2012, Providence, RI.</t>
   </si>
   <si>
     <t>PARYMI</t>
   </si>
   <si>
     <t>Paraleyrodes minei</t>
   </si>
   <si>
     <t>* Dubey AK (2019) Paraleyrodes minei Iaccarino (Hemiptera: Aleyrodidae) - a new invasive pest threat to Andaman and Nicobar Islands, India. Phytoparasitica 47, 659-662.</t>
+  </si>
+  <si>
+    <t>SAISNI</t>
+  </si>
+  <si>
+    <t>Parasaissetia nigra</t>
+  </si>
+  <si>
+    <t>* Hernández-Ruiz A, Gonzaga-Segura AJ, Castrejón-Gómez VR (2026) Scale insects (Hemiptera: Coccomorpha) of agricultural amportance in Mexico. Journal of Entomological Science 61(3), 528–559. doi:10.18474/JES25-42</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -434,51 +443,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D8"/>
+  <dimension ref="A1:D9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="342.059" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -556,50 +565,64 @@
       <c r="A7" t="s">
         <v>4</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>4</v>
       </c>
       <c r="B8" t="s">
         <v>22</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8" t="s">
         <v>24</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" t="s">
+        <v>4</v>
+      </c>
+      <c r="B9" t="s">
+        <v>25</v>
+      </c>
+      <c r="C9" t="s">
+        <v>26</v>
+      </c>
+      <c r="D9" t="s">
+        <v>27</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">