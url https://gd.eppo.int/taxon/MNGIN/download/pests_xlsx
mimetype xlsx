--- v6 (2026-06-23)
+++ v7 (2026-09-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="MNGIN" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="299">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="300">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>LEUIOR</t>
   </si>
   <si>
     <t>Leucinodes orbonalis</t>
   </si>
   <si>
     <t xml:space="preserve">* EFSA Plant Health Panel (2024) Pest risk assessment of Leucinodes orbonalis for the European Union.  EFSA Journal 22(3), e8498. doi 10.2903/j.efsa.2024.8498
 ------- "Records of L. orbonalis on non-Solanaceae host plants appear to be incidental, and the species is unlikely to complete its life cycle on these plants". For Mangifera indica, the host record is considered erroneous. </t>
   </si>
@@ -381,50 +381,53 @@
     <t>CERAFI</t>
   </si>
   <si>
     <t>Ceratocystis fimbriata</t>
   </si>
   <si>
     <t>CERPFL</t>
   </si>
   <si>
     <t>Ceroplastes floridensis</t>
   </si>
   <si>
     <t>* da Costa-Lima TC, Peronti ALBG, Wolff VR, de Auraujo Pereira EP, Jordao Paranhos BA (2021) New scale insects (Hemiptera: Coccomorpha) records as mango pests in Northeast Brazil. International Journal of Tropical Insect Science. https://doi.org/10.1007/s42690-021-00660-y</t>
   </si>
   <si>
     <t>VINSST</t>
   </si>
   <si>
     <t>Ceroplastes stellifer</t>
   </si>
   <si>
     <t>CHRYFI</t>
   </si>
   <si>
     <t>Chrysomphalus aonidum</t>
+  </si>
+  <si>
+    <t>* Hernández-Ruiz A, Gonzaga-Segura AJ, Castrejón-Gómez VR (2026) Scale insects (Hemiptera: Coccomorpha) of agricultural amportance in Mexico. Journal of Entomological Science 61(3), 528–559. doi:10.18474/JES25-42</t>
   </si>
   <si>
     <t>COCCVI</t>
   </si>
   <si>
     <t>Coccus viridis</t>
   </si>
   <si>
     <t>COLLFC</t>
   </si>
   <si>
     <t>Colletotrichum fructicola</t>
   </si>
   <si>
     <t>* Joa JH, Lim CK, Choi IY, Park MJ, Shin HD (2016) First report of Colletotrichum fructicola causing anthracnose on mango in Korea. Plant Disease, 100(8):1793.
 * Dela Cueva FM, Laurel NR, Dalisay TU, Sison ML (2021) Identification and characterisation of Colletotrichum fructicola, C. tropicale and C. theobromicola causing mango anthracnose in the Philippines. Archives of Phytopathology and Plant Protection 54(19-20), 1989-2006.</t>
   </si>
   <si>
     <t>CRYHDI</t>
   </si>
   <si>
     <t>Cryphalus dilutus</t>
   </si>
   <si>
     <t xml:space="preserve">* Gugliuzzo A, Gusella G, Leonardi GR, Costanzo MB, Ricupero M, Rassati D, Biondi A, Polizzi G (2023) From a cause of rapid fig tree dieback to a new threat to mango production: the invasive bark beetle Cryphalus dilutus Eichhoff (Coleoptera: Curculionidae, Scolytinae) and its associated fungi found on mango trees in Europe. EPPO Bulletin53(3), 663-670.
@@ -1902,962 +1905,964 @@
         <v>105</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
         <v>21</v>
       </c>
       <c r="B38" t="s">
         <v>106</v>
       </c>
       <c r="C38" t="s">
         <v>107</v>
       </c>
       <c r="D38"/>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
         <v>21</v>
       </c>
       <c r="B39" t="s">
         <v>108</v>
       </c>
       <c r="C39" t="s">
         <v>109</v>
       </c>
-      <c r="D39"/>
+      <c r="D39" t="s">
+        <v>110</v>
+      </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
         <v>21</v>
       </c>
       <c r="B40" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C40" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D40"/>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
         <v>21</v>
       </c>
       <c r="B41" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C41" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D41" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
         <v>21</v>
       </c>
       <c r="B42" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C42" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D42" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
         <v>21</v>
       </c>
       <c r="B43" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C43" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D43" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
         <v>21</v>
       </c>
       <c r="B44" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C44" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D44" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
         <v>21</v>
       </c>
       <c r="B45" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C45" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D45"/>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
         <v>21</v>
       </c>
       <c r="B46" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C46" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D46" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
         <v>21</v>
       </c>
       <c r="B47" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C47" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="D47"/>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
         <v>21</v>
       </c>
       <c r="B48" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C48" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D48" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
         <v>21</v>
       </c>
       <c r="B49" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C49" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D49" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
         <v>21</v>
       </c>
       <c r="B50" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C50" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D50" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
         <v>21</v>
       </c>
       <c r="B51" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C51" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="D51" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
         <v>21</v>
       </c>
       <c r="B52" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C52" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D52" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
         <v>21</v>
       </c>
       <c r="B53" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C53" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D53"/>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
         <v>21</v>
       </c>
       <c r="B54" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C54" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D54" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
         <v>21</v>
       </c>
       <c r="B55" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C55" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="D55" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
         <v>21</v>
       </c>
       <c r="B56" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C56" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="D56" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
         <v>21</v>
       </c>
       <c r="B57" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C57" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="D57" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
         <v>21</v>
       </c>
       <c r="B58" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C58" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D58"/>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
         <v>21</v>
       </c>
       <c r="B59" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C59" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D59" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
         <v>21</v>
       </c>
       <c r="B60" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C60" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D60" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
         <v>21</v>
       </c>
       <c r="B61" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C61" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D61" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
         <v>21</v>
       </c>
       <c r="B62" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C62" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="D62" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
         <v>21</v>
       </c>
       <c r="B63" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C63" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D63" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
         <v>21</v>
       </c>
       <c r="B64" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C64" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D64" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
         <v>21</v>
       </c>
       <c r="B65" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C65" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="D65" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
         <v>21</v>
       </c>
       <c r="B66" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C66" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D66"/>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
         <v>21</v>
       </c>
       <c r="B67" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C67" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="D67" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
         <v>21</v>
       </c>
       <c r="B68" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C68" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D68"/>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
         <v>21</v>
       </c>
       <c r="B69" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C69" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="D69" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
         <v>21</v>
       </c>
       <c r="B70" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C70" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="D70"/>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
         <v>21</v>
       </c>
       <c r="B71" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C71" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="D71" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
         <v>21</v>
       </c>
       <c r="B72" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C72" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="D72"/>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" t="s">
         <v>21</v>
       </c>
       <c r="B73" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C73" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="D73" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" t="s">
         <v>21</v>
       </c>
       <c r="B74" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C74" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D74" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" t="s">
         <v>21</v>
       </c>
       <c r="B75" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C75" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="D75" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" t="s">
         <v>21</v>
       </c>
       <c r="B76" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C76" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="D76" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" t="s">
         <v>21</v>
       </c>
       <c r="B77" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C77" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="D77" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" t="s">
         <v>21</v>
       </c>
       <c r="B78" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C78" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="D78" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" t="s">
         <v>21</v>
       </c>
       <c r="B79" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="C79" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="D79" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" t="s">
         <v>21</v>
       </c>
       <c r="B80" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C80" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="D80" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" t="s">
         <v>21</v>
       </c>
       <c r="B81" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="C81" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="D81" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" t="s">
         <v>21</v>
       </c>
       <c r="B82" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C82" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="D82" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" t="s">
         <v>21</v>
       </c>
       <c r="B83" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C83" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="D83" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" t="s">
         <v>21</v>
       </c>
       <c r="B84" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="C84" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D84" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" t="s">
         <v>21</v>
       </c>
       <c r="B85" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C85" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="D85" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" t="s">
         <v>21</v>
       </c>
       <c r="B86" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="C86" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="D86" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" t="s">
         <v>21</v>
       </c>
       <c r="B87" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C87" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="D87" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B88" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C88" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="D88" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B89" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C89" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="D89"/>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B90" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="C90" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="D90" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B91" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="C91" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="D91" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B92" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="C92" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="D92" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B93" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="C93" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="D93" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B94" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="C94" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="D94" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B95" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="C95" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="D95" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B96" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="C96" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="D96"/>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B97" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="C97" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D97" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B98" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="C98" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="D98" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B99" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="C99" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="D99"/>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B100" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="C100" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="D100" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B101" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C101" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="D101"/>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B102" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="C102" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="D102" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B103" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="C103" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="D103" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B104" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C104" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="D104" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B105" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="C105" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="D105" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B106" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="C106" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="D106" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">