--- v7 (2026-09-28)
+++ v8 (2026-10-18)
@@ -656,51 +656,52 @@
   <si>
     <t>Parasaissetia nigra</t>
   </si>
   <si>
     <t>PHENPR</t>
   </si>
   <si>
     <t>Phenacoccus peruvianus</t>
   </si>
   <si>
     <t>* von Ellenrieder (2025) New records of scale insects (Hemiptera: Sternorrhyncha: Coccomorpha) from California with an updated checklist for the state. The Pan-Pacific Entomologist 101(1), 15-50.</t>
   </si>
   <si>
     <t>PHENSO</t>
   </si>
   <si>
     <t>Phenacoccus solenopsis</t>
   </si>
   <si>
     <t>PHMPOM</t>
   </si>
   <si>
     <t>Phymatotrichopsis omnivora</t>
   </si>
   <si>
-    <t>* Anonymous (1960) Index of Plant Diseases in the United States. Agriculture Handbook no 165, USDA-ARS (US) 531 pp.</t>
+    <t>* Anonymous (1960) Index of Plant Diseases in the United States. Agriculture Handbook no 165, USDA-ARS (US) 531 pp.
+* Ramírez-Orozco XA, López-Juan F, Cruz-Luna AR, Vásquez-López A (2026) Pudrición radicular en mango (Mangifera indica L.): aislamiento, histopatología y sensibilidad de Phymatotrichopsis a aceites esenciales. Chilean journal of agricultural &amp; animal sciences 42(2), 270-282. https://doi.org/10.29393/CHJAAS42-23PRFR40023</t>
   </si>
   <si>
     <t>PHYTNP</t>
   </si>
   <si>
     <t>Phytophthora nicotianae</t>
   </si>
   <si>
     <t>PSEAPE</t>
   </si>
   <si>
     <t>Pseudaulacaspis pentagona (as Mangifera)</t>
   </si>
   <si>
     <t>* García Morales M, Denno BD, Miller DR, Miller GL, Ben-Dov Y, Hardy NB (2016) ScaleNet: A literature-based model of scale insect biology and systematics. Database. doi: 10.1093/database/bav118. http://scalenet.info [accessed 2026-02].
 * Miller DR &amp; Davidson JA (2005) Armored Scale Insect Pests of Trees and Shrubs. Cornell Univ. Press Ithaca, NY 442 pp.</t>
   </si>
   <si>
     <t>PSDTWA</t>
   </si>
   <si>
     <t>Pseudotheraptus wayi</t>
   </si>
   <si>
     <t>SCITAU</t>