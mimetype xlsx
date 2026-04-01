--- v3 (2026-03-03)
+++ v4 (2026-04-01)
@@ -650,51 +650,51 @@
   <si>
     <t>Phenacoccus peruvianus</t>
   </si>
   <si>
     <t>* von Ellenrieder (2025) New records of scale insects (Hemiptera: Sternorrhyncha: Coccomorpha) from California with an updated checklist for the state. The Pan-Pacific Entomologist 101(1), 15-50.</t>
   </si>
   <si>
     <t>PHENSO</t>
   </si>
   <si>
     <t>Phenacoccus solenopsis</t>
   </si>
   <si>
     <t>PHMPOM</t>
   </si>
   <si>
     <t>Phymatotrichopsis omnivora</t>
   </si>
   <si>
     <t>* Anonymous (1960) Index of Plant Diseases in the United States. Agriculture Handbook no 165, USDA-ARS (US) 531 pp.</t>
   </si>
   <si>
     <t>PHYTNP</t>
   </si>
   <si>
-    <t>Phytophthora nicotianae var. parasitica</t>
+    <t>Phytophthora nicotianae</t>
   </si>
   <si>
     <t>PSEAPE</t>
   </si>
   <si>
     <t>Pseudaulacaspis pentagona (as Mangifera)</t>
   </si>
   <si>
     <t>* García Morales M, Denno BD, Miller DR, Miller GL, Ben-Dov Y, Hardy NB (2016) ScaleNet: A literature-based model of scale insect biology and systematics. Database. doi: 10.1093/database/bav118. http://scalenet.info [accessed 2026-02].
 * Miller DR &amp; Davidson JA (2005) Armored Scale Insect Pests of Trees and Shrubs. Cornell Univ. Press Ithaca, NY 442 pp.</t>
   </si>
   <si>
     <t>PSDTWA</t>
   </si>
   <si>
     <t>Pseudotheraptus wayi</t>
   </si>
   <si>
     <t>SCITAU</t>
   </si>
   <si>
     <t>Scirtothrips aurantii</t>
   </si>
   <si>
     <t xml:space="preserve">* Grové T, Giliomee JH, Pringle KL (2000) Treatment levels for citrus thrips, Scirtothrips aurantii (Thysanoptera: Thripidae), in mango orchards. African Plant Protection, 6(1), 17-20.