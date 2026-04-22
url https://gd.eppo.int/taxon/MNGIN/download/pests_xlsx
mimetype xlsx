--- v4 (2026-04-01)
+++ v5 (2026-04-22)
@@ -322,51 +322,51 @@
   <si>
     <t>Ceratitis capitata</t>
   </si>
   <si>
     <t>* De Meyer M., Copeland RS, Lux SA, Mansell M, Quilici S, Wharton R, White IM, Zenz NJ (2002) Annotated check list of host plants for Afrotropical fruit flies (Diptera: Tephritidae) of the genus Ceratitis. Zoologische Documentatie Koninklijk Museum voor Midden Afrika 27, 1-91.</t>
   </si>
   <si>
     <t>CERTFA</t>
   </si>
   <si>
     <t>Ceratitis fasciventris</t>
   </si>
   <si>
     <t>* INTERNET
 True Fruit Flies (Diptera: Tephritidae) of the Afrotropical Region. Ceratitis fasciventris. Specimens. http://projects.bebif.be/fruitfly/taxoninfo.html?id=63
 ------- Confirmed host.
 * Vayssières JF, Sanogo F, Noussourou M (2007) Inventory of the fruit fly species (Diptera: Tephritidae) linked to the mango tree in Mali and tests of integrated control. Fruits. 62(5), 329-341.</t>
   </si>
   <si>
     <t>CERTMA</t>
   </si>
   <si>
     <t>Ceratitis malgassa</t>
   </si>
   <si>
-    <t>* Rasolofoarivao H, Raveloson Ravaomanarivo LH, Delatte H (2021) Host plant ranges of fruit flies (Diptera: Tephritidae) in Madagascar. Bulletin of Entomological Research 1–12. https://doi.org/10.1017/ S0007485321000511</t>
+    <t>* Rasolofoarivao H, Raveloson Ravaomanarivo LH, Delatte H (2022) Host plant ranges of fruit flies (Diptera: Tephritidae) in Madagascar. Bulletin of Entomological Research 112, 1–12. https://doi.org/10.1017/S0007485321000511</t>
   </si>
   <si>
     <t>CERTQI</t>
   </si>
   <si>
     <t>Ceratitis quilicii</t>
   </si>
   <si>
     <t>* Moquet L, Payet J, Glenac S, Delatte H (2021) Niche shift of tephritid species after the Oriental fruit fly (Bactrocera dorsalis) invasion in La Réunion. Diversity and Distributions. 27(1), 109-129. https://doi.org/10.1111/ddi.13172
 * Tsatsu SK, Sutton GF, Serfontein L, Addison P, De Meyer M, Virgilio M, Manrakhan A (2024) Distribution and host ranges of Ceratitis rosa and Ceratitis quilicii (Diptera: Tephritidae) in South Africa. Bulletin of Entomological Research 1–11. https://doi.org/10.1017/S0007485324000294</t>
   </si>
   <si>
     <t>CERTRO</t>
   </si>
   <si>
     <t>Ceratitis rosa</t>
   </si>
   <si>
     <t>* INTERNET
 True Fruit Flies (Diptera: Tephritidae) of the Afrotropical Region. Ceratitis rosa. Specimens. http://projects.bebif.be/fruitfly/taxoninfo.html?id=62
 ------- Confirmed host.
 * Tsatsu SK, Sutton GF, Serfontein L, Addison P, De Meyer M, Virgilio M, Manrakhan A (2024) Distribution and host ranges of Ceratitis rosa and Ceratitis quilicii (Diptera: Tephritidae) in South Africa. Bulletin of Entomological Research 1–11. https://doi.org/10.1017/S0007485324000294</t>
   </si>
   <si>
     <t>CERAFI</t>