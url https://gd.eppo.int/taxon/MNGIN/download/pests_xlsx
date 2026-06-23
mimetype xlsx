--- v5 (2026-04-22)
+++ v6 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="MNGIN" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="296">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="299">
   <si>
     <t>type</t>
   </si>
   <si>
     <t>EPPOCode</t>
   </si>
   <si>
     <t>Pref_name</t>
   </si>
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Doubtful host</t>
   </si>
   <si>
     <t>LEUIOR</t>
   </si>
   <si>
     <t>Leucinodes orbonalis</t>
   </si>
   <si>
     <t xml:space="preserve">* EFSA Plant Health Panel (2024) Pest risk assessment of Leucinodes orbonalis for the European Union.  EFSA Journal 22(3), e8498. doi 10.2903/j.efsa.2024.8498
 ------- "Records of L. orbonalis on non-Solanaceae host plants appear to be incidental, and the species is unlikely to complete its life cycle on these plants". For Mangifera indica, the host record is considered erroneous. </t>
   </si>
@@ -221,50 +221,59 @@
   </si>
   <si>
     <t>AONDOR</t>
   </si>
   <si>
     <t>Aonidiella orientalis</t>
   </si>
   <si>
     <t>* Muniappan R, Watson GW, Vaughan L, Gilbertson R, Noussourou M, 2012. New records of mealybugs, scale insects, and whiteflies (Hemiptera: Sternorrhyncha) from Mali and Senegal. Journal of Agricultural and Urban Entomology, 28(1), 1-7. https://doi.org/10.3954/1523-5475-28.1.1</t>
   </si>
   <si>
     <t>TOXOCI</t>
   </si>
   <si>
     <t>Aphis citricidus</t>
   </si>
   <si>
     <t>* Michaud JP (1998) A review of the literature on Toxoptera citricida (Kirkaldy) (Homoptera: Aphididae). Florida Entomologist 81(1), 37-61.
 * Singh G, Singh R (2017) Food plant records of Aphidini (Aphidinae: Aphididae: Hemiptera) in India. Journal of Entomology and Zoology Studies 5(2), 1280-1302.</t>
   </si>
   <si>
     <t>PSYLCI</t>
   </si>
   <si>
     <t>Apsylla cistellata</t>
+  </si>
+  <si>
+    <t>ATHEOR</t>
+  </si>
+  <si>
+    <t>Atherigona orientalis</t>
+  </si>
+  <si>
+    <t>* Suputa S, Trisyono YA, Martono E, Siwi SS (2010) Update on the host range of different species of fruit flies in Indonesia. Jurnal Perlindungan Tanaman Indonesia 16(2), 62-75.</t>
   </si>
   <si>
     <t>BCTRCB</t>
   </si>
   <si>
     <t>Bactrocera carambolae</t>
   </si>
   <si>
     <t>* Allwood AJ, Chinajariyawong A, Drew RAI., Hamacek EL., Hancock DL., Hengsawad C, Jipanin JC, Jirasurat M, Kong Krong C, Kritsaneepaiboon S, Leong CTS, Vijaysegaran S (1999) Host plant records for fruit flies (Diptera: Tephritidae) in South East Asia. The Raffles Bulletin of Zoology suppl 7, 1-92. 
 * Liquido NJ, McQuate GT, Nakamichi KA, Kurashima RS, Birnbaum AL, Hanlin MA (2016) Provisional list of suitable host plants of carambola fruit fly, Bactrocera (Bactrocera) carambolae Drew &amp; Hancock (Diptera: Tephritidae), Version 1.1. Available online at USDA Compendium of Fruit Fly Host Information (CoFFHI).
 * van Sauers-Muller A (2005) Host plants of the carambola fruit fly, Bactrocera carambolae Drew &amp; Hancock (Diptera: Tephritidae) in Suriname, South America. Neotropical Entomology 34, 203-214.</t>
   </si>
   <si>
     <t>BCTRCO</t>
   </si>
   <si>
     <t>Bactrocera correcta</t>
   </si>
   <si>
     <t>* He Y, Xu Y, Chen X (2023) Biology, ecology and management of Tephritid fruit flies in China: A review. Insects 14, 196. https://doi.org/10.3390/insects14020196</t>
   </si>
   <si>
     <t>DACUCR</t>
   </si>
   <si>
@@ -1353,51 +1362,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D105"/>
+  <dimension ref="A1:D106"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="462.316" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1841,115 +1850,115 @@
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
         <v>21</v>
       </c>
       <c r="B34" t="s">
         <v>95</v>
       </c>
       <c r="C34" t="s">
         <v>96</v>
       </c>
       <c r="D34" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
         <v>21</v>
       </c>
       <c r="B35" t="s">
         <v>98</v>
       </c>
       <c r="C35" t="s">
         <v>99</v>
       </c>
-      <c r="D35"/>
+      <c r="D35" t="s">
+        <v>100</v>
+      </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
         <v>21</v>
       </c>
       <c r="B36" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C36" t="s">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="D36" t="s">
         <v>102</v>
       </c>
+      <c r="D36"/>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
         <v>21</v>
       </c>
       <c r="B37" t="s">
         <v>103</v>
       </c>
       <c r="C37" t="s">
         <v>104</v>
       </c>
-      <c r="D37"/>
+      <c r="D37" t="s">
+        <v>105</v>
+      </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
         <v>21</v>
       </c>
       <c r="B38" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C38" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D38"/>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
         <v>21</v>
       </c>
       <c r="B39" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C39" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D39"/>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
         <v>21</v>
       </c>
       <c r="B40" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C40" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="D40" t="s">
         <v>111</v>
       </c>
+      <c r="D40"/>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
         <v>21</v>
       </c>
       <c r="B41" t="s">
         <v>112</v>
       </c>
       <c r="C41" t="s">
         <v>113</v>
       </c>
       <c r="D41" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
         <v>21</v>
       </c>
       <c r="B42" t="s">
         <v>115</v>
       </c>
       <c r="C42" t="s">
         <v>116</v>
       </c>
@@ -1959,91 +1968,91 @@
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
         <v>21</v>
       </c>
       <c r="B43" t="s">
         <v>118</v>
       </c>
       <c r="C43" t="s">
         <v>119</v>
       </c>
       <c r="D43" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
         <v>21</v>
       </c>
       <c r="B44" t="s">
         <v>121</v>
       </c>
       <c r="C44" t="s">
         <v>122</v>
       </c>
-      <c r="D44"/>
+      <c r="D44" t="s">
+        <v>123</v>
+      </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
         <v>21</v>
       </c>
       <c r="B45" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C45" t="s">
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="D45" t="s">
         <v>125</v>
       </c>
+      <c r="D45"/>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
         <v>21</v>
       </c>
       <c r="B46" t="s">
         <v>126</v>
       </c>
       <c r="C46" t="s">
         <v>127</v>
       </c>
-      <c r="D46"/>
+      <c r="D46" t="s">
+        <v>128</v>
+      </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
         <v>21</v>
       </c>
       <c r="B47" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C47" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="D47" t="s">
         <v>130</v>
       </c>
+      <c r="D47"/>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
         <v>21</v>
       </c>
       <c r="B48" t="s">
         <v>131</v>
       </c>
       <c r="C48" t="s">
         <v>132</v>
       </c>
       <c r="D48" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
         <v>21</v>
       </c>
       <c r="B49" t="s">
         <v>134</v>
       </c>
       <c r="C49" t="s">
         <v>135</v>
       </c>
@@ -2067,65 +2076,65 @@
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
         <v>21</v>
       </c>
       <c r="B51" t="s">
         <v>140</v>
       </c>
       <c r="C51" t="s">
         <v>141</v>
       </c>
       <c r="D51" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
         <v>21</v>
       </c>
       <c r="B52" t="s">
         <v>143</v>
       </c>
       <c r="C52" t="s">
         <v>144</v>
       </c>
-      <c r="D52"/>
+      <c r="D52" t="s">
+        <v>145</v>
+      </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
         <v>21</v>
       </c>
       <c r="B53" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C53" t="s">
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="D53" t="s">
         <v>147</v>
       </c>
+      <c r="D53"/>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
         <v>21</v>
       </c>
       <c r="B54" t="s">
         <v>148</v>
       </c>
       <c r="C54" t="s">
         <v>149</v>
       </c>
       <c r="D54" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
         <v>21</v>
       </c>
       <c r="B55" t="s">
         <v>151</v>
       </c>
       <c r="C55" t="s">
         <v>152</v>
       </c>
@@ -2135,65 +2144,65 @@
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
         <v>21</v>
       </c>
       <c r="B56" t="s">
         <v>154</v>
       </c>
       <c r="C56" t="s">
         <v>155</v>
       </c>
       <c r="D56" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
         <v>21</v>
       </c>
       <c r="B57" t="s">
         <v>157</v>
       </c>
       <c r="C57" t="s">
         <v>158</v>
       </c>
-      <c r="D57"/>
+      <c r="D57" t="s">
+        <v>159</v>
+      </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
         <v>21</v>
       </c>
       <c r="B58" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C58" t="s">
-        <v>160</v>
-[...1 lines deleted...]
-      <c r="D58" t="s">
         <v>161</v>
       </c>
+      <c r="D58"/>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
         <v>21</v>
       </c>
       <c r="B59" t="s">
         <v>162</v>
       </c>
       <c r="C59" t="s">
         <v>163</v>
       </c>
       <c r="D59" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
         <v>21</v>
       </c>
       <c r="B60" t="s">
         <v>165</v>
       </c>
       <c r="C60" t="s">
         <v>166</v>
       </c>
@@ -2245,143 +2254,143 @@
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
         <v>21</v>
       </c>
       <c r="B64" t="s">
         <v>177</v>
       </c>
       <c r="C64" t="s">
         <v>178</v>
       </c>
       <c r="D64" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
         <v>21</v>
       </c>
       <c r="B65" t="s">
         <v>180</v>
       </c>
       <c r="C65" t="s">
         <v>181</v>
       </c>
-      <c r="D65"/>
+      <c r="D65" t="s">
+        <v>182</v>
+      </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
         <v>21</v>
       </c>
       <c r="B66" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C66" t="s">
-        <v>183</v>
-[...1 lines deleted...]
-      <c r="D66" t="s">
         <v>184</v>
       </c>
+      <c r="D66"/>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
         <v>21</v>
       </c>
       <c r="B67" t="s">
         <v>185</v>
       </c>
       <c r="C67" t="s">
         <v>186</v>
       </c>
-      <c r="D67"/>
+      <c r="D67" t="s">
+        <v>187</v>
+      </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
         <v>21</v>
       </c>
       <c r="B68" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C68" t="s">
-        <v>188</v>
-[...1 lines deleted...]
-      <c r="D68" t="s">
         <v>189</v>
       </c>
+      <c r="D68"/>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
         <v>21</v>
       </c>
       <c r="B69" t="s">
         <v>190</v>
       </c>
       <c r="C69" t="s">
         <v>191</v>
       </c>
-      <c r="D69"/>
+      <c r="D69" t="s">
+        <v>192</v>
+      </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
         <v>21</v>
       </c>
       <c r="B70" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C70" t="s">
-        <v>193</v>
-[...1 lines deleted...]
-      <c r="D70" t="s">
         <v>194</v>
       </c>
+      <c r="D70"/>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
         <v>21</v>
       </c>
       <c r="B71" t="s">
         <v>195</v>
       </c>
       <c r="C71" t="s">
         <v>196</v>
       </c>
-      <c r="D71"/>
+      <c r="D71" t="s">
+        <v>197</v>
+      </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
         <v>21</v>
       </c>
       <c r="B72" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C72" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="D72" t="s">
         <v>199</v>
       </c>
+      <c r="D72"/>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" t="s">
         <v>21</v>
       </c>
       <c r="B73" t="s">
         <v>200</v>
       </c>
       <c r="C73" t="s">
         <v>201</v>
       </c>
       <c r="D73" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" t="s">
         <v>21</v>
       </c>
       <c r="B74" t="s">
         <v>203</v>
       </c>
       <c r="C74" t="s">
         <v>204</v>
       </c>
@@ -2537,304 +2546,318 @@
         <v>236</v>
       </c>
       <c r="C85" t="s">
         <v>237</v>
       </c>
       <c r="D85" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" t="s">
         <v>21</v>
       </c>
       <c r="B86" t="s">
         <v>239</v>
       </c>
       <c r="C86" t="s">
         <v>240</v>
       </c>
       <c r="D86" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" t="s">
+        <v>21</v>
+      </c>
+      <c r="B87" t="s">
         <v>242</v>
       </c>
-      <c r="B87" t="s">
+      <c r="C87" t="s">
         <v>243</v>
       </c>
-      <c r="C87" t="s">
+      <c r="D87" t="s">
         <v>244</v>
-      </c>
-[...1 lines deleted...]
-        <v>245</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="B88" t="s">
         <v>246</v>
       </c>
       <c r="C88" t="s">
         <v>247</v>
       </c>
-      <c r="D88"/>
+      <c r="D88" t="s">
+        <v>248</v>
+      </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="B89" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C89" t="s">
-        <v>249</v>
-[...1 lines deleted...]
-      <c r="D89" t="s">
         <v>250</v>
       </c>
+      <c r="D89"/>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="B90" t="s">
         <v>251</v>
       </c>
       <c r="C90" t="s">
         <v>252</v>
       </c>
       <c r="D90" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="B91" t="s">
         <v>254</v>
       </c>
       <c r="C91" t="s">
         <v>255</v>
       </c>
       <c r="D91" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="B92" t="s">
         <v>257</v>
       </c>
       <c r="C92" t="s">
         <v>258</v>
       </c>
       <c r="D92" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="B93" t="s">
         <v>260</v>
       </c>
       <c r="C93" t="s">
         <v>261</v>
       </c>
       <c r="D93" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="B94" t="s">
         <v>263</v>
       </c>
       <c r="C94" t="s">
         <v>264</v>
       </c>
       <c r="D94" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="B95" t="s">
         <v>266</v>
       </c>
       <c r="C95" t="s">
         <v>267</v>
       </c>
-      <c r="D95"/>
+      <c r="D95" t="s">
+        <v>268</v>
+      </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="B96" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="C96" t="s">
-        <v>269</v>
-[...1 lines deleted...]
-      <c r="D96" t="s">
         <v>270</v>
       </c>
+      <c r="D96"/>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="B97" t="s">
         <v>271</v>
       </c>
       <c r="C97" t="s">
         <v>272</v>
       </c>
       <c r="D97" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="B98" t="s">
         <v>274</v>
       </c>
       <c r="C98" t="s">
         <v>275</v>
       </c>
-      <c r="D98"/>
+      <c r="D98" t="s">
+        <v>276</v>
+      </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="B99" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="C99" t="s">
-        <v>277</v>
-[...1 lines deleted...]
-      <c r="D99" t="s">
         <v>278</v>
       </c>
+      <c r="D99"/>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="B100" t="s">
         <v>279</v>
       </c>
       <c r="C100" t="s">
         <v>280</v>
       </c>
-      <c r="D100"/>
+      <c r="D100" t="s">
+        <v>281</v>
+      </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="B101" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="C101" t="s">
-        <v>282</v>
-[...1 lines deleted...]
-      <c r="D101" t="s">
         <v>283</v>
       </c>
+      <c r="D101"/>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="B102" t="s">
         <v>284</v>
       </c>
       <c r="C102" t="s">
         <v>285</v>
       </c>
       <c r="D102" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="B103" t="s">
         <v>287</v>
       </c>
       <c r="C103" t="s">
         <v>288</v>
       </c>
       <c r="D103" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="B104" t="s">
         <v>290</v>
       </c>
       <c r="C104" t="s">
         <v>291</v>
       </c>
       <c r="D104" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="B105" t="s">
         <v>293</v>
       </c>
       <c r="C105" t="s">
         <v>294</v>
       </c>
       <c r="D105" t="s">
         <v>295</v>
+      </c>
+    </row>
+    <row r="106" spans="1:4">
+      <c r="A106" t="s">
+        <v>245</v>
+      </c>
+      <c r="B106" t="s">
+        <v>296</v>
+      </c>
+      <c r="C106" t="s">
+        <v>297</v>
+      </c>
+      <c r="D106" t="s">
+        <v>298</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">